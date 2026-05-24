--- v0 (2025-12-18)
+++ v1 (2026-05-24)
@@ -1,19969 +1,31982 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00460B95" w:rsidRPr="00460B95" w:rsidRDefault="00460B95" w:rsidP="00170094">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D11EB">
-        <w:rPr>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
+        <w:t xml:space="preserve">«Бекітемін»                                                                                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       «Келісемін»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мектеп директоры:                                                                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Директордың оқу жөніндегі орынбасары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Отарбаева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.Б                                                                                    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тусупбекова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Э</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.М</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t xml:space="preserve">                                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460B95" w:rsidRPr="005D11EB" w:rsidRDefault="00460B95" w:rsidP="00170094">
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...25 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001225C0">
-        <w:rPr>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Мектепке дейінгі тәрбие мен оқытудың үлгілік</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460B95" w:rsidRPr="001225C0" w:rsidRDefault="00E646B9" w:rsidP="00170094">
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001225C0">
-        <w:rPr>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оқу жоспары және</w:t>
+        <w:t xml:space="preserve"> оқу жоспары және мектепке дейінгі тәрбие мен оқытудың </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001225C0" w:rsidRPr="001225C0" w:rsidRDefault="00460B95" w:rsidP="00170094">
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001225C0">
-        <w:rPr>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> м</w:t>
+        <w:t>үлгілік оқу бағдарламасы негізінде</w:t>
       </w:r>
-      <w:r w:rsidR="00E646B9" w:rsidRPr="001225C0">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">ектепке дейінгі тәрбие мен оқытудың </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024 оқу жылына арналған</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D11EB" w:rsidRDefault="00E646B9" w:rsidP="00170094">
+    <w:p w:rsidR="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001225C0">
-        <w:rPr>
+      <w:r w:rsidRPr="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>үлгілік оқу бағдарламасы</w:t>
+        <w:t xml:space="preserve">  ұйымдастырылған  іс-әрекеттің перспективалық жоспары</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460B95" w:rsidRPr="001225C0" w:rsidRDefault="00E646B9" w:rsidP="00170094">
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001225C0">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> негізінде</w:t>
+        <w:t>(орта топ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001225C0" w:rsidRPr="005D11EB" w:rsidRDefault="00E646B9" w:rsidP="00170094">
+    <w:p w:rsidR="00B12F72" w:rsidRPr="001225C0" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
-[...154 lines deleted...]
-        <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00724F73" w:rsidRPr="005D11EB" w:rsidRDefault="00724F73" w:rsidP="00915B89">
+    <w:p w:rsidR="00B12F72" w:rsidRPr="005D11EB" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1" w:right="-1" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="1" w:right="-1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D11EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тәрбиешілер: Жаппарова Г.А</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRPr="005D11EB" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1" w:right="-1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D11EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Елжасова Г.Б</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRPr="005D11EB" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1" w:right="-1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D11EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сарсенова Г.К</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRPr="005D11EB" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1" w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="002060"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00724F73" w:rsidRDefault="00724F73" w:rsidP="00915B89">
+    <w:p w:rsidR="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00724F73" w:rsidRDefault="00724F73" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы негізінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...151 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> оқу жылына арналған  ұйымдастырылған</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00915B89">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>іс-әрекеттің перспективалық жоспары</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00724F73" w:rsidRPr="00915B89" w:rsidRDefault="00724F73" w:rsidP="00724F73">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім беру ұйымы: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA29EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Балдырған» шағын орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00915B89">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>Білім беру ұйымы</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Топ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00915B89">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00122B6A" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Балалардың жасы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00915B89">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «</w:t>
+        <w:t xml:space="preserve"> 3 </w:t>
       </w:r>
-      <w:r w:rsidR="00D64D17">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Айгөлек</w:t>
-[...15 lines deleted...]
-        <w:t>шағын орталығы</w:t>
+        <w:t>жас</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="006457D7" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жоспардың құрылу кезеңі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Топ: </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қыркүйек </w:t>
       </w:r>
-      <w:r w:rsidR="00E15345">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ересек </w:t>
+        <w:t xml:space="preserve"> айы,  2023-2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оқу жылы  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00915B89">
-[...24 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-          <w:u w:val="single"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14874" w:type="dxa"/>
+        <w:tblW w:w="14706" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="7" w:type="dxa"/>
           <w:left w:w="110" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="587"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="12093"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="2372"/>
+        <w:gridCol w:w="11748"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="005F1DE2" w:rsidTr="0058409F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...15 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Айы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...33 lines deleted...]
-              <w:t>і</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұйымдастырылған і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="259" w:hanging="113"/>
-              <w:jc w:val="left"/>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ұйымдастырылған</w:t>
             </w:r>
-            <w:r w:rsidR="00170094">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекеттің</w:t>
             </w:r>
-            <w:r w:rsidR="00170094">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>міндеттері</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00170094" w:rsidP="00170094">
-[...31 lines deleted...]
-              <w:t>ҚЫРКҮЙЕК</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қыркүейек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...13 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дене</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...11 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>шынықтыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дене жаттығуларын орындауға қызығушылықтарын ояту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>негізгі қимыл түрлері: жүру, жүгіру, секіру, лақтыру мен қағып алу, еңбектеу мен өрмелеуді орындаудың қарапайым дағдыларын жетілдіру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мәдени-гигиеналық дағдыларды қалыптастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қимылдарды белсенді орындауды дамыту және қимылдарды үйлестіру, дене жаттығуларына қызығушылыққа баулу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>денсаулықты нығайтуға ықпал ететін дене сапаларын: ептілік пен шапшаңдықты, үйлесімділікті дамыту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...22 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қимылды ойындарды бірге ойнауға, өзара оң қарым-қатынас жасауға баулу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">күнделікті өмірде, спорттық жабдықтарды қолдануда қауіпсіздікті қамтамасыз ету. </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="z673"/>
+          </w:p>
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сөйлеуді</w:t>
             </w:r>
-            <w:r w:rsidR="00E15345">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>дамыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="z759"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суреттерді, заттарды қарастыруда, тірі және өлі табиғат нысандарын бақылау кезінде, шығармаларды тыңдағаннан, мультфильмдер, ертегілер көргеннен кейін балаларды алған әсерлерімен бөлісуге үйрету. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ересектердің сөзін тыңдау және түсіну, сөйлеу әдебінің тиісті формаларын дұрыс қолдану, ересектермен диалог құру, берілген сұрақтарды тыңдау және түсінікті жауап беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Кейіпкерлерді сипаттау үшін дауыс ырғағының мәнерлі қарапайым тәсілдерін қолдану, таныс ертегілерді ойнауға және сахналауға ынталандыру, қызығушылығын ояту.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...29 lines deleted...]
-              <w:t>әдебиет</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көркем әдебиет </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...22 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Оқылған шығармадан ең қызықты, мәнерлі үзінділерді қайталау, балаларға сөздер мен қарапайым сөз тіркестерін қайталап айтуға мүмкіндік беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ересектермен бірге ертегілерді, қарапайым көріністерді ойнауға, бірлескен ойындарға қатысуға ықпал ету, онда жеке репликаларды, кейіпкерлердің эмоционалды образын беруге баулу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балаларды тақпақтар мен шағын өлеңдерді жатқа айтуға үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...16 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қазақ тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ересектердің сөзін тыңдау және түсіну, сөйлеу әдебінің тиісті формаларын дұрыс қолдану, ересектермен диалог құру, берілген сұрақтарды тыңдау және түсінікті жауап беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...70 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Математика негіздері</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Математика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Көп», «бір» ұғымдары туралы түсініктерді қалыптастыру, заттардың санын ажыратуға үйрету: көп-біреу (біреу-көп), біртекті заттарды топтастыру және олардың біреуін бөліп көрсету, қоршаған ортадан бір немесе бірнеше бірдей затты табу, «Қанша» сұрағына жауап беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Заттарды салыстыру: заттарға қосу немесе заттардан алу тәсілдері арқылы тең және тең емес заттар тобын салыстыру, «Тең бе?», «Қайсысы артық (кем)?» сауалдарына жауап беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Қоршаған</w:t>
             </w:r>
-            <w:r w:rsidR="00E15345">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ортамен</w:t>
             </w:r>
-            <w:r w:rsidR="00E15345">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>таныстыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Мен» бейнесін, өзін балалар қоғамының бір мүшесі ретінде сезінуге үйрету, өз іс-әрекеттерін оң бағалау және өзін-өзі бағалауын, ойында туындаған мәселелерді шешу тәсілдерін дамыту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...29 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="z1150"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балаларды отбасы бейнеленген фотосуреттерді қарауға, отбасы мүшелерін, олардың іс-әрекеттерін атауға, өзінің отбасы, отбасылық қарым-қатынас туралы әңгімелеп беруге, жақындарына қамқорлық танытуға, оларға өзін жақсы көргені, қамқор болғаны үшін ырзашылық білдіруге баулу.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="2"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00B66D23" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Құрастыру</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрастыру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00170094">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балалардың құрастыруға қызығушылығын арттыру, конструкторлардың түрлерімен таныстыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрастыру дағдыларын дамыту, негізгі құрылыс бөлшектерін: текшелер, кірпіштер, цилиндрлер, үшбұрыштар, призмаларды ажырата білуге, атауға және қолдануға үйрету, бұрын алынған дағдыларды: төсеу, бекіту, қою қолдана отырып, жаңа ғимараттар салу. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрастырылатын құрылысты қарапайым сызбаларға, суреттегі үлгісіне қарап зерттеуге және кірпіштерді, тақтайшаларды тігінен қатарға орналастырып, бір-бірімен мықтап бекіту тәсілдерін қолданып, өзбетінше құрастыруға мүмкіндік беру, өзінің тұрғызған құрылысын талдауға баулу. Құрастырған құрылыспен сюжетті ойыншықтарды қолданып ойнату. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
-          <w:trHeight w:val="1789"/>
+          <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Сурет салу </w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сурет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> салу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...34 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көлденең және тік сызықтарды салу, олардың қиылысуын жүргізе білу, әр түрлі пішіндегі (көкөністер мен жемістер, ыдыс-аяқ, ойыншықтар, жануарлар), дөңгелек пішінді (шарлар, бұлттар, күн) заттарды бейнелеу, бірнеше көлденең және тік сызықтардан тұратын заттарды бейнелеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...42 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сурет салу кезінде қарындашты, қылқаламды қатты қыспай дұрыс ұстауды үйрету. Қылқаламмен бояуда оны бояуға ақырын батыруды, алынған артық бояуды құтының шетіне қылқаламды ақырын басынан басып, ағызып жіберіп бояуды, бояудың келесі түсін қолдану үшін қылқаламды басқа түске салмас бұрын жақсылап суға шайып алып қолдануды, жуылған қылқаламды жұмсақ матамен немесе қағаз майлықпен сүртіп кептіруді үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Мүсіндеу</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүсіндеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...52 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сазбалшықтан, ермексаздан мүсіндеуге қызығушылыққа баулу. Сазбалшық, ермексаз кесектерінен бөліп алу, домалату, ширату, созу, жаю тәсілдерін пайдалана отырып, көкөністер мен жемістерді, кейбір заттарды, азық-түлік тағамдарын мүсіндеуге үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кесектерді алақандарының арасында домалату, есу, жаю тәсілдері арқылы заттарды мүсіндеу (ыдыстар, ойыншықтар). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бірнеше бөліктерді қосу, қысу, біріктіру арқылы өсімдіктерді және жануарларды мүсіндеу дағдыларын қалыптастыру. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Жапсыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Балалардың жапсыруға қызығушылығын арттыру. Қағаз бетінде көлемі, түсі, пішіні бойынша әртүрлі дайын </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>пішіндерді белгілі реттілікпен орналастыра отырып, ойдан немесе берілген тапсырма бойынша заттардың бейнесін жасау, содан соң пайда болған бейнені қағазға жапсыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...32 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Желімдеудің техникасын үйрету: желімді қылқаламға, мұқият жағып алу, жаймадағы дайын үлгіге жағу, желімнің қалдықтарын сүртуге майлықты қолдану.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Музыка</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11748" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...44 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Музыкалық шығарманы соңына дейін тыңдауға, музыканың сипатын түсінуге, музыкалық шығарманың неше бөлімнен тұратынын білуге және ажыратуға үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Музыкалық ойыншықтар мен балалар музыка аспаптарының (музыкалық балғашық, сылдырмақ, барабан, металлофон және т.б.) дыбысталуын ажырата білуді жетілдіру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Түрлі сипаттағы әндердің мазмұны мен көңіл күйін қабылдай білуді қалыптастыру; әннің мазмұнын түсіну.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Әртүрлі аспапта орындалған әндерді тыңдауға, оларды есте сақтауға және білуге; шығарманы соңына дейін тыңдауға үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="005E6A26" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E15345" w:rsidRDefault="00E15345" w:rsidP="00170094">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E15345" w:rsidRDefault="00E15345" w:rsidP="00170094">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00170094">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00915B89">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы негізінде </w:t>
+        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы </w:t>
       </w:r>
-      <w:r w:rsidR="006A36D5">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>202</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">негізінде </w:t>
       </w:r>
-      <w:r w:rsidR="00D64D17">
-        <w:rPr>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
       </w:r>
-      <w:r w:rsidR="006A36D5">
-        <w:rPr>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> - 202</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D64D17">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>5</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оқу жылына арналған  ұйымдастырылған  іс-әрекеттің перспективалық жоспары</w:t>
       </w:r>
-      <w:r w:rsidRPr="00915B89">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> оқу жылына арналған  ұйымдастырылған</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA29EF" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00BA29EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім беру ұйымы: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:t>іс-әрекеттің перспективалық жоспары</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Балдырған» шағын орталығы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRPr="00915B89" w:rsidRDefault="00170094" w:rsidP="00170094">
+    <w:p w:rsidR="00BA29EF" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00BA29EF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Топ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>Білім беру ұйымы</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Балалардың жасы: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00915B89">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «</w:t>
-[...15 lines deleted...]
-        <w:t>» шағын орталығы</w:t>
+        <w:t>3 жас</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRPr="00915B89" w:rsidRDefault="00170094" w:rsidP="00170094">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Топ: </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жоспардың құрылу кезеңі</w:t>
       </w:r>
-      <w:r w:rsidR="00E15345">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ересек </w:t>
-[...19 lines deleted...]
-        <w:t>Балалардың жасы</w:t>
+        <w:t xml:space="preserve">оқу жылы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қазан </w:t>
       </w:r>
-      <w:r w:rsidRPr="00915B89">
-[...92 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> айы </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14874" w:type="dxa"/>
+        <w:tblW w:w="14706" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="7" w:type="dxa"/>
           <w:left w:w="110" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="579"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="11341"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="2364"/>
+        <w:gridCol w:w="11756"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="005F1DE2" w:rsidTr="0058409F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...15 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Айы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...46 lines deleted...]
-              <w:t>і</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұйымдастырылған і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00D64D17">
-[...2 lines deleted...]
-              <w:ind w:left="259" w:hanging="113"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:ind w:hanging="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ұйымдастырылған</w:t>
             </w:r>
-            <w:r w:rsidR="00170094">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекеттің</w:t>
             </w:r>
-            <w:r w:rsidR="00170094">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>міндеттері</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00D64D17">
-[...2 lines deleted...]
-              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...7 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ҚАЗАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...13 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дене</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...11 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>шынықтыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қимылдарды орындауда балалардың дербестігін, белсенділігі мен шығармашылығын дамыту. Өрмелеу., еңбектеу дағдыларын, ептілікті, жылдамдықты дамыту, қимылдарды мәнерлі орындауға баулу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>денсаулықты нығайтуға ықпал ететін дене сапаларын: ептілік пен шапшаңдықты, үйлесімділікті дамыту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қимылды ойындарды бірге ойнауға, өзара оң қарым-қатынас жасауға баулу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">күнделікті өмірде, спорттық жабдықтарды қолдануда қауіпсіздікті қамтамасыз ету. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00B66D23" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сөйлеуді</w:t>
             </w:r>
-            <w:r w:rsidR="00E15345">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>дамыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балалардың</w:t>
+            </w:r>
+            <w:r w:rsidR="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөздік қорын ойындар мен ойын жаттығулары арқылы кеңейту, сөздік қорды заттардың сапасы мен қасиеттерін білдіретін, заттарды жалпы  және ерекше белгілері бойынша жалпылаушы сөздермен байыту, қарама-қарсы мағынадағы сөздерді - антонимдерді енгізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00B66D23" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...29 lines deleted...]
-              <w:t>әдебиет</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көркем әдебиет </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жаңа ертегілерді, әңгімелерді, өлеңдерді тыңдай білуге, олардың мазмұнындағы әрекеттердің дамуын бақылауға, шығарманың кейіпкерлеріне жанашырлық танытуға тәрбиелеу. Балалармен кейіпкерлердің әрекеттері мен олардың әрекеттерінің салдарын талқылау. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...16 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қазақ тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...103 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Таныс кітаптардағы суреттерді балалармен бірге қарастыру, оларға суреттердің мазмұны туралы эмоционалды түрде айту, балалардың пікірлерін тыңдау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00B66D23" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Математика негіздері</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Математика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Өлшемдері қарама-қарсы және бірдей заттарды салыстыру, заттарды салыстыруда шаманың берілген белгісі бойынша (ұзындығы, ені, биіктігі, жалпы шамасы бойынша) бір затты екінші затпен беттестіру және жанына қою тәсілдері арқылы салыстыру, салыстыру нәтижелерін ұзындығы бойынша ұзын-қысқа, бірдей, тең, ені бойынша кең-тар, бірдей, тең, биіктігі бойынша биік-аласа, бірдей, тең, жалпы ша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>масы бойынша үлкен-кіші с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>өздерімен белгілеу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BB065F" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00021813" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...13 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Қоршаған</w:t>
             </w:r>
-          </w:p>
-[...40 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ортамен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>таныстыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балаларда жақсы және жаман әрекеттер, қылықтар туралы қарапайым түсініктерді дамыту, әлеуметтік және эмоционалды интеллекті тәрбиелеу: балалардың назарын адамның жеке қасиеттеріне (мейірімді, жанашыр, қамқор, сезімтал және іскер, еңбекқор, ұқыпты) аудару, жақсы және жаман әрекеттерді дұрыс бағалау тәжірибесін қалыптастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Құрастыру</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрастыру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ұжымдық құрылыс жасауға баулу, алдын-ала келісе отырып, құрылыс бөліктерін жеке дайындау, өздерінің құрастырған бұйымдарын біріктіре отырып, дайын болған құрылыспен бірге ойнату. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Құрастыруда бөлшектерді орналастыру және кірпіштерді қалау, пластиналарды тік бағытта және көлденең орналастыру тәсілдерін қолдану, ірі және ұсақ құрылыс материалдарынан, үлгі бойынша, ойдан құрастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00C42924" w:rsidTr="0058409F">
         <w:trPr>
-          <w:trHeight w:val="808"/>
+          <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Сурет салу </w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сурет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> салу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бір заттың немесе түрлі заттардың суретін салуды қайталай отырып, қарапайым сюжеттік композициялар жасауға үйрету, тұтас қағаз парағына бейнені орналастыру, қызыл, сары, жасыл, көк, қара, ақ негізгі түстер мен олардың реңктерін (қызғылт, көгілдір, сұр) қолдану.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Мүсіндеу</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүсіндеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сазбалшықтан, ермексаздан мүсіндеуге қызығушылыққа баулу. Сазбалшық, ермексаз кесектерінен бөліп алу, домалату, ширату, созу, жаю тәсілдерін пайдалана отырып, көкөністер мен жемістерді, кейбір заттарды, азық-түлік тағамдарын мүсіндеуге үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00C42924" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Жапсыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Балалардың жапсыруға қызығушылығын арттыру. Қағаз бетінде көлемі, түсі, пішіні бойынша әртүрлі дайын </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>пішіндерді белгілі реттілікпен орналастыра отырып, ойдан немесе берілген тапсырма бойынша заттардың бейнесін жасау, содан соң пайда болған бейнені қағазға жапсыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00122B6A" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Музыка</w:t>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Би қимылдарын орындау сапасын жақсарту: кезек-кезек екі аяқпен және бір аяқпен секіру. Заттармен және заттарсыз музыкалық шығарманың қарқыны мен сипатына сәйкес бір-бірден, жұппен ырғақты қимылдар орындау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Музыкалық шығармалар мен ертегі кейіпкерлерінің қимылдарын мәнерлі және эмоционалды жеткізу дағдыларын дамыту: аю қорбаңдап жүреді, қоян секіреді, құстар ұшады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">негізінде </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқу жылына арналған  ұйымдастырылған  іс-әрекеттің перспективалық жоспары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00BA29EF" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00BA29EF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...82 lines deleted...]
-        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы негізінде </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім беру ұйымы: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Балдырған» шағын орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA29EF" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00BA29EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>202</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Топ</w:t>
       </w:r>
-      <w:r w:rsidR="00D64D17">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...35 lines deleted...]
-        <w:t>іс-әрекеттің перспективалық жоспары</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRPr="006F2C37" w:rsidRDefault="00170094" w:rsidP="00170094">
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00EE12D4" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EE12D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>Білім беру ұйымы</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Балалардың жасы: </w:t>
       </w:r>
-      <w:r w:rsidR="00E15345">
-[...28 lines deleted...]
-        <w:t>» шағын орталығы</w:t>
+      <w:r w:rsidRPr="00EE12D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3 жас</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRPr="00915B89" w:rsidRDefault="00E15345" w:rsidP="00170094">
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00EE12D4" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EE12D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>Топ:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жоспардың құрылу кезеңі</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> ересек </w:t>
+      <w:r w:rsidRPr="00EE12D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE12D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оқу жылы </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE12D4" w:rsidRPr="00EE12D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE12D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  айы </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRPr="00915B89" w:rsidRDefault="00170094" w:rsidP="00170094">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
-[...123 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14874" w:type="dxa"/>
+        <w:tblW w:w="14706" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="7" w:type="dxa"/>
           <w:left w:w="110" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="587"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="12093"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="2372"/>
+        <w:gridCol w:w="11748"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="005F1DE2" w:rsidTr="0058409F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...15 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Айы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...33 lines deleted...]
-              <w:t>і</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұйымдастырылған і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="259" w:hanging="113"/>
-              <w:jc w:val="left"/>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ұйымдастырылған</w:t>
             </w:r>
-            <w:r w:rsidR="00170094">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекеттің</w:t>
             </w:r>
-            <w:r w:rsidR="00170094">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>міндеттері</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00170094" w:rsidRDefault="00E646B9" w:rsidP="00170094">
-[...2 lines deleted...]
-              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00292BF8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...10 lines deleted...]
-              <w:t>ҚАРАША</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚА</w:t>
+            </w:r>
+            <w:r w:rsidR="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>РАША</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Денешынықтыру</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дене</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шынықтыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...35 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00292BF8" w:rsidRPr="00292BF8" w:rsidRDefault="0058409F" w:rsidP="00292BF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>інің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>артынан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бірі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сапқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тұру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бір-бірінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жанына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сапқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тұру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дағдыларын дамыту. Заттардың арасымен еңбектеу, еденге қойылған тақтай бойымен, арқанның, доғаның астымен (биіктігі 40 сантиметр), көлбеу модуль бойымен, туннель арқылы еңбектеу;</w:t>
+            </w:r>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00292BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жалпы даму жаттығуларын дұрыс орындай білу; Қимылдарды орындауда балалардың дербестігін, белсенділігі мен шығармашылығын дамыту. Мәдени-гигиеналық дағдыларды жетілдіру, тамақтану, жуыну кезінде қарапайым мінез-құлық дағдыларын қалыптастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00292BF8" w:rsidRDefault="00EE12D4" w:rsidP="00292BF8">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00906986" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сөйлеуді</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>дамыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00425500" w:rsidRPr="00425500" w:rsidRDefault="00425500" w:rsidP="00425500">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ауызекі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сөйлеудің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қарапайым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>түрлерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> меңгерту, балалардың </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өздеріне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>айтылған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сөзді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ікірді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>түсінуін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қалыптастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алдын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ала </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үйретілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сөйлеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үлгілерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>есте</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сақтап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әңгімелесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білуге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> баулу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00292BF8" w:rsidRPr="00425500" w:rsidRDefault="00425500" w:rsidP="00425500">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өйлеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әдебінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тиісті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>формаларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дұрыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қолдану</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ересектермен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> диалог </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сұрақтарды </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тыңдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>толық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жауап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00292BF8" w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00292BF8" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...32 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00906986" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...29 lines deleted...]
-              <w:t>әдебиет</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көркем әдебиет </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00425500" w:rsidRPr="00425500" w:rsidRDefault="00425500" w:rsidP="00425500">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ойыншықтар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>заттарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қарастыра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>отырып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сұрақ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тар</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жауап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беруге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>оларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сөйлемдермен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сипаттап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>айтып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беруге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> баулу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00425500" w:rsidRPr="00425500" w:rsidRDefault="00425500" w:rsidP="00425500">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Таныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ертегілер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>шағын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>шығармалардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мазмұны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>алдымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сұрақ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тар</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жауап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беруге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>кейіннен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>өздігінен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қайталап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> айтуға баулу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00292BF8" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="0058409F" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...16 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қазақ тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="0058409F" w:rsidRPr="0058409F" w:rsidRDefault="0058409F" w:rsidP="0058409F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>өздерді сөз тіркесімен айтуға,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөйлем құрауға жаттықтыру. Қазақ тіліндегі сөздер мен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөйлемдерді</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>түсініп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>күнделікті</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>өмірде</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қолдана</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білуге үйрету. Тақпақ жаттау. Шағын мәтіндер құрау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Математика негіздері</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Математика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>көлемінде санау, сандарды ретімен атауды; теңдік және теңсіздік туралы ұғымдарды; екі затты ұзындығы, ені, және биіктігі, жуандығы бойынша салыстырады; бірнеше затты өсу және кему ретімен орналастырып, салыстырады; шаманы салыстыруда үстіне және қасына қою тәсілдерін қолдану дағдысын дамыту; геометриялық фигураларды және геометриялық денелерді ажыратып,геометриялық фигураларды көру және сипап сезу арқылы зерттейді;  тәулік бөліктерін ажыратып, олардың сипаттамалық ерекшеліктерін  үйрету.</w:t>
+          <w:p w:rsidR="00425500" w:rsidRPr="00425500" w:rsidRDefault="00425500" w:rsidP="00425500">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>іртекті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>заттарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>топтастырады</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>олардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>біреуін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бөліп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>көрсе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ту,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қоршаған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ортадан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бірнеше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бірдей</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>затты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>таба</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  білу,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тең</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тең</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>емес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>заттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тобын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>екі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>затты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лгілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>өлшемі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>салыстыр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00425500" w:rsidRDefault="00425500" w:rsidP="00425500">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ұзындығы, ені, биіктігі, жалпы шамасы бойынша заттарды салыстыр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">а отырып, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ұстау және көру тәсілдері арқылы гео</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>метриялық фигураларды  атау.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00906986" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Қоршаған</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ортамен</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>таныстыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...21 lines deleted...]
-              <w:t>абиғат құбылыстарын атайды және ажыратады; бақылау күнтізбесінде ауа райын белгілейді; ауа-райындағы және табиғаттағы маусымдық өзгерістерде қарапайым байланыстар орната алады; жабайы аңдарды, олардың сыртқы түрі, қозғалуы, тіршілік ету ортасы, азығы, қысқа бейімделуін біледі; өсімдіктердің өсуі үшін жер, топырақ, су, күн, жарық, ылғал, жылудың қажеттілігін түсінеді; жануарлар әлеміндегі маусымға тән көріністерді салыстырады, олардың тіршілік етуіне қажетті жағдайларды біледі</w:t>
+          <w:p w:rsidR="00425500" w:rsidRPr="00425500" w:rsidRDefault="00425500" w:rsidP="00425500">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Балабақшада, үйде, көшеде тәрті</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сақтауға баулу. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Балаларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>әдепті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қары</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>м-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қатынасқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>үйретуді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жалғастыру (амандасуға, қоштасуға, көмек көрсеткені үшін алғыс айтуға үйрету). </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Балабақшаның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>үй-жайлары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ауласында</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тәрті</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тазалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сақтауға үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00425500" w:rsidRDefault="00425500" w:rsidP="00425500">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ті</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>өлі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>табиғат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>заттары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>құбылыстарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қызығушылықтарын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00425500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қалыптастыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Құрастыру</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрастыру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...58 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00623BA9" w:rsidRDefault="00623BA9" w:rsidP="00623BA9">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балалар қалдық материалдан бұйым жасауды үйренеді.  Бөліктерді біріктіру үшін желімді пайдалану шеберліктерін дамиды.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
-          <w:trHeight w:val="808"/>
+          <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Сурет салу </w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сурет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> салу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00623BA9" w:rsidRPr="00623BA9" w:rsidRDefault="00623BA9" w:rsidP="00623BA9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сюжеттік сурет салуды және қарындашпен сурет салу тәсілдерін үйрету. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00623BA9" w:rsidP="00623BA9">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Балалардың гүлдер, қоршаған заттар мен табиғат объектілерінің түстері мен реңктері туралы ұғымдарын байыту. Қоңыр, қызғылт сары, ашық жасыл реңктермен таныстыру және ол түстерді өз бетінше жасауға ынталандыру Сурет салуда әртүрлі түстерді қолдануға, көп түске назар аударуға деген ұмтылысты қолдау. </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Дәстүрлі сурет салудың техникасын жетілдіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00C5512F" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Мүсіндеу</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүсіндеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00623BA9" w:rsidRPr="00623BA9" w:rsidRDefault="00623BA9" w:rsidP="00623BA9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Бірнеше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бөліктерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қосу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қысу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>іктіру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>арқылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>өсімдіктерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жануарларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мүсіндеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дағдыларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қалыптастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00623BA9" w:rsidRDefault="00EE12D4" w:rsidP="00623BA9">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Жапсыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00623BA9" w:rsidRPr="00623BA9" w:rsidRDefault="00623BA9" w:rsidP="00623BA9">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Дайын пішіндерден жануарлар, құстар, гүлдер және т.б. пішінін қию және ол заттарды қағаз бетіне орналастыру дағдыларын қалыптастыру. Композицияны құрастыру кезінде заттар мен нысандардың көлемі бойынша арақатынасын ескеру. Ұсақ элементтерді ересектердің көмегімен желімдеу, алдымен қағаз бетінде заттың бейнелерін құрастырып, содан кейін оны желімдеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E646B9" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="0058409F" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Музыка</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+          <w:p w:rsidR="00623BA9" w:rsidRPr="00623BA9" w:rsidRDefault="00623BA9" w:rsidP="00623BA9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Музыкалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>шығарманы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>иллюстрациялармен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>салыстыра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білуді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қалыптастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00623BA9" w:rsidRPr="00623BA9" w:rsidRDefault="00623BA9" w:rsidP="00623BA9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Балалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>аспаптарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>музыкалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ойыншықтардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дыбысталуын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ажыратуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>үйрету</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>оларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>атай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білу</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.Е</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ресектердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>орындауындағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> аудио-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бейнежазбадан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> музыка </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тыңдауға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>үйрету</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00623BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00623BA9" w:rsidRDefault="00EE12D4" w:rsidP="00623BA9">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...65 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="009F0ED7" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00B12F72" w:rsidRDefault="00B12F72" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRPr="00915B89" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00007E17" w:rsidRDefault="00007E17" w:rsidP="00007E17">
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00122B6A" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00915B89">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы негізінде </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00122B6A" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">негізінде </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқу жылына арналған  ұйымдастырылған  іс-әрекеттің перспективалық жоспары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00122B6A" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA29EF" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00BA29EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім беру ұйымы: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Балдырған» шағын орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA29EF" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00BA29EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>202</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Топ</w:t>
       </w:r>
-      <w:r w:rsidR="00D64D17">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00122B6A" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> - 202</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Балалардың жасы: </w:t>
       </w:r>
-      <w:r w:rsidR="00D64D17">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3 жас</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>5</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жоспардың құрылу кезеңі</w:t>
       </w:r>
-      <w:r w:rsidRPr="00915B89">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> оқу жылына арналған  ұйымдастырылған</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оқу жылы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> желтоқсан </w:t>
       </w:r>
-      <w:r w:rsidRPr="00915B89">
-[...213 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> айы </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14874" w:type="dxa"/>
+        <w:tblW w:w="14706" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="7" w:type="dxa"/>
           <w:left w:w="110" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="751"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="11929"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="2372"/>
+        <w:gridCol w:w="11748"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidTr="0058409F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...15 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Айы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...33 lines deleted...]
-              <w:t>і</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұйымдастырылған і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="259" w:hanging="113"/>
-              <w:jc w:val="left"/>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ұйымдастырылған</w:t>
             </w:r>
-            <w:r w:rsidR="00170094">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекеттің</w:t>
             </w:r>
-            <w:r w:rsidR="00170094">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>міндеттері</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1200" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
-          <w:trHeight w:val="1976"/>
+          <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...13 lines deleted...]
-              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...7 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ЖЕЛТОҚСАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...13 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дене</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...11 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>шынықтыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...99 lines deleted...]
-              <w:t>Салауатты өмір салты жайлы қолданыстағы идеяларды бекіту. Күн режимін сақтау үшін өзін соған баулу үшін, дәйекті гигиеналық іс-шараларды орындау.</w:t>
+          <w:p w:rsidR="000B7E96" w:rsidRPr="000B7E96" w:rsidRDefault="000B7E96" w:rsidP="000B7E96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B7E96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сызықтар арасымен (10 см арақашықтық) жүре отырып, 50 см жоғары көтерілген арқанның астынан оң және сол бүйірмен алға еңбектеу.  Көлбеу тақтайда жоғары-төмен жүру.Допты бір-біріне лақтырып, оны екі жағынан бірдей еркін қол қимылдарымен қағып алу дағдыларын бекіту. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="000B7E96" w:rsidP="000B7E96">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B7E96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қимылдауға ыңғайлы, жеңіл киіммен желдетілген бөлмеде дене жаттығуларын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B7E96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>орындау. Тыныс алу жолдарын шынықтыру.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B7E96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Қимылды ойындарда жетекші рөлді орындауға үйрету, ойын ережелерін   саналы түрде сақтауға баулу.Ойындарда физикалық қасиеттерді (жылдамдық, күш, шыдамдылық, икемділік, ептілік) дамыту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
-          <w:trHeight w:val="389"/>
+          <w:trHeight w:val="879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сөйлеуді</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>дамыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="181"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>Сурет бойынша әңгіме құрастыра отырып,  сөйлемдердің әртүрлі түрлерін, қосымшаларды қолдану  дағдыларын  меңгереді. Қысқы  табиғатты  бақылап, қарапайым өзгерістерді  атай  білуге  үйрету.  Қысқы  табиғат  құбылыстары  қардың  жауғаны  аяз  туралы  түсініктерін  кеңейту. Берілген сұрақтың нақты жауабын тауып, айту.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қыста табиғатта болатын құбылыстар жайлы түсіну арқылы, жылдың әр мезгіліндегі құстар мен жануарлардың тіршілігі туралы білімдерін жүйелеу. Әр жыл мезгілінің ерекшеліктерін түсіну арқылы табиғатқа деген сүйіспеншіліктері артады. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Шағын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мәтіндер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>құрауға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жаттықтыру. Сөздерді</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бір-бірімен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>байланыстырып,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөйлем</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>құрай</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білу дағдыларын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жетілдіру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...29 lines deleted...]
-              <w:t>әдебиет</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көркем әдебиет </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...17 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қысқа өлеңді мәнерлі, мағыналы түрде   эмоционалды жатқа айтуға, шығарма  жанрын ажыратуға үйренеді.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Тақпақты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жатқа</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>айтуға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дағдыландыру. Сөздерді бір-бірімен байланыстырып, сөйлем құрай білу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-57"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дағдыларын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жетілдіру. Тілдік және артикуляциялық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="1"/>
-              </w:rPr>
-[...15 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аппаратты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
-              </w:rPr>
-[...174 lines deleted...]
-              <w:t>жетілдіру.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дамыту. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1200" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...16 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қазақ тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:right="886"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00915B89">
+              <w:ind w:left="0" w:right="536"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазақ тіліндегі сөздер мен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
               <w:rPr>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="kk-KZ"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00915B89">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөйлемдерді түсініп және күнделікті өмірде қолдана</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
               <w:rPr>
                 <w:spacing w:val="-57"/>
-                <w:lang w:val="kk-KZ"/>
-[...126 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">білуге үйрету. Жай сөйлемдер құра білу дағдыларын  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қалыптастыру. Зейін қойып тыңдау, көру,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>таныс сөздерді таба білу секілді қабілеттерін дамыту.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазақ тіліне тән дыбыстарды дұрыс айтуға жаттықтыру</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1200" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Математика негіздері</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Математика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...15 lines deleted...]
-              <w:t>Заттардың кеңістікте орналасуына санның тәуелсіздігін түсіне білуге үйрету; көру арқылы есте сақтау қабілетін дамыту. Цифрды заттың санымен сәйкестендіруді, қағаз бетінде бейнеленген заттарды орналасу ретіне қарай сөзбен атап көрсету (сол жағында, оң жағында); көру арқылы есте сақтау қабілетін дамыту.</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тәулік бөліктері, заттардың орналасуы (сол жақта, ортасында, оң жақта)  туралы білімдірін қалыптастыру.Балалардың тәулік бөліктері туралы түсінігін нығайту; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бір затты екіншісіне беттестіру, жанына қойып тұстастыру, биіктігі және жуандығы бойынша бірдей және екі түрлі заттарды  салыстыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Қоршаған</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ортамен</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>таныстыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...17 lines deleted...]
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балаларда табиғаттың маусымдық өзгерістері туралы, табиғат құбылыстары мен өсімдіктер мен жануарлар тіршілігінің байланысы туралы қарапайым түсініктерді қалыптастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балаларды қыс туралы көркем шығармалармен таныстыру, кітаптардағы иллюстрацияларға қызығушылықты ояту. Жанды және жансыз табиғат арасында байланыс орнатуға үйрету (ауа-райы - судың, қардың жағдайы; мезгіл – өсімдіктердің күйі, талдау, жасау</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1200" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Құрастыру</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрастыру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> Қағазды бүктеу, жырту, шиыршықтау тәсілдерін пайдаланып  құрастыру.</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балалардың қарапайым құрылыстарды орындау және тұрғызу  қабілеттерін арттыру. Бөлшектердің аттары туралы білімдерін бекіту; Лего  конструкторына қызығушылықты оятуды жалғастыру, балаларды схема бойынша және үлгі бойынша салуды үйретуді жалғастыру;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1200" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
-          <w:trHeight w:val="808"/>
+          <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Сурет салу </w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сурет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> салу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...32 lines deleted...]
-              <w:t>Дәстүрлі сурет салудың техникасын жетілдіру</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балаларға даладағы, ормандағы, ауылдағы қыс мезгілінің суретін сурет арқылы жеткізуге үйрету. Түрлі үйлер мен ағаштардың суретін салу дағдыларын бекіту. Суретте әртүрлі материалдарды біріктіру арқылы сурет салуды үйреніңіз: түрлі-түсті балауыз қарындаштар, бояу (гуашь) арқылы бейнелеуді қабылдау, бейнелеу, шығармашылық қабілеттерін дамыту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Мүсіндеу</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүсіндеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...15 lines deleted...]
-              <w:t>Бірнеше бөліктерден заттарды мүсіндеуді үйрету. Оларды орналастыру, пропорцияны сақтай отырып, бөліктерді біріктіру тәсілдерін жетілдіру. Пластилинография  дайын суреттің үстіне ермексазды жапсыруды үйрету.</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Алақан арасында, жазықтықта түзету және домалақтау қимылдары арқылы, балалардың әртүрлі көлемдегі заттарды мүсіндеу, тегістеу қабілеттерін арттыру. Түсті ажыратуға және атауға үйрету, заттардың пішіні туралы білімдерін бекіту, контур бойымен заттарды бір немесе екінші қолмен кезектесіп айналдыру арқылы балалардың түстер тәжірибесін байыту. Пластилиннің кішкене бөліктерін тұтас бөліктен шымшу мүмкіндігін бекіту үшін оны алақандар арасында айналмалы қозғалыспен айналдыру. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1200" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Жапсыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-              <w:t>Бейнені айқын беру үшін сұлбаны қию, жапсыру тәсілдерін қолдануды үйрету. Композицияны құрастыру кезінде заттар мен нысандардың көлемі бойынша ара-қатынасын ескере отырып, жапсыру.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бейнені айқын беру үшін сұлбаны қию, жапсыру тәсілдерін қолдануды үйрету. оларды парақтың бетіне жапсыру; әртүрлі реңктегі қағазды қолдануға ынталандыру. Балаларда: шығармашылықты дамыту; саусақтардың ұсақ моторикасын; қағаз парағында  затты композициялық түрде орналастыру  өз әрекеттерін бүкіл ұжымның жұмысымен үйлестіру қабілетін дамыту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1200" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Музыка</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Қарапайым әуендерді, таныс әндерді сүйемелдеумен аспапта, есту қабілетіне сүйеніп ән салу. </w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Музыкалық шығармалардың сезімдік мазмұнын, сипатын ажыратуға үйрету:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нәзік, сабырлы, көңілді, көңілсіз әнді сезіне айтуға үйрету.  Әннің не туралы айтылатына түсінік беру. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыканың шығармашылық іс-әрекеттін қарапайым, дағдыларын меңгеру. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Әннің сөзін толық айтуын қадағалау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005A1200" w:rsidRPr="00915B89" w:rsidRDefault="005A1200" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00122B6A" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00122B6A" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00122B6A" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">негізінде </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқу жылына арналған  ұйымдастырылған  іс-әрекеттің перспективалық жоспары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00122B6A" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00170094" w:rsidRDefault="00170094" w:rsidP="00915B89">
+    <w:p w:rsidR="00BA29EF" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00BA29EF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...104 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы негізінде </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім беру ұйымы: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Балдырған» шағын орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA29EF" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00BA29EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>202</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Топ</w:t>
       </w:r>
-      <w:r w:rsidR="00D64D17">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00122B6A" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> - 202</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Балалардың жасы: </w:t>
       </w:r>
-      <w:r w:rsidR="00D64D17">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3 жас</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00122B6A" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>5</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жоспардың құрылу кезеңі</w:t>
       </w:r>
-      <w:r w:rsidRPr="00915B89">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> оқу жылына арналған  ұйымдастырылған</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оқу жылы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаңтар </w:t>
       </w:r>
-      <w:r w:rsidRPr="00915B89">
-[...237 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> айы </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14874" w:type="dxa"/>
+        <w:tblW w:w="14706" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="7" w:type="dxa"/>
           <w:left w:w="110" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="751"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="11929"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="2372"/>
+        <w:gridCol w:w="11748"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidTr="0058409F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...15 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Айы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...33 lines deleted...]
-              <w:t>і</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұйымдастырылған і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="259" w:hanging="113"/>
-              <w:jc w:val="left"/>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ұйымдастырылған</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекеттің</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>міндеттері</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915B89" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
-          <w:trHeight w:val="1976"/>
+          <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...32 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ҚАҢТАР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...13 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дене</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...11 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>шынықтыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...96 lines deleted...]
-              <w:t>Денсаулық,  тазалық, дәрумен, дұрыс тамақтану, салауатты өмір,спорт туралы мәлімет алады.</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Кең адым жасап, жүгіру адымы тактісін қол қимылдары мен үйлестіріп жылдам қарқынмен жүгіреді. Еденге салған тақтай бойымен қос аяқпен секіреді. Допты жоғары қарай лақтырып, оны қос қолымен қағып алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Аяқтың ұшымен жүреді, жүгіреді. Допты жоғары қарай лақтырып, оны қос қолымен қағып алады. Қос аяқпен бір құрсаудан екінші құрсауға секіреді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Лақтырады, қағып алады. Футбол. Берілген бағытқа допты оң жəне сол аяқпен домалатуға үйренеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915B89" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
-          <w:trHeight w:val="389"/>
+          <w:trHeight w:val="879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...29 lines deleted...]
-              <w:t>дамыту</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сөйлеуді дамыту </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...68 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сурет бойынша әңгімелейді. Қыс мезгілін сипаттай білуге үйренеді, Балалар таныс ертегілерді тыңдап, өздері рөлдерге бөліп  ойнайды, ондағы кейіпкерлердің дауыс ырғағын келтіріп айтуға үйрену. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="181"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915B89" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...29 lines deleted...]
-              <w:t>әдебиет</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көркем әдебиет </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...39 lines deleted...]
-              <w:t>Өз ойын толық жеткізе білуге, жүйелі әңгімелеуге үйренеді.</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қысқа өлеңді мәнерлі, мағыналы түрде   эмоционалды жатқа айтуға, шығарма  жанрын ажыратуға үйренеді.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Тақпақты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жатқа</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>айтуға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дағдыландыру. Сөздерді бір-бірімен байланыстырып, сөйлем құрай білу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дағдыларын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жетілдіру. Тілдік және артикуляциялық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аппаратты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дамыту. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...16 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қазақ тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...36 lines deleted...]
-              <w:t>Өз бетінше сөйлеу мәнері мен дауыс күшін тиісінше өзгертіп отыруды  біледі.  Қысқа байланысты тақпақ, сұраққа   жауап  айта алады.</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0" w:right="536"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазақ тіліндегі сөздер мен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөйлемдерді түсініп және күнделікті өмірде қолдана</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">білуге үйрету. Жай сөйлемдер құра білу дағдыларын  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қалыптастыру. Зейін қойып тыңдау, көру,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>таныс сөздерді таба білу секілді қабілеттерін дамыту.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазақ тіліне тән дыбыстарды дұрыс айтуға жаттықтыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915B89" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Математика негіздері</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Математика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">1-ден 5-ке дейінгі сандар туралы түсініп «кеше», «бүгін», «ертең»  ұғымдарын айыра біледі. </w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Түрлі заттар тобын қатар қою, үстіне қою арқылы көлемі, саны бойынша салыстырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Заттарды қатар қойып салыстыру кезінде «сонша, неше...», теңбе-тең», «үлкен», «кіші» терминдерін пайдалануға үйренеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Қоршаған</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ортамен</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>таныстыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...33 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қыста табиғатта болатын құбылыстар жайлы түсінеді.Әр жыл мезгілінің ерекшеліктерін түсіну арқылы табиғатқа деген сүйіспеншіліктері артады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915B89" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Құрастыру</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрастыру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Құрастыру кезінде сәйкес белгілері бойынша біріктіре біледі және онымен ойнай отырып, шығармашылық қиялдау дағдылары қалыптасады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915B89" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00BA29EF" w:rsidTr="0058409F">
         <w:trPr>
-          <w:trHeight w:val="808"/>
+          <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Сурет салу </w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сурет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> салу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...33 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Түстердің үйлесімдігіне назар аударуға үйренеді. Таяқшаларды пайдаланып сурет  салуға үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Мүсіндеу</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүсіндеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...15 lines deleted...]
-              <w:t>Бірнеше бөліктерден заттарды мүсіндеуді үйрету. Оларды орналастыру, пропорцияны сақтай отырып, бөліктерді біріктіру тәсілдерін жетілдіру. Пластилинография  дайын суреттің үстіне ермексазды жапсыруды үйрету.</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пластилиннің кішкене бөліктерін тұтас бөліктен шымшу мүмкіндігін бекіту үшін оны алақандар арасында айналмалы қозғалыспен айналдыру. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Жапсыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="002C0A41">
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Бейнені айқын беру үшін сұлбаны қию, жапсыру тәсілдерін қолданады. </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Саусақтардың ұсақ моторикасын; қағаз парағында  затты композициялық түрде орналастыру  өз әрекеттерін бүкіл ұжымның жұмысымен үйлестіру қабілетін дамыту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915B89" w:rsidRPr="00D64D17" w:rsidTr="00170094">
+      <w:tr w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidTr="0058409F">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...14 lines deleted...]
-              <w:t>Музыка</w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Қарапайым әуендерді, таныс әндерді сүйемелдеумен аспапта, есту қабілетіне сүйеніп ән салу. </w:t>
+          <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="0058409F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE12D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Музыкалық шығарманың сипатын ажырату (көңілді, салтанатты, қуанышты, ашықжарқын, көңілсіз, мұңды).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00EE12D4" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00122B6A" w:rsidRDefault="00EE12D4" w:rsidP="00EE12D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E646B9" w:rsidRPr="00915B89" w:rsidRDefault="00E646B9" w:rsidP="00915B89">
+    <w:p w:rsidR="00EE12D4" w:rsidRPr="00122B6A" w:rsidRDefault="00EE12D4" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00185808" w:rsidRPr="00122B6A" w:rsidRDefault="00185808" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00185808" w:rsidRPr="00122B6A" w:rsidRDefault="00185808" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">негізінде </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқу жылына арналған  ұйымдастырылған  іс-әрекеттің перспективалық жоспары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00185808" w:rsidRPr="00122B6A" w:rsidRDefault="00185808" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidRDefault="00915B89" w:rsidP="00915B89">
+    <w:p w:rsidR="00BA29EF" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00BA29EF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...382 lines deleted...]
-        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы негізінде </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім беру ұйымы: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Балдырған» шағын орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA29EF" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00BA29EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>202</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Топ</w:t>
       </w:r>
-      <w:r w:rsidR="00A3329F">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...35 lines deleted...]
-        <w:t>іс-әрекеттің перспективалық жоспары</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C0A41" w:rsidRPr="00915B89" w:rsidRDefault="002C0A41" w:rsidP="002C0A41">
+    <w:p w:rsidR="00185808" w:rsidRPr="00122B6A" w:rsidRDefault="00185808" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00915B89">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>Білім беру ұйымы</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Балалардың жасы: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00915B89">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3 жас</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00185808" w:rsidRPr="00122B6A" w:rsidRDefault="00185808" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жоспардың құрылу кезеңі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00724F73">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">» шағын орталығы </w:t>
+        <w:t xml:space="preserve">оқу жылы  ақпан айы </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C0A41" w:rsidRPr="00915B89" w:rsidRDefault="00724F73" w:rsidP="002C0A41">
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...159 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14874" w:type="dxa"/>
+        <w:tblW w:w="15132" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="7" w:type="dxa"/>
           <w:left w:w="110" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1011"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="11669"/>
+        <w:gridCol w:w="672"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="11766"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidTr="00D21906">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00122B6A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="43" w:right="113" w:firstLine="0"/>
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Айы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="8" w:firstLine="0"/>
-[...30 lines deleted...]
-              <w:t>і</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұйымдастырылған і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="259" w:hanging="113"/>
-[...11 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:ind w:hanging="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ұйымдастырылған</w:t>
             </w:r>
-            <w:r w:rsidR="00724F73">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекеттің</w:t>
             </w:r>
-            <w:r w:rsidR="00724F73">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>міндеттері</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21906" w:rsidRPr="00D64D17" w:rsidTr="00D21906">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00122B6A">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="003B2C12" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-[...21 lines deleted...]
-              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...10 lines deleted...]
-              <w:t>АҚПАН</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>А</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қпан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дене</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...11 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>шынықтыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000058C3" w:rsidRPr="00915B89" w:rsidRDefault="000058C3" w:rsidP="00915B89">
+          <w:p w:rsidR="00122B6A" w:rsidRDefault="00557617" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...33 lines deleted...]
-          <w:p w:rsidR="000058C3" w:rsidRPr="00915B89" w:rsidRDefault="000058C3" w:rsidP="00915B89">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қимылдарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орындауда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>балалардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дербестігін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>белсенділігі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шығармашылығын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дамыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00557617" w:rsidRPr="00122B6A" w:rsidRDefault="00557617" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...24 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Өрмелеу, еңбектеу дағдыларын, ептілікті, жылдамдықты дамыту, қимылдарды мәнерлі орындауға баулу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00116E6F" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Салауатты өмір салтын қалыптастыру.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00116E6F" w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Күнделікті өмірде гигиеналық дағдыларды сақтау қажеттігін білу. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00116E6F" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тамақтанар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00116E6F" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00116E6F" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алдында</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00116E6F" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00116E6F" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қолды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00116E6F" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00116E6F" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жуу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00116E6F" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00116E6F" w:rsidRPr="00122B6A" w:rsidRDefault="00116E6F" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сабынды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дұрыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қолдануды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қолды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бетті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құлақты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тазалап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жууды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жуынғаннан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ғатып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сүртуді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орамалды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орнына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ілуді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тарақты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қол</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орамалды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пайдалануды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үйрету</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00116E6F" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Үстел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>басында</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мәдениетті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тамақтану</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дағдыларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қалыптастыру:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidTr="00D21906">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00122B6A">
         <w:trPr>
-          <w:trHeight w:val="389"/>
+          <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...9 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сөйлеуді</w:t>
             </w:r>
-            <w:r w:rsidR="00063C6A" w:rsidRPr="00915B89">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>дамыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000058C3" w:rsidRPr="00915B89" w:rsidRDefault="000058C3" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...57 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сөйлеу қарқынын меңгерту</w:t>
+            </w:r>
+            <w:r w:rsidR="00185808" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Ертегілер, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тақпақтар мен жаңылтпаштар айтқызу. сөздер мен сөз тіркестерінің дұрыс айтылуын жақсарту.</w:t>
+            </w:r>
+            <w:r w:rsidR="003B2C12" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Балалар  иллюстрацияларды қарап, өз бетінше әңгіме құрастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00185808" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Табиғат құбылыстарын, тұрмыстық заттар, м</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>амандықт</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арды </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> білдіретін зат есімдермен, еңбек әрекетін білдіретін етістіктермен </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сөздік қорларын  </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>толықтыру.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21906" w:rsidRPr="00D64D17" w:rsidTr="00D21906">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00122B6A">
         <w:trPr>
-          <w:trHeight w:val="846"/>
+          <w:trHeight w:val="1663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...26 lines deleted...]
-              <w:t>әдебиет</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көркем әдебиет </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00063C6A" w:rsidRPr="00915B89" w:rsidRDefault="0025262B" w:rsidP="00915B89">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00550520" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4275"/>
+              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...65 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Әдеби шығармаларды мұқият </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тыңдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, автор </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сөздерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>айту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кейіпкерлердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мінезін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шығарма</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мазмұны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сұрақ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тар</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жауап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>беруге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ересектермен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бірге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ертегі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әңгіменің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>басын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>соңын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ойдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құрастыруға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="003B2C12" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">баулу. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00550520" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4275"/>
+              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...51 lines deleted...]
-              <w:t>апсырмаларды орындауды үйрену.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сахналық қойылымдарға қатысуға баулу, онда рөлді, сюжетті таңдауда бастамашылық пен дербестік танытуға ынталандыру, белгі</w:t>
+            </w:r>
+            <w:r w:rsidR="003B2C12" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лі образды сомдауда </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мүмкіндік беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF1EDE" w:rsidRPr="00D64D17" w:rsidTr="00D21906">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00122B6A">
         <w:trPr>
-          <w:trHeight w:val="846"/>
+          <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF1EDE" w:rsidRPr="00915B89" w:rsidRDefault="00FF1EDE" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF1EDE" w:rsidRPr="00915B89" w:rsidRDefault="00FF1EDE" w:rsidP="00915B89">
-[...3 lines deleted...]
-              </w:tabs>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қазақ тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002248AF" w:rsidRPr="00915B89" w:rsidRDefault="002248AF" w:rsidP="00915B89">
+          <w:p w:rsidR="00CE5AEE" w:rsidRPr="00122B6A" w:rsidRDefault="00081F0B" w:rsidP="00122B6A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...48 lines deleted...]
-            <w:r w:rsidRPr="00915B89">
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5AEE" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>азақ тіліндегі сөздер мен</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5AEE" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5AEE" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөйлемдерді түсініп және күнделікті өмірде қолдана</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5AEE" w:rsidRPr="00122B6A">
               <w:rPr>
                 <w:spacing w:val="-57"/>
-                <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00915B89">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5AEE" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білуге</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5AEE" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5AEE" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00CE5AEE" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сөздерді байланыстырып,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөйлемдер құрауды</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дағдыландыру. 2-3 сөйлеммен затты сипаттай білу</w:t>
+            </w:r>
+            <w:r w:rsidR="00081F0B" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дағдыларын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дамыту.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="kk-KZ"/>
-[...35 lines deleted...]
-            <w:r w:rsidRPr="00915B89">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Диалогке</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="kk-KZ"/>
-[...75 lines deleted...]
-            <w:r w:rsidRPr="00915B89">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қатысуға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="kk-KZ"/>
-[...219 lines deleted...]
-              <w:t xml:space="preserve">алалардың ыдыстарды мақсатына қарай (ас үй, шай, асхана) жіктей білуін қалыптастыру; ыдыс-аяқ, олардың мақсаты және жасалған материал туралы түсініктерін кеңейту. </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>үйрету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21906" w:rsidRPr="00D64D17" w:rsidTr="00D21906">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00122B6A">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Математика негіздері</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Математика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C87158" w:rsidRPr="00915B89" w:rsidRDefault="00C87158" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00EF2211" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...56 lines deleted...]
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Көп", "бір" ұғымдары туралы түсініктерді қалыптастыру, заттардың санын ажыратуға үйрету. </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Шама. Ұзындығы, ені, және биіктігі бойынша</w:t>
+            </w:r>
+            <w:r w:rsidR="00081F0B" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> екі затты салыстыру, екі затты  </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>үстіне және қасына қою тәсілдерін қолданып, жуандығы бойынша заттарды</w:t>
+            </w:r>
+            <w:r w:rsidR="00081F0B" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>салыстыру, салыстыру нәтижелерін ұзын-қысқа, енді-енсіз, биік-аласа, жуан</w:t>
+            </w:r>
+            <w:r w:rsidR="00081F0B" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жіңішке</w:t>
+            </w:r>
+            <w:r w:rsidR="00081F0B" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  жалпы шамасы бойынша үлкен-кіші сөздерімен белгілеу</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Уақытты бағдарлау.  Тәулік бөліктері (таңертең, күндіз, кеш, түн) олардың сипаттамалық  ерекшеліктері мен </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>реттіліктері кеңейту.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21906" w:rsidRPr="00D64D17" w:rsidTr="00D21906">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00122B6A">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...9 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Қоршаған</w:t>
             </w:r>
-            <w:r w:rsidR="00E57D3F" w:rsidRPr="00915B89">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ортамен</w:t>
             </w:r>
-            <w:r w:rsidR="00E57D3F" w:rsidRPr="00915B89">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>таныстыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000058C3" w:rsidRPr="00915B89" w:rsidRDefault="001D3D76" w:rsidP="00915B89">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00EF2211" w:rsidRPr="00122B6A" w:rsidRDefault="00EF2211" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...44 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Таныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мамандық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>иелеріне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құрметпен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қарау, олардың </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нәтижелеріне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қамқорлық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>таныту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Балаларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ересектердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбегін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бақылау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негізінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ойын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әрекетіне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ынталандыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Өзгенің еңбегінің </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">әтижесіне құрметпен қарауға тәрбиелеу, көмек көрсету ниеттерін қолдау. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00EF2211" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...70 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қарапайым тапсырмаларды өздігінен орындауға, түрлі балалар әрекетіне қажетті материалдарды, құрал-жабдықтарды дайындауға, қолданып болған соң ойыншықтарды, кітаптарды, заттарды орнына жинауға баулу.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ті</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өлі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>табиғат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>заттары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құбылыстарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызығушылықтарын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қалыптастыру.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidTr="00D21906">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00122B6A">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Құрастыру</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрастыру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E57D3F" w:rsidRPr="00915B89" w:rsidRDefault="00E57D3F" w:rsidP="00915B89">
+          <w:p w:rsidR="00EF2211" w:rsidRPr="00122B6A" w:rsidRDefault="00EF2211" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Табиғи материалдардан түрлі композиция </w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ұжымдық </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құрылыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жасауға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> баулу, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алдын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ала </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>келісе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>отырып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құрылыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бөліктерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дайындау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өздерінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құрастырған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бұйымдарын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бі</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-              <w:t>жасау</w:t>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...28 lines deleted...]
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>іктіре</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>отырып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дайын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құрылыспен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бірге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ойнату</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ө</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бетінше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құрастыруға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мүмкіндік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру, өзінің тұрғызған құрылысын талдауға баулу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21906" w:rsidRPr="00D64D17" w:rsidTr="006E4EB1">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00122B6A">
         <w:trPr>
-          <w:trHeight w:val="808"/>
+          <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Сурет салу </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сурет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> салу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0E58" w:rsidRPr="00915B89" w:rsidRDefault="004A0E58" w:rsidP="00915B89">
+          <w:p w:rsidR="0005769C" w:rsidRPr="00122B6A" w:rsidRDefault="0005769C" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="004A0E58" w:rsidRPr="00915B89" w:rsidRDefault="004A0E58" w:rsidP="00915B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>заттың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>түрлі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>заттардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>суретін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>салуды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қайталай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>отырып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қарапайым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сюжеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>композициялар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жасауға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үйрету</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>. Ертегі кейіпкерлерінің, табиғат туралы суреттердің, заттардың пішіндеріне, заттар мен олардың бөліктерінің пропорцияларын мәнерлеп жеткізе білу, түстерді өз қалауы бойынша таңдау дағдыларын дамыту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="0005769C" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Дәстүрден тыс әдіс бойынша сурет салу тәсілдерін бекіту.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidTr="00D21906">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00122B6A">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Мүсіндеу</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүсіндеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C6782B" w:rsidRPr="00915B89" w:rsidRDefault="00C6782B" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">         </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ертегілер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қоршаған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өмі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тақырыптарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0005769C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сюжеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0005769C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0005769C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>композициялар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0005769C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұжымдық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жұмыстарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орындауда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>міндеттемелерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өзара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бөлісу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidTr="00D21906">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00122B6A">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...9 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Жапсыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0033302A" w:rsidRPr="00915B89" w:rsidRDefault="0033302A" w:rsidP="00915B89">
+          <w:p w:rsidR="004B43BD" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...41 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қағаз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бетінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>түсі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ішіні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әртүрлі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дайын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пішіндерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>белгілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>реттілікпен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орналастыра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>отырып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ойдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тапсырма</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>заттардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бейнесін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жасау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>содан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>соң</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пайда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бейнені</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қағазға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жапсыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұсақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>элементтерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ересектердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кө</w:t>
+            </w:r>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мегімен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>желімдеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алдымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қағаз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B43BD" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бетінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>заттың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бейнелерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құрастырып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>содан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оны </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>желімдеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21906" w:rsidRPr="00D64D17" w:rsidTr="00D21906">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00122B6A">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="00D21906" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Музыка</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D21906" w:rsidRPr="00915B89" w:rsidRDefault="0033302A" w:rsidP="00915B89">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> Музыка тыңдау. Әуенді таза және сөздерді</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>анық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>айтуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>музыканың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сипатын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жеткізе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>луге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үйрету</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Аспаптың</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сүйемелдеуімен және сүйемелдеуінсіз ән </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>айту</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ға баулу (тәрбиешіні көмегімен).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B43BD" w:rsidRPr="00122B6A" w:rsidRDefault="004B43BD" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Түрлі сипаттағы әндердің мазмұны мен көңіл күйін қабылдай білуді қалыптастыру; әннің мазмұнын түсіну.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B43BD" w:rsidRPr="00122B6A" w:rsidRDefault="004B43BD" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      Әртүрлі аспапта орындалған әндерді тыңдауға, оларды есте сақтауға және білуге; шығарманы соңына дейін тыңдауға үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B43BD" w:rsidRPr="00122B6A" w:rsidRDefault="004B43BD" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Музыкалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шығарманы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>иллюстрациялармен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>салыстыра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білуді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қалыптастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00231AD7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+    <w:p w:rsidR="005E6A26" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C0A41" w:rsidRDefault="002C0A41" w:rsidP="00B1068D">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C0A41" w:rsidRDefault="002C0A41" w:rsidP="00B1068D">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C0A41" w:rsidRDefault="002C0A41" w:rsidP="00B1068D">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C0A41" w:rsidRDefault="002C0A41" w:rsidP="00B1068D">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C0A41" w:rsidRDefault="002C0A41" w:rsidP="00B1068D">
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C0A41" w:rsidRDefault="002C0A41" w:rsidP="00B1068D">
+    <w:p w:rsidR="00BA29EF" w:rsidRDefault="00BA29EF" w:rsidP="00122B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C0A41" w:rsidRDefault="002C0A41" w:rsidP="00B1068D">
+    <w:p w:rsidR="004B43BD" w:rsidRPr="00122B6A" w:rsidRDefault="004B43BD" w:rsidP="00122B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BD" w:rsidRPr="00122B6A" w:rsidRDefault="004B43BD" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">негізінде </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқу жылына арналған  ұйымдастырылған  іс-әрекеттің перспективалық жоспары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BD" w:rsidRPr="00122B6A" w:rsidRDefault="004B43BD" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C0A41" w:rsidRDefault="002C0A41" w:rsidP="00B1068D">
+    <w:p w:rsidR="00BA29EF" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00BA29EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім беру ұйымы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Балдырған» шағын орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA29EF" w:rsidRPr="00122B6A" w:rsidRDefault="00BA29EF" w:rsidP="00BA29EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Топ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BD" w:rsidRPr="00122B6A" w:rsidRDefault="004B43BD" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Балалардың жасы: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3 жас</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BD" w:rsidRPr="00122B6A" w:rsidRDefault="004B43BD" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жоспардың құрылу кезеңі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оқу жылы  наурыз  айы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BD" w:rsidRPr="00122B6A" w:rsidRDefault="004B43BD" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C0A41" w:rsidRDefault="002C0A41" w:rsidP="00B1068D">
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...383 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14874" w:type="dxa"/>
+        <w:tblW w:w="15131" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="7" w:type="dxa"/>
+          <w:left w:w="110" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="814"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="11765"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="004B43BD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="828"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Айы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұйымдастырылған і</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>с-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әрекет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:hanging="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұйымдастырылған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әрекеттің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>міндеттері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="004B43BD">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="004B43BD" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дене</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шынықтыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="004B43BD" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тапсырманы орындай отырып, жүру және жүгіру.  Басына қап қойып, тепе-теңдікті сақтай</w:t>
+            </w:r>
+            <w:r w:rsidR="00916559" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> отырып, жіптің бойымен жүгіріп, </w:t>
+            </w:r>
+            <w:r w:rsidR="000D7A83" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> алақан мен табанға сүйеніп төрт тағандап еңбектеу. Екі аяқтың ұшымен итеріліп, орташа биіктікке секіру. Допты бір қатарға қойылған заттар арасымен домалатуды, 2 метр арақашықтықта допты бір-біріне төменнен лақтыру дағдыларын бекіту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="004B43BD">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сөйлеуді дамыту </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="007A7C89" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көктем мезгілі, ұлттық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мерекеге</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>байланысты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөздерді түсіну</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дағдыларын, жыл құстарды танып дұрыс атау,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жаңылтпаштарды айтуға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>үйрету. Жыл мезгілінің ерекшеліктерін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>айта алу, суреттер туралы шағын мәтіндер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>құрастыруды дағдыландыру. Сөздерді байланыстырып,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөйлемдер құрауды</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дағдыландыру. Сөйлеммен затты сипаттай білу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                              </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дағдыларын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дамыту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="004B43BD">
+        <w:trPr>
+          <w:trHeight w:val="984"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көркем әдебиет </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A7C89" w:rsidRPr="00122B6A" w:rsidRDefault="007A7C89" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Жа</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ңа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ертегілерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әңгімелерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өлеңдерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тыңдай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білуге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>олардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мазмұнындағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әрекеттердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дамуын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бақылауға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шығарманың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кейіпкерлеріне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жанашырлық танытуға тәрбиелеу. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Балалармен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кейіпкерлердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әрекеттері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>олардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әрекеттерінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>салдарын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>талқылау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Балаларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тақпақтар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шағын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> өлеңдерді </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жат</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қа айтуға үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007A7C89" w:rsidRPr="00122B6A" w:rsidRDefault="007A7C89" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сөздерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бір-бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>імен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>байланыстырып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сөйлем</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құрай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ойларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дұрыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жеткізе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дағдыларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сөйлеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мәдениетін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">т  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дамыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қорларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ертегі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кейіпкерлерінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сөздерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мәнерлеп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дауыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ырғағын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="007A7C89" w:rsidRPr="00122B6A" w:rsidRDefault="007A7C89" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>келті</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>іп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>айтуды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дамыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4275"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="004B43BD">
+        <w:trPr>
+          <w:trHeight w:val="1663"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазақ тілі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A7C89" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Кітаптан ертегілер, көркем шығармалар оқып беруде олардың мазмұнын  дұрыс қабылдауға, кейіпкерлеріне жанашырлық танытуға, кейіпкердің ісәрекетіне өз ойын білдіруге баулу.</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7C89" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сөздік</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7C89" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A7C89" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қорларындағы</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7C89" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A7C89" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөздерді</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007A7C89" w:rsidRPr="00122B6A" w:rsidRDefault="007A7C89" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>белсенді қолдана білуге жаттықтыру, қарапайым сұрақ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қойып,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оларға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жай сөйлеммен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жауап беруге</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="007A7C89" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дағдыландыру.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазақ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тіліндегі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөздер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөйлемдерді</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>түсініп және күнделікті өмірде қолдана білуге үйрету.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазақ тіліне тән дыбыстарды</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дұрыс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>айту, ажырата білу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дағдысын дамыту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BD047A" w:rsidRPr="00122B6A" w:rsidRDefault="00BD047A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BD047A" w:rsidRPr="00122B6A" w:rsidRDefault="00BD047A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="004B43BD">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Математика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балаларды геометриялық фигураларды (дөңгелек, үшбұрыш, төртбұрыш) салыстыру нәтижелерін атау (ұзындау-қысқалау, кеңдеу-тарлау, жоғары-төмен, қалың-жұқа немесе ұзындығы, е</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD047A" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ні, биіктігі, қалыңдығы </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD047A" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">бойынша  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тең). Тәулік бөліктері (таңертең, күндіз, кеш, түн) олардың сипаттамалық  ерекшеліктері мен реттіліктері кеңейту.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD047A" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD047A" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Таныс заттарды биіктігіне қарай (биік,аласа) салыстырып, оларды сол белгілері бойынша біріктіру. Шама бойынша заттардың әртүрлі болатыны туралы ұзындығы мен ені бойынша екі қарама-қарсы және бірдей заттарды салыстыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="004B43BD">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қоршаған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ортамен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>таныстыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD047A" w:rsidRPr="00122B6A" w:rsidRDefault="00BD047A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алаларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қоршаған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ортадағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>заттардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>атауларымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>олардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>міндеттерімен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>таныстыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>таныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>заттарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ажыратуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> үйрету</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көктемгі табиғат құбылыстарын (маусымдық) бақылау. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00BD047A" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Табиғат дыбысын, яғни судың сылдырын, желдің , жаңбырдың дыбысын және жануарлардың  дауыстарын ажырата алу дағдыларын дамыту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="004B43BD">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрастыру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F12790" w:rsidRPr="00122B6A" w:rsidRDefault="00F12790" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Табиғи, қалдық материалдардан құрастыру.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Қазақ халқының табиғи материалдардан жасалған бұйымдарымен (ертұрман, киіз үйдің жабдықтары, әшекей бұйымдары), тұрмыстық заттарымен  (күбі, мес, келі, тостаған, ожау, астау, диірмен) таныстыру, олардың қандай  материалдан жасалғанын зерттеу.Ұжымдық құрастыруға қызығушылықты ояту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="004B43BD">
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сурет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> салу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Пішіні</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ескере</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>отырып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ою-өрнекті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орнала</w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>стыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>элементтер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бірізділігін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>олардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> арасындағы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>арақашықтықтарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 2-3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>элементтерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>түсі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен</w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пішіні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұлттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>оюларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ашық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тү</w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>стермен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кезектестіру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дағдыларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қалыптастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Қазақ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>халқының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сәндік-қолданбалы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өнері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білімдерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кеңейту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="004B43BD">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүсіндеу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F12790" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>халқының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тұрмыстық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>заттарым</w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>таныстыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>оларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мүсіндеуге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>баулу</w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F12790" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Дайын мүсінді дөңгелек, сопақ, шаршы, үшбұрыш пішіндегі қазақ оюларының элементтерімен безендіру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00A100CF" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ермексазды илеу, домалақтау, созу арқылы заттық мүсіндеу. </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Мүсіндеуде қауіпсіздік ережелерін сақтау.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="004B43BD">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жапсыру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C16259" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Қазақ халқының сәндік-қолданбалы өнерімен, киіз үй оның  жабдықтарымен, сандық, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кебежемен, қоржынмен таныстыру. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Геометриялық пішіндерден, өсімдік</w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">терден әзірленген ою-өрнектерді  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жолаққа бірізділігін ескере отырып, жапсыру дағдыларын қалыптастыру.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16259" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Элементтердің ретін, олардың арасындағы арақашықтықты сақтауды, пішінін ескере отырып, ұлттық ою-өрнекті қолданып, тұрмыстық заттарды, ыдыстарды безендіру дағдыларын дамыту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="004B43BD">
+        <w:trPr>
+          <w:trHeight w:val="289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11765" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A100CF" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Балалардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>музыка</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>деген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қыз</w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ығушылығын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тудыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, оны </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тыңдауға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ынталандыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>музыкалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шығармаларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>эмоционалды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қа</w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>былдауды дамыту.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ағаш қасықтармен, сылдырмақтармен, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>домбыра</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мен қарапайым әуендерді ойнау.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A100CF" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Балалар музыкалық аспаптарын тану және атау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A100CF" w:rsidRPr="00122B6A" w:rsidRDefault="00A100CF" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыкамен жүру мен жүгіруді ырғақты орындау, шеңбер бойымен бірінің артынан бірі жүру және шашырап жүруге үйрету. Музыканың басталуы мен аяқталуына сәйкес қимылдарды орындау, қимылдарды өз бетінше бастау және аяқтау. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E6A26" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A100CF" w:rsidRPr="00122B6A" w:rsidRDefault="00A100CF" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы негізінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00B93F60" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқу жылына арналған  ұйымдастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іс-әрекеттің перспективалық жоспары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00122B6A" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім беру ұйымы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Балдырған» шағын орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00122B6A" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Топ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Балалардың жасы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жас</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жоспардың құрылу кезеңі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>: сәуір</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  айы  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оқу жылы  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15309" w:type="dxa"/>
+        <w:tblInd w:w="-457" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="7" w:type="dxa"/>
           <w:left w:w="110" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="587"/>
-        <w:gridCol w:w="2186"/>
-        <w:gridCol w:w="12101"/>
+        <w:gridCol w:w="2532"/>
+        <w:gridCol w:w="12190"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00A100CF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Айы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...30 lines deleted...]
-              <w:t>і</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұйымдастырылған і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006457D7">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006457D7">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="006457D7" w:rsidP="006457D7">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:hanging="113"/>
+              <w:ind w:hanging="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...33 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұйымдастырылған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00231AD7" w:rsidRPr="006457D7">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
-            <w:r w:rsidR="00231AD7" w:rsidRPr="006457D7">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00231AD7" w:rsidRPr="006457D7">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекеттің</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>міндеттері</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00A100CF">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00256CD3" w:rsidP="00256CD3">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...20 lines deleted...]
-              <w:t>НАУРЫЗ</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дене</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...11 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>шынықтыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidRDefault="00915B89" w:rsidP="00B1068D">
+          <w:p w:rsidR="002636BE" w:rsidRPr="00122B6A" w:rsidRDefault="002636BE" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00915B89" w:rsidRPr="00B1068D" w:rsidRDefault="00915B89" w:rsidP="00B1068D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сызықтар арасымен (10 см арақашықтық) жүре отырып, 50 см жоғары көтерілген арқанның астынан оң және сол бүйірмен алға еңбектеу. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002636BE" w:rsidRPr="00122B6A" w:rsidRDefault="002636BE" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...25 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көлбеу тақтайда жоғары-төмен жүру.Допты бір-біріне лақтырып, оны екі жағынан бірдей еркін қол қимылдарымен қағып алу дағдыларын бекіту. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қимылдауға ыңғайлы, жеңіл киіммен желдетілген бөлмеде дене жаттығуларын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">орындау. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тыныс алу жолдарын шынықтыру.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Қимылды ойындар.  Ойындарда физикалық қасиеттерді (жылдамдық, күш, шыдамдылық, икемділік, ептілік) дамыту. Қимылды ойындарда жетекші рөлді орындауға үйрету, ойын ережелерін   саналы түрде сақтауға баулу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...48 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00A100CF">
         <w:trPr>
-          <w:trHeight w:val="389"/>
+          <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...9 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сөйлеуді</w:t>
             </w:r>
-            <w:r w:rsidRPr="006457D7">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>дамыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00DC29BA" w:rsidRDefault="00BF73B8" w:rsidP="00DC29BA">
-[...24 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сөздік қорды заттар тобын </w:t>
+            </w:r>
+            <w:r w:rsidR="002636BE" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">білдіретін жалпылаушы сөздермен </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(ойыншықтар, киім, аяқ киім, ыдыс, жиһаз), з</w:t>
+            </w:r>
+            <w:r w:rsidR="002636BE" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аттардың орналасқан жерін (сол,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оң, қатар, жанында, арасында), тұрмыстық электротехника заттарының және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...50 lines deleted...]
-              <w:t>қолдануды дағдыландыру.</w:t>
+              <w:t xml:space="preserve">ұлттық тұрмыстық заттардың атауларын білдіретін </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сөздерді айта білу. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Диалогтік сөйлеуді жетілдіру:</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  өлі және тірі табиғат туралы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> әңгімеге қатысуға баулу, диалогке  қатысушы үшін түсінікті сұрақтар қоюға және қойылған сұрақтарға дұрыс,   толық жауап беруге баулу</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00A100CF">
         <w:trPr>
-          <w:trHeight w:val="846"/>
+          <w:trHeight w:val="1212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...26 lines deleted...]
-              <w:t>әдебиет</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көркем әдебиет </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001411B1" w:rsidRPr="00B1068D" w:rsidRDefault="001411B1" w:rsidP="00380BEE">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:p w:rsidR="00AA5E2C" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...110 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сахналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ойылымдар</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қатысуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әдеби</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шығармалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ертегілер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қарапайым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қойылымдарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ойнауға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>образды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бейнелеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мәнерлілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құралдарын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (интонация, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ым-ишара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қимыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қолдануға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> баулу.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Көктем мезгілін дегі өсімдіктердің тіршілігі туралы, орманда, бақшада, далада өсетін өсімдіктер туралы, </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нанның адам үшін маңыздылығын </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">түсіндіру. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5E2C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Адамдардың ғарыш әлеміне жасаған алғашқы сапарлары туралы түсіндіру. Жәндіктер (қоңыз, көбелек, шыбын,құмырсқа) туралы  түсіне отырып, топқа бөліп жұмыс жасау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AA5E2C" w:rsidRPr="00122B6A" w:rsidRDefault="00AA5E2C" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4275"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00A100CF">
         <w:trPr>
-          <w:trHeight w:val="846"/>
+          <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
-[...3 lines deleted...]
-              </w:tabs>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қазақ тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidRDefault="00B1068D" w:rsidP="00256CD3">
-[...20 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="001F4955" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тыңдалған шығарма кейіпкерлерінің бейнесін сахналық қойылымдарда  жеткізе білуге, еркін ойындарда кейіпкерлердің бейнесін басқа қырынан көрсете  білуге мүмкіндік беру. </w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Балалардың сөздік қорларын жаңа сөздермен </w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>толықтыру,</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тілдерін жетілдіру.  Көктемгі еңбек түрлерін қазақша</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                </w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">айта алу. Сөздер мен сөйлемдерді </w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>түсінуді және</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="kk-KZ"/>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қолдануды</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="001F4955" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жыл құстарды танып дұрыс атау,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="kk-KZ"/>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жаңылтпаштарды айтуға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>үйрету. Қимылын білдіретін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-57"/>
-                <w:lang w:val="kk-KZ"/>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөздердің мағынасын түсіну және ауызекі тілде</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қолдануды дағдыландыру. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Зат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ес</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>імдерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жекеше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көпше</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>түрде</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қолдану дағдыларын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="kk-KZ"/>
-[...205 lines deleted...]
-              <w:t>жаттықтыру.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қалыптастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00A100CF">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Математика негіздері</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Математика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidRDefault="001411B1" w:rsidP="00B1068D">
+          <w:p w:rsidR="001F4955" w:rsidRPr="00122B6A" w:rsidRDefault="00AA5E2C" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...20 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Кеңісті</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>кті бағдарлау қабілеттерін дамыту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>. Қоршаған ортада геометриялық піш</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>індерге ұқсас заттарды анықтау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F4955" w:rsidRPr="00122B6A" w:rsidRDefault="001F4955" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Өзіне қатысты кеңістіктегі бағыттарды: оң-сол, алды-арты, жоғары-төмен, алыс-жақын, биік- аласа ажырата білу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F4955" w:rsidRPr="00122B6A" w:rsidRDefault="001F4955" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"Көп", "бір" ұғымдары туралы түсініктерді қалыптастыру, заттардың санын ажыратуға үйрету: көп-біреу (біреу-көп), біртекті заттарды топтастыру және олардың біреуін бөліп көрсету, қоршаған ортадан бір немесе бірнеше бірдей затты табу, "қанша? неше?" сұрағына жауап беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00A100CF">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...9 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Қоршаған</w:t>
             </w:r>
-            <w:r w:rsidRPr="006457D7">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ортамен</w:t>
             </w:r>
-            <w:r w:rsidRPr="006457D7">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>таныстыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001411B1" w:rsidRPr="00B1068D" w:rsidRDefault="001411B1" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00AA5E2C" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...53 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балалар көктемдегі еңбек туралы</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тұқымымен таныса отырып, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, б</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>идайдан нан жасалатынын түсіндіру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балалар аспан әлемінд</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4955" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>егі қызықты оқиғалармен таныстыру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балаларды жол қозғалысы ережелерін саналы түрде сақтауға үйрету.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Сюжетті-рөлдік ойындар барысында жол қозғалысы ережелері туралы білімді</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кеңейту.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00A100CF">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Құрастыру</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрастыру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidRDefault="00D3531B" w:rsidP="00B1068D">
-            <w:pPr>
+          <w:p w:rsidR="00F12790" w:rsidRPr="00122B6A" w:rsidRDefault="00F12790" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...63 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қағаздан құрастыруға үйрету: қағаздың парағын ортасынан бүктеп, шиыршық</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F12790" w:rsidRPr="00122B6A" w:rsidRDefault="00F12790" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тап, көлемді пішіндерге, орамдарға, ілмекке айналдыра білу,бұрыштарын және қырларын біріктіру, желімдеу, бөлшектерді өзара желімдеп,композиция құрастыру, «оригами» үлгісі бойынша қарапайым пішіндер  құрастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00F12790">
         <w:trPr>
-          <w:trHeight w:val="808"/>
+          <w:trHeight w:val="913"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Сурет салу </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сурет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> салу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0E58" w:rsidRPr="00B1068D" w:rsidRDefault="004A0E58" w:rsidP="00B1068D">
+          <w:p w:rsidR="00F12790" w:rsidRPr="00122B6A" w:rsidRDefault="00F12790" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...25 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балалардың  сүйікті ертегі  кейіпкерлерін, тақырыптық суреттерді  өз  қалаулары  бойынша салуға үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00F12790" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қылқаламмен  сурет салуға  және </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дәстүрден тыс әдісті қолдана отырып, сурет салу. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бір заттың немесе түрлі заттардың суретін салуды қайталай отырып, қарапайым сюжеттік композициялар жасауға үйрету.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00C16259">
+        <w:trPr>
+          <w:trHeight w:val="887"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүсіндеу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C16259" w:rsidRPr="00122B6A" w:rsidRDefault="00C16259" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ермексазды илеу, домалақтау, созу арқылы  мүсіндеу. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сазбалшықтан, ермексаздан мүсіндеуге қызығушылыққа баулу. Сазбалшық, ермексаз кесектерінен бөліп алу, домалату, ширату, созу, жаю тәсілдерін пайдалана отырып, көгөністер мен жемістерді, кейбір заттарды, азық-түлік тағамдарын мүсіндеуге үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00C16259" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жеке жұмыстарын ұжымдық композицияларға біріктіру дағдыларын қалыптастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00A100CF">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Мүсіндеу</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Жапсыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001D5002" w:rsidRPr="00B1068D" w:rsidRDefault="001411B1" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...33 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C16259" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жапсыру мазмұнын күрделі ете және әртүрлі бейнелерді жасау үшін оған қызығушылыққа  баулу.  Затты бүктеп қию тәсілдерін үйрене отырып, қағаз бетіне ұқыпты жапсыра  білу. Композицияны құрастыру кезінде заттар мен нысандардың көлемі бойынша ара-қатынасын ескеріп</w:t>
+            </w:r>
+            <w:r w:rsidR="00B4418D" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тақырыптық заттарды жапсыра білу.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
-[...96 lines deleted...]
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00A100CF">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="006457D7" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Музыка</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF73B8" w:rsidRPr="00B1068D" w:rsidRDefault="00B1068D" w:rsidP="00B1068D">
+          <w:p w:rsidR="00B4418D" w:rsidRPr="00122B6A" w:rsidRDefault="00B4418D" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...46 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Түрлі сипаттағы әндердің мазмұны мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көңіл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>күйін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қабылдай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білуді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қалыптастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әннің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мазмұнын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тү</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>іну.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B4418D" w:rsidRPr="00122B6A" w:rsidRDefault="00B4418D" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Әртүрлі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>аспапта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орындалған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әндерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тыңдауға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>оларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>есте</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сақ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тау</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білуге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шығарманы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>соңына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тыңдауға үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B4418D" w:rsidRPr="00122B6A" w:rsidRDefault="00B4418D" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Музыкалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шығарманы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>иллюстрациялармен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>салыстыра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білуді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қалыптастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Билер: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жеңіл, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ырғақпен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қозғалу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жұппен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B4418D" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B4418D" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>би</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B4418D" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B4418D" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қимылдарын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B4418D" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B4418D" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орындау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B4418D" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B4418D" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>билерде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B4418D" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ойындағы музыкалық қимылдарды қолдану.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Таныс әндерді орындауда балаларға </w:t>
+            </w:r>
+            <w:r w:rsidR="00B4418D" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арналған әртүрлі шулы музыкалық </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аспаптарды қолдану.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00231AD7" w:rsidRPr="00B1068D" w:rsidRDefault="00231AD7" w:rsidP="00B1068D">
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+    <w:p w:rsidR="00B4418D" w:rsidRPr="00122B6A" w:rsidRDefault="00B4418D" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+    <w:p w:rsidR="00B4418D" w:rsidRPr="00122B6A" w:rsidRDefault="00B4418D" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...137 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы негізінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспары және Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы негізінде </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
       </w:r>
-      <w:r w:rsidR="00C379C7">
-        <w:rPr>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>202</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A3329F">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқу жылына арналған  ұйымдастырылған</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...31 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00915B89">
-        <w:rPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>іс-әрекеттің перспективалық жоспары</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00256CD3" w:rsidRPr="00915B89" w:rsidRDefault="00256CD3" w:rsidP="00256CD3">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00256CD3" w:rsidRPr="00915B89" w:rsidRDefault="00256CD3" w:rsidP="00256CD3">
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00122B6A" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім беру ұйымы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Балдырған» шағын орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B12F72" w:rsidRPr="00122B6A" w:rsidRDefault="00B12F72" w:rsidP="00B12F72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00915B89">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>Білім беру ұйымы</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Топ</w:t>
       </w:r>
-      <w:r w:rsidR="00724F73">
-[...4 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00724F73" w:rsidRPr="00724F73">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Балалардың жасы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00724F73" w:rsidRPr="00915B89">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«</w:t>
+        <w:t xml:space="preserve"> 3</w:t>
       </w:r>
-      <w:r w:rsidR="00A3329F">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Айгөлек</w:t>
+        <w:t xml:space="preserve"> жас</w:t>
       </w:r>
-      <w:r w:rsidR="00724F73">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+    </w:p>
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>» шағын орталығы</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жоспардың құрылу кезеңі</w:t>
       </w:r>
-      <w:r w:rsidR="00724F73">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мамыр  айы,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2023 - 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93F60" w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00122B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ересек </w:t>
+        <w:t xml:space="preserve">оқу жылы  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00256CD3" w:rsidRPr="00915B89" w:rsidRDefault="00256CD3" w:rsidP="00256CD3">
+    <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
-[...123 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblW w:w="15451" w:type="dxa"/>
+        <w:tblInd w:w="-457" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="7" w:type="dxa"/>
           <w:left w:w="110" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="587"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="12093"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="12332"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00B4418D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="43" w:right="113" w:firstLine="0"/>
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Айы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="8" w:firstLine="0"/>
-[...30 lines deleted...]
-              <w:t>і</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұйымдастырылған і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12332" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="259" w:hanging="113"/>
-[...11 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:ind w:hanging="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ұйымдастырылған</w:t>
             </w:r>
-            <w:r w:rsidR="00724F73">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00915B89">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>әрекеттің</w:t>
             </w:r>
-            <w:r w:rsidR="00724F73">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>міндеттері</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00B4418D">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00256CD3" w:rsidRDefault="00256CD3" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-[...20 lines deleted...]
-              <w:t>СӘУІР</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дене</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...11 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>шынықтыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12332" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00066937" w:rsidRPr="00034876" w:rsidRDefault="00066937" w:rsidP="00034876">
+          <w:p w:rsidR="00BE616C" w:rsidRPr="00122B6A" w:rsidRDefault="00B4418D" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00066937" w:rsidRPr="00034876" w:rsidRDefault="00066937" w:rsidP="00034876">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бірқалыпты, аяқтың ұшымен, тізені жоғары көтеріп, сапта бір-бірден, екеуден (жұппен) жүру; әртүрлі бағытта: тура, шеңбер бойымен, "жыланша", шашырап, тапсырмаларды орындай отырып жүру: қол ұстасып, арқаннан ұстап, тоқтап, жартылай отырып, бұрылып, заттарды айналып жүру, еденге қойылған заттардан ат</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE616C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тап жүру, жан-жаққа баяу айналу дағдыларын бекіту. Жалпы дамытушы жаттығулардың орындалу ретін, бірлескен қимылды ойындарға қатысу, қимылды ойындарды қызығып ойнау, күнделікті гигиеналық дағдыларды сақтау қажеттігін біледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE616C" w:rsidRPr="00122B6A" w:rsidRDefault="00BE616C" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...30 lines deleted...]
-          <w:p w:rsidR="00800429" w:rsidRPr="00034876" w:rsidRDefault="00800429" w:rsidP="00034876">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Өзіне-өзі қызмет көрсетудің бастапқы дағдыларын, салауатты өмір салты туралы түсініктерін,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE616C" w:rsidRPr="00122B6A" w:rsidRDefault="00BE616C" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...22 lines deleted...]
-            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> үстел басында мәдениетті тамақтану дағдыларын бекіту. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00B4418D">
         <w:trPr>
-          <w:trHeight w:val="389"/>
+          <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...9 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сөйлеуді</w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B89">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>дамыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12332" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F23050" w:rsidRPr="00034876" w:rsidRDefault="00F23050" w:rsidP="00034876">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...58 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балаларды әңгіме айтуға үйрету: затты, суретті өз бетінше қарап,  сипаттауға, түрлі балалар әрекеттерінде бейнелеген суреттері, бұйымдары  бойынша әңгімелер құрастыруға, шығармалардың, ертегілердің қызықты  үзінділерін қайталап айтуға, бейтаныс заттар, құбылыстар, оқиғалар туралы  ақпаратты талқылауға баулу.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00B4418D">
         <w:trPr>
-          <w:trHeight w:val="846"/>
+          <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...26 lines deleted...]
-              <w:t>әдебиет</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көркем әдебиет </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12332" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00034876" w:rsidRDefault="00F23050" w:rsidP="00034876">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Адамдардың ғарыш әлеміне жасаған алғашқы сапарлары туралы түсіне отырып, қазақтың тұңғыш ғарышкерлерін таныстыру. </w:t>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4275"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Е</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ркін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ойындарда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>таныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кейіпкерлердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>образын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өздігінен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сомдауға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>оларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> басқа қырынан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көрсетуге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қатыгез-мейірімді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ақкөңіл-салмақты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ынталандыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сұраққа толық жауап бере</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>алу</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дағдыларын</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>артикуляциялық</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аппаратты  дамыту. Табиғатқа деген сүйіспеншілікке</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәрбиелеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00B4418D">
         <w:trPr>
-          <w:trHeight w:val="846"/>
+          <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
-[...3 lines deleted...]
-              </w:tabs>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қазақ тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12332" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F23050" w:rsidRPr="00034876" w:rsidRDefault="00F23050" w:rsidP="00034876">
+          <w:p w:rsidR="00E24C99" w:rsidRPr="00122B6A" w:rsidRDefault="00D04298" w:rsidP="00122B6A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00034876">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>азақ тіліндегі сөздер мен</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
               <w:rPr>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00034876">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөйлемдерді түсініп және күнделікті өмірде қолдана</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                          </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білуге</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>үйрету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D04298" w:rsidRPr="00122B6A" w:rsidRDefault="00D04298" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>өздік қорларын жаңа</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сөздермен</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00034876">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>толықтыру,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>өткенді еске</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>түсіру.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00034876">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сөздерді</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сөйлемдерге байланыстырып </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>құрауды дағдыландыру.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24C99" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Педагогтің үлгісі бойынша шағын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мәтіндер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="kk-KZ"/>
-[...106 lines deleted...]
-              <w:t>Ертегілердің мазмұнын түсіндіре отырып, сурет бойынша әңгімелеуге, байланыстырып сөйлеуге дағдыландыру.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>құрастыруды дағдыландыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00E24C99" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазақ тіліне тән дыбыстарды дұрыс айтуға жаттықтыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D551D3" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00B4418D">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Математика негіздері</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Математика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12332" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D551D3" w:rsidRPr="00034876" w:rsidRDefault="002869D1" w:rsidP="00034876">
+          <w:p w:rsidR="00D04298" w:rsidRPr="00122B6A" w:rsidRDefault="00D04298" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00034876" w:rsidRDefault="00C46697" w:rsidP="00034876">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Заттарды салыстыру: заттарға қосу немесе заттардан алу тәсілдері арқылы тең және тең емес заттар тобын салыстыру, "Тең бе?", "Қайсысы артық (кем)?" сауалдарына жауап беру.  Балаларды геометриялық фигуралармен: үшбұрыш, шаршы, дөңгелекпен таныстыру, ұстау және көру тәсілдері арқылы аталған фигураларды зерттеуге мүмкіндік беру.</w:t>
+            </w:r>
+            <w:r w:rsidR="008E554C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Уақытты бағдарлау, математикалық ұғымдар туралы білімдерін  бекіту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...29 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00B4418D">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...41 lines deleted...]
-              <w:t>таныстыру</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қоршаған ортамен таныстыру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12332" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00034876" w:rsidRDefault="00D551D3" w:rsidP="00034876">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00D04298" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...62 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Әр жыл  мезгіліне  байланысты сюжетті суреттерді  пайдалана отырып,  баланың қоршаған  ортаға</w:t>
+            </w:r>
+            <w:r w:rsidR="008E554C" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  көзқарасы  дұрыс  қалыптастыру. </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қоршаған ортада және табиғатта қарапайым тәртіп ережелерін сақтау, қарапайым экологиялық </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>жайлы,өлі және тірі табиғат жөнінде түсін</w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>білімдерін қалыптастыру және жануарлар мен өсімдіктерге күтім жасауға баулу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00DC29BA" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00B4418D">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Құрастыру</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрастыру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12332" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC29BA" w:rsidRPr="00034876" w:rsidRDefault="00231AD7" w:rsidP="00034876">
-            <w:pPr>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Табиғи материалдардан түрлі композиция </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Табиғи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мақта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жүн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жі</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00034876">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>асық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қағаз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кенеп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, мата, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дәннің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>түрлері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) және қалдық (қақпақтың </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>түрлері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, пластик, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қораптар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кір</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қыстырғыштар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>заттардан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құрастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Табиғи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>материалдардан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>түрлі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">композиция </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>жасау</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00034876">
-[...3 lines deleted...]
-              <w:t>ға ынталандыру. Шығармашылық қиялды дамыту, көрнекілікке сүйене отырып және құрастыратын материалдарды өз бетінше таңдап, ойдан құ</w:t>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ынталандыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Шығармашылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қиялды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дамыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көрнекілікке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сүйене</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>отырып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құрастыратын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>материалдарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бетінше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>таңдап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ойдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құрастыруға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мүмкіндік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00034876">
-[...3 lines deleted...]
-              <w:t>растыру</w:t>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00034876">
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұқ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">птылыққа тәрбиелеу. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қауіпсіздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ережелерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00B4418D">
         <w:trPr>
-          <w:trHeight w:val="808"/>
+          <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Сурет салу </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сурет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> салу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12332" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00034876" w:rsidRDefault="00231AD7" w:rsidP="00034876">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="00C12847" w:rsidRPr="00122B6A" w:rsidRDefault="00C12847" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...36 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сюжетті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>композицияларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> салу </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кезінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әрбі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>затқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тән</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ерекшеліктерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>олардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біріне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>арақатынасын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005E6A26" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  тұтас қағаз бетіне бейнені орналастыруды, пішіндерді бояудың бастапқы дағдыларын бекіту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C12847" w:rsidRPr="00122B6A" w:rsidRDefault="00C12847" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t> Сурет салудың дәстүрден тыс техникасына қызығушылық таныту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00781A50" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidTr="00B4418D">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Мүсіндеу</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүсіндеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12332" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00034876" w:rsidRDefault="00231AD7" w:rsidP="00034876">
+          <w:p w:rsidR="00C12847" w:rsidRPr="00122B6A" w:rsidRDefault="00C12847" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...34 lines deleted...]
-              <w:t>Бірнеше бөліктерден заттарды мүсіндеу, оларды орналастыру, пропорцияларды сақтау, бөліктерді біріктіру. Балалардың көлемді пішіндер мен қарапайым композицияларды мүсіндеуге қызығушылығын арттыру.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">азбалшықтың </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ермексаздың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қасиеттерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біле</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> отырып, мүсіндейтін затты зерттеу, мүсіндеудің әртүрлі тәсілдерін пайдалана білу. Мүсіндеуге қажетті негізгі техникалық дағдыларды  меңгеруеде бірнеше бөліктерді қосу, қысу, біріктіру арқылы өсімдіктерді және жануарларды мүсіндеу. Заттар мен бұйымдарды өз бетінше мүсіндей  отырып,  жеке жұмыстарын ұжымдық композицияларға біріктіруді бекіту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="00C12847" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мүсіндеуде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қауіпсіздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ережелерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00B4418D">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...9 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Жапсыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12332" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00034876" w:rsidRPr="00034876" w:rsidRDefault="002869D1" w:rsidP="00034876">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...38 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұжымдық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сюжетті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>композицияны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құр</w:t>
+            </w:r>
+            <w:r w:rsidR="00C12847" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>астыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C12847" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C12847" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дағдыларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C12847" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қалыптастыру.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C12847" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Композицияны құрастыруда дайын пішін</w:t>
+            </w:r>
+            <w:r w:rsidR="00C12847" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дердің көмегімен заттарды қиюға </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">немесе өз бетінше ойдан қиып жапсыруға мүмкіндік беру. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Шығармашылық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>қиялды дамыту.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жапсыруда қауіпсіздік ережелерін сақтау, жұмысты ұқыптылықпен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058409F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орындау.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231AD7" w:rsidRPr="00D64D17" w:rsidTr="002248AF">
+      <w:tr w:rsidR="005E6A26" w:rsidRPr="00BA29EF" w:rsidTr="00B4418D">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="0058409F" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Музыка</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Музыка </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="12332" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00231AD7" w:rsidRPr="00034876" w:rsidRDefault="00034876" w:rsidP="00034876">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w:rsidR="005E6A26" w:rsidRPr="00122B6A" w:rsidRDefault="005E6A26" w:rsidP="00122B6A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-              <w:t>Балалар музыкалық аспаптарында қарапайым, таныс әуендерді жеке және шағын топпен орындауға үйрету, балалар шығармашылығын дамыту, оларды белсенділікке, дербестікке баулу. Музыкаға сәйкес орындалатын би қимылдарын білу; би қимылдарының элементтерін жеңіл, еркін орындау; қозғалыс бағытын музыкалық фразаларға сәйкес өзгерту.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>узыканың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>екінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бөлігінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қимылдарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өзгерту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>музыканың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көңілді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ойнақы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сипатын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мазмұны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>таныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әндерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сахналауға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> баулу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C12847" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C12847" w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Музыканың сипатына сәйкес ойын әрекеттерін орындау, шеңбер бойымен  ән айтып жүру, қимылдарды өзгерту, шапшаңдық пен ептілік таныту, музыканың  көңілді, ойнақы сипатын ажырата білу, атрибуттармен би қимылдарын орындау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00231AD7" w:rsidRPr="00915B89" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00231AD7" w:rsidRDefault="00231AD7" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00033363" w:rsidRDefault="00033363" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00033363" w:rsidRDefault="00033363" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00033363" w:rsidRDefault="00033363" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00033363" w:rsidRDefault="00033363" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00033363" w:rsidRDefault="00033363" w:rsidP="00915B89">
+    <w:p w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidRDefault="00122B6A" w:rsidP="00122B6A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00033363" w:rsidRDefault="00033363" w:rsidP="00915B89">
-[...2081 lines deleted...]
-    <w:sectPr w:rsidR="00915B89" w:rsidRPr="00915B89" w:rsidSect="006457D7">
+    <w:sectPr w:rsidR="00122B6A" w:rsidRPr="00122B6A" w:rsidSect="00116E6F">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="426" w:right="1134" w:bottom="567" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="992" w:bottom="568" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="381"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...23 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="89"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="20"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D21906"/>
-[...104 lines deleted...]
-    <w:rsid w:val="00FF1EDE"/>
+    <w:rsidRoot w:val="009D3532"/>
+    <w:rsid w:val="0005769C"/>
+    <w:rsid w:val="00081F0B"/>
+    <w:rsid w:val="000B7E96"/>
+    <w:rsid w:val="000D7A83"/>
+    <w:rsid w:val="00115032"/>
+    <w:rsid w:val="00116E6F"/>
+    <w:rsid w:val="00122B6A"/>
+    <w:rsid w:val="00147B44"/>
+    <w:rsid w:val="00185808"/>
+    <w:rsid w:val="001F4955"/>
+    <w:rsid w:val="00214BCD"/>
+    <w:rsid w:val="00261A21"/>
+    <w:rsid w:val="002636BE"/>
+    <w:rsid w:val="00292BF8"/>
+    <w:rsid w:val="003B2C12"/>
+    <w:rsid w:val="00425500"/>
+    <w:rsid w:val="00440B66"/>
+    <w:rsid w:val="00467555"/>
+    <w:rsid w:val="004B43BD"/>
+    <w:rsid w:val="00550520"/>
+    <w:rsid w:val="00557617"/>
+    <w:rsid w:val="0058409F"/>
+    <w:rsid w:val="005E6A26"/>
+    <w:rsid w:val="00623BA9"/>
+    <w:rsid w:val="00717DD3"/>
+    <w:rsid w:val="007A7C89"/>
+    <w:rsid w:val="007F3F58"/>
+    <w:rsid w:val="0081354A"/>
+    <w:rsid w:val="008B1C8A"/>
+    <w:rsid w:val="008E554C"/>
+    <w:rsid w:val="00916559"/>
+    <w:rsid w:val="009A5DE2"/>
+    <w:rsid w:val="009D3532"/>
+    <w:rsid w:val="00A100CF"/>
+    <w:rsid w:val="00AA5E2C"/>
+    <w:rsid w:val="00AC3140"/>
+    <w:rsid w:val="00B12F72"/>
+    <w:rsid w:val="00B4418D"/>
+    <w:rsid w:val="00B93F60"/>
+    <w:rsid w:val="00BA29EF"/>
+    <w:rsid w:val="00BD047A"/>
+    <w:rsid w:val="00BE616C"/>
+    <w:rsid w:val="00C12847"/>
+    <w:rsid w:val="00C16259"/>
+    <w:rsid w:val="00C5256C"/>
+    <w:rsid w:val="00CC2FB5"/>
+    <w:rsid w:val="00CE5AEE"/>
+    <w:rsid w:val="00D04298"/>
+    <w:rsid w:val="00DE1524"/>
+    <w:rsid w:val="00E24C99"/>
+    <w:rsid w:val="00EE12D4"/>
+    <w:rsid w:val="00EF2211"/>
+    <w:rsid w:val="00F12790"/>
+    <w:rsid w:val="00F9569D"/>
+    <w:rsid w:val="00FD50E2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -20035,344 +32048,226 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00001F4D"/>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000B7E96"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="a3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="009D3532"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D3532"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D3532"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE5AEE"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="105"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Emphasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA5E2C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="10"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
-    <w:rsid w:val="00D21906"/>
+    <w:rsid w:val="00122B6A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...186 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -20444,468 +32339,397 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D21906"/>
-[...10 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
-[...17 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>6153</Words>
-  <Characters>35077</Characters>
+  <Words>6177</Words>
+  <Characters>35214</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>292</Lines>
+  <Lines>293</Lines>
   <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41148</CharactersWithSpaces>
+  <CharactersWithSpaces>41309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Kalybek Jenis</dc:creator>
+  <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>