--- v0 (2025-10-20)
+++ v1 (2026-04-06)
@@ -6,5924 +6,7807 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6682"/>
-        <w:gridCol w:w="4121"/>
+        <w:gridCol w:w="6695"/>
+        <w:gridCol w:w="4108"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidTr="002560AC">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6682" w:type="dxa"/>
+            <w:tcW w:w="6695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="000300B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4121" w:type="dxa"/>
+            <w:tcW w:w="4108" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="000300B5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 3 к приказу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000300B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="0055262B">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="000300B5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Министра образования и науки</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000300B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="0055262B">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="000300B5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000300B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="0055262B">
-[...20 lines deleted...]
-              <w:t>3-қосымша</w:t>
+            <w:r w:rsidRPr="000300B5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>от 27 мая 2020 года № 223</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0055262B" w:rsidRPr="0055262B" w:rsidRDefault="0055262B" w:rsidP="0055262B">
+          <w:p w:rsidR="000300B5" w:rsidRPr="000300B5" w:rsidRDefault="000300B5" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="z72"/>
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="0" w:name="z217"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Прием документов для организации индивидуального бесплатного обучения на дому детей, которые по состоянию здоровья в течение длительного времени не могут посещать организации начального, основного среднего, общего </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>ды ұйымдастыру үшін құжаттар қабылдау" мемлекеттік көрсетілетін қызмет қағидасы (бұдан әрі – Қағида)</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>среднего образования" (далее – Правила)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="z73"/>
+      <w:bookmarkStart w:id="1" w:name="z218"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="z74"/>
+      <w:bookmarkStart w:id="2" w:name="z219"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="0055262B">
-[...21 lines deleted...]
-        <w:t>ақшасына сәйкес әзірленді және оны қалыпастыру тәртібін анықтайды.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Настоящие Правила оказания государственной услуги "Прием документов для организации индивидуального бесплатного обучения на дому детей, которые по состоянию здоровья в течение длительного времени не могут посещать организации начального, основного</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> среднего, общего среднего образования" (далее – Правила) разработаны в соответствии с подпунктом 1) статьи 10 Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон) и определяют порядок ее</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предоставления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="z75"/>
+      <w:bookmarkStart w:id="3" w:name="z220"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="0055262B">
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> Қағидаларда мынадай ұғым пайдаланылады:</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правилах используется следующее понятие:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="z76"/>
+      <w:bookmarkStart w:id="4" w:name="z365"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...15 lines deleted...]
-        <w:t>мемлекеттік қызмет.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>проактивная</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуга - государственная услуга, оказываемая без заявления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по инициативе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ескерту. 2-тармақ жаңа редакцияда - Қ</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t xml:space="preserve"> Сноска. Пункт 2 - в редакции приказа и.о. Министра просвещения РК от 17.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Р</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t xml:space="preserve">1.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Оқу-ағарту министрінің м.а. 17.11.2022 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...18 lines deleted...]
-          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="z77"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="5" w:name="z222"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...64 lines deleted...]
-        <w:t xml:space="preserve">і – көрсетілетін қызметті беруші) көрсетеді. </w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Государственная услуга "Прием документов для организации индивидуального бесплатного обучения на дому детей, которые по сост</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оянию здоровья в течение длительного времени не могут посещать организации начального, основного среднего, общего среднего образования" (далее – государственная услуга) оказывается организациями начального, основного среднего, общего среднего образования (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="z78"/>
+      <w:bookmarkStart w:id="6" w:name="z223"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Мемлекеттік қызмет көрсетудің тәртібі</w:t>
+        <w:t xml:space="preserve"> 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="z79"/>
+      <w:bookmarkStart w:id="7" w:name="z224"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Для получения государственной услуги физическое лицо (далее - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) обращается в канцелярию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и/или через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>веб-портал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "электронного правительства" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>www</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>egov</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...14 lines deleted...]
-        <w:t>. веб-порталы арқылы жүгінеді.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0055262B">
-[...15 lines deleted...]
-        <w:t>өрсетудің ерекшеліктерін ескере отырып, өзге де мәліметтер "Денсаулық жағдайы бойынша ұзақ уақыт бойы бастауыш, негізгі орта, жалпы орта білім беру ұйымдарына бара алмайтын</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Основные требования к оказанию государственной услуги, включающие характеристики процесса, форму, содержание и результат оказания услуги, а также иные сведения с учетом особенностей предоставления государственной услуги приведен в Перечне основн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ых требований к оказанию государственной услуги "Прием документов для организации индивидуального бесплатного обучения на дому детей, которые по состоянию здоровья в течение длительного времени не могут посещать организации начального, основного среднего, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>общего</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0055262B">
-[...35 lines deleted...]
-        <w:t>ілген.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> среднего образования" согласно приложению 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При предоставлении пакета документов через канцелярию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...46 lines deleted...]
-        <w:t>ға құжаттардың қабылданғаны туралы қолхат береді (еркін нысанда).</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принимает заявление и пакет документов и передает документы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> руководителю </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугод</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Сотрудником канцелярии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдается расписка о приеме документов (в произвольной форме) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...44 lines deleted...]
-        <w:t>ы.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При предоставлении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неполного пакета документов и (или) документов с истекшим сроком действия </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гот</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>овит мотивированный отказ в дальнейшем рассмотрении заявления по форме согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Ескерту. 4-тармақ жаңа редакцияда - Қ</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t xml:space="preserve">Сноска. Пункт 4 - в редакции приказа и.о. Министра просвещения РК от 17.11.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Р</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Оқу-ағарту министрінің м.а. 17.11.2022 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t>ных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...18 lines deleted...]
-          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="z80"/>
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="8" w:name="z227"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...57 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. При обращении через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>веб-портал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "электронного правительства" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>www</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>egov</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kz</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілетін қызметті алушы "Білім беру" бөлімінде электрондық мемлекеттік қызметті таңдауды, электрондық сұрау салу жолдарын толтыруды және құжаттар топтамасын бекітуді жүзеге асырады.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучательь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляет выбор электронной государственной услуги в разделе "Образование", заполнение полей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронного запроса и прикрепление пакета документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="9" w:name="z228"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ішінде көрсетілетін қызметті алушының электрондық сұрау салуын өңдеуді (тексеруді, тіркеуді) жүзеге асырады және көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" </w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течени</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-        <w:t>осы</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0055262B">
-[...45 lines deleted...]
-        <w:t>і одан әрі қараудан дәлелді бас тартуды дайындап порталдағы "жеке кабинетіне" жолдайды.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> двух рабочих дней осуществляет обработку (проверку, регистрацию) электронного запроса </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и направляет в "личный кабинет" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на портале уведомле</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ние о приеме документов согласно приложению 3 к настоящим Правилам либо готовит мотивированный ответ о дальнейшем рассмотрении заявления по форме согласно приложению 2 к настоящим Правилам и направляет в "личный кабинет" портала.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="10" w:name="z229"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...35 lines deleted...]
-        <w:t>ап етуге жол берілмейді.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Истребование от </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>гополучателей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документов, которые могут быть получены из информационных систем, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="z81"/>
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="11" w:name="z230"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...35 lines deleted...]
-        <w:t>ді.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Документы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рассматриваются руководителем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для определения класса, языка обучения. Руководитель после рассмотрения передает </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документы специалистам для организации индивидуального бесплатного обучения на дому ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="z82"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="12" w:name="z231"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> оқуға қабылдау туралы бұйрықты қалыптастырады.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формирует приказ о зачислении на индивидуальное бесплатное обучение на дому.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="z124"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="13" w:name="z366"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">қытуды ұйымдастыру үшін құжаттарды қабылдау жөніндегі мемлекеттік қызмет көрсетілетін қызметті берушінің бастамасы бойынша Мемлекеттік </w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-1. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-        <w:t>органдарды</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственная услуга по приему документов для орган</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">изации индивидуального бесплатного обучения на дому детей, которые по состоянию здоровья в течение длительного времени не могут посещать организации начального, основного среднего, общего среднего образования может оказываться </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>проактивным</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> способом, по иниц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">иативе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посредством информационных систем государственных органов при регистрации телефонного номера абонентского устройства сотовой связи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>веб-портале</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "электронного правительства" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0055262B">
-[...86 lines deleted...]
-        <w:t xml:space="preserve"> веб-порталда тіркеу кезінде проактивті тәсілмен көрсетілуі мүмкін және оның ішінде:</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> включать в себя:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="z125"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="14" w:name="z367"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...35 lines deleted...]
-        <w:t>ға автоматты хабарламалар жіберуді;</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) отпр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">авку автоматических уведомлений </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с запросом на оказание государственной услуги по приему документов для организации индивидуального бесплатного обучения на дому детей, которые по состоянию здоровья в течение длительного времени не могут пос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ещать организации начального, основного среднего, общего среднего образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="z126"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="15" w:name="z368"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...35 lines deleted...]
-        <w:t>ға құқылы.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) получение согласия </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на оказание </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>проактивной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуги, а также иных необходимых сведений от </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, в том числе ограниченного доступа, посредство</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">м абонентского устройства сотовой связи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="16" w:name="z369"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...35 lines deleted...]
-        <w:t>ту мерзімі сұрау салуды алған сәттен бастап жиырма төрт сағатты құрайды.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Срок ожидания ответа от </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> составляет двадцать четыре часа с момента получения запроса.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ескерту. Қағида 7-1-тармақпен толықтырылды - Қ</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 7-1 в соответствии с приказом и.о. Министра просве</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Р</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t xml:space="preserve">щения РК от 17.11.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Оқу-ағарту министрінің м.а. 17.11.2022 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...28 lines deleted...]
-          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="z83"/>
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="17" w:name="z232"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-        <w:t>Заңының 5-бабының 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингісінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечивает внесение сведений о стадии оказания государственной услуги в информационную систе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>му мониторинга оказания государственных услуг в порядке согласно подпункту 11) пункта 2 статьи 5 Закона.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="z84"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="18" w:name="z233"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t xml:space="preserve"> 3. Порядок обжалования решений, действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдарына көрсетілетін мемлекеттік қызметті берушінің және (немесе) оның мемлекеттік қызмет көрсету мәселелері бойынша лауазымды адамдарының шеші</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t xml:space="preserve"> в местные исполнительные органы, города республиканского значения и столицы, район</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>мдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>а (города областного значения), и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="z85"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="19" w:name="z234"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...64 lines deleted...]
-        <w:t xml:space="preserve">шінде қаралуға тиіс. </w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, поступившая в адрес центрального государственного органа, местного исполнительного органа области, города республиканск</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ого значения, столицы, района, города областного значения, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>акима</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района в городе, города районного значения, поселка, села, сельского округа, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, Государственной корпорации, непосредственно оказывающих государственные услуги, подлежит рассмотрени</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ю в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келі</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поступившая в адрес уполномоченного органа по оценке и </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-        <w:t>п</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға тиіс.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап үш жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам шағымды берген көрсетілетін қызметті </w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-        <w:t>алушы</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение трех рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0055262B">
-[...36 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">ерушінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым әкімшілік органға, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды </w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-        <w:t>адам</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жалоба на решение, действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственных услуг может быть подана в административный орган, должностному лицу, чьи административный акт, административное действие (бездействие) обжалуются.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0055262B">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...35 lines deleted...]
-        <w:t>і шағымды қарайтын органға жібереді.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административный орган, должностное лицо, чьи административный акт, администр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ативное действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...55 lines deleted...]
-        <w:t>ға шағым жібермеуге құқылы.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При этом административный орган, должностное лицо, чьи административный акт, адми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нистративное действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ания, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="00300AFC">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="00300AFC">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ескерту. 9-тармақ жаңа редакцияда - Қ</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t xml:space="preserve"> Сноска. Пункт 9 - в редакции приказа и.о. Министра просвещения РК от 17.11.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300AFC">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300AFC">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Р</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300AFC">
         <w:rPr>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...36 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="z86"/>
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="20" w:name="z237"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
-[...35 lines deleted...]
-        <w:t>қа жүгінуге құқылы.</w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. В случаях несоглас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ия с результатами оказания государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вправе обратиться в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6252"/>
-        <w:gridCol w:w="4395"/>
+        <w:gridCol w:w="6651"/>
+        <w:gridCol w:w="4152"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="000300B5">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6252" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="17"/>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="002674DD" w:rsidP="00300AFC">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0055262B" w:rsidRDefault="0055262B" w:rsidP="0055262B">
-[...11 lines deleted...]
-          <w:p w:rsidR="00E67DC4" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="00300AFC" w:rsidRPr="00300AFC" w:rsidRDefault="00300AFC" w:rsidP="00300AFC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:r w:rsidR="0055262B">
+          </w:p>
+          <w:p w:rsidR="002674DD" w:rsidRDefault="0038122E" w:rsidP="00300AFC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 1 к Правилам</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0055262B">
-[...8 lines deleted...]
-            <w:r w:rsidR="0055262B">
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оказания государственной </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услуги "Прием документов для</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0055262B">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">организации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>индивидуального</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бесплатного обучения на дому </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">детей, которые по состоянию </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="0055262B">
-[...35 lines deleted...]
-            <w:r w:rsidR="0055262B">
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">здоровья в течение длительного </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">времени не могут посещать </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">организации начального, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>основного среднего,</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0055262B">
-[...69 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>общего среднего образования"</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="0055262B" w:rsidRPr="0055262B" w:rsidRDefault="0055262B" w:rsidP="0055262B">
+          <w:p w:rsidR="00300AFC" w:rsidRPr="00300AFC" w:rsidRDefault="00300AFC" w:rsidP="00300AFC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055262B">
+      <w:r w:rsidRPr="00300AFC">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Ескерту. 1-қосымша жаңа редакцияда - Қ</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+        <w:t>Сноска. Приложение 1 - в редакции приказ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300AFC">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Р</w:t>
-[...20 lines deleted...]
-        <w:t>ен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>а и.о. Министра просвещения РК от 17.11.2022 № 462 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0055262B" w:rsidRPr="0055262B" w:rsidRDefault="0055262B" w:rsidP="0055262B">
+    <w:p w:rsidR="00300AFC" w:rsidRPr="00300AFC" w:rsidRDefault="00300AFC" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10753" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="3543"/>
         <w:gridCol w:w="137"/>
         <w:gridCol w:w="6667"/>
         <w:gridCol w:w="80"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10673" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Бастауыш, негізгі орта, жалпы орта білім беру ұйымдарына денсаулығына байланысты ұзақ уақыт бойы бара алмайтын балаларды үйде жеке тегін оқытуды ұйымдастыру үшін құжаттар қабылдау" к</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0055262B">
+              <w:t>"Перечень основных требований к оказанию государственной услуги "Прием документов для организаци</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>өрсетілетін мемлекеттік қызметтің негізгі талаптарының тізбесі"</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>и индивидуального бесплатного обучения на дому детей, которые по состоянию здоровья в течение длительного времени не могут посещать организации начального, основного среднего, общего среднего образования"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>Бастауыш, негізгі орта, жалпы орта білім беру ұйымдары</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>начального, основного среднего и общего среднего образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>Мемлекеттік қызметті ұсыну тәсілдері (қолжеткізуарналары)</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги (каналы доступа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...13 lines deleted...]
-              <w:t>орта білім беру ұйымдары; - "электронды үкіметтің" веб-порталы: www.egov.kz;</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Организации начального, основного среднего и общего среднего образования; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>- www.egov.kz-те тіркелген ұялы байланысының абоненттік құрылғысы арқылы</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>веб-портал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "электронного правительства": </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>www</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>egov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- абонентское устройство сотовой связи </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>зарегистрированного</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>www</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>egov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Срок</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> бес) минуттан аспайды.</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Срок оказания - 2 рабочих дней. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При обращении по инициативе </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проактивной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> форме срок оказания государственной усл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>уги в течение 2 (двух) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Максимально допустимое время ожидания для сдачи пакета документов - не более 15 (пятнадцать) минут. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Максимально</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>допустимое</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>время</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>обслуживания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>не</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>более</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>пятнадцать</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>минут</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>Мемлекеттік қызмет көрсетудің нысаны</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма оказания </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...14 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Электронная (частично автоматизированная) Бумажная/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проактивная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Результат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>Мемлекеттік қызметті көрсету нәтижесі:</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>1) құжаттарды қабылдау туралы қолхат (еркін нысанда);</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1) расписка о приеме документов (в произвольной форме);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...31 lines deleted...]
-              <w:t>рондық және (немесе) қағаз, проактивті түрінде ұсынылады.</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2) приказ о зачислении на</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> индивидуальное бесплатное обучение на дому. Форма предоставления результата оказания государственной услуги: электронная и (или) бумажная, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проактивная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услуго</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>получателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в форме электронного документа.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>Порталда мемлекеттік қызметті көрсету нәтижесі электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" жолданады және сақталады.</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Результат оказания государственной услуги в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проактивной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> форме направляется </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>смс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на абонентский номер </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о приеме документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...13 lines deleted...]
-              <w:t>көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Размер оплаты, взимаемой с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> при оказании государственной </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>Мемлекеттік қызмет, сонымен қатар проактивті түрде жеке тұлғаларға тегін көрсетіледі.</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Государственная услуга оказывается бесплатно физическим лицам, в том числе в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проактивной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> форме.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>График</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>работы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...13 lines deleted...]
-              <w:t>Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі – жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 09.00-ден 18.30-ға дейін.</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>: с понедельника по субботу включи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>тельно, кроме выходных и праздничных дней, с 9.00 часов до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, согласно Трудовому кодексу Республики Казахстан. Прием заявления и выдача результата осуществляется с 9.00 до 17.30 часов с перерывом на обед</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с 13.00 до 14.30 часов. Предварительная запись и ускоренное обслуживание не </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>предусмотрены</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Портал/абонентское устройство сотовой связи зарегистрированного на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>www</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>egov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>куглосуточно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, за исключением технических перерывов, связанных с проведением ремонтн</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ых работ (при обращении </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, после окончания рабочего времени, в выходные и праздничные дни в соответствии с трудовым законодательством Республики Казахстан и статьи 5 Закона Республики Казахстан "О праздниках в Республике Казахстан" прием зая</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>вок и выдача результатов оказания государственной услуги осуществляется следующим</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> рабочим днем). Адреса мест оказания государственной услуги размещены </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...13 lines deleted...]
-              <w:t>0-ға дейінгі түскі үзіліспен сағат 09.00-ден 17.30-ға дейін атқарылады. Алдын ала жазылу және жеделдетілген қызмет көрсету көзделмеген.</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>интернет-ресурсе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...86 lines deleted...]
-              <w:t>2) www.egov.kz.</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>портале</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>Мемлекеттік қызмет көрсету үшін қызмет алушыдан алынатын қажетті құжаттар тізбесі және мәліметтер</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перечень документов и сведений, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>истребуемых</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге жүгінген кезде:</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При обращении </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>1) өтініш (еркін нысанда);</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1) заявление (в произвольной форме);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...31 lines deleted...]
-              <w:t>ұсынымдармен коса дәрігерлік-консультациялық комиссияның қорытындысы.</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) заключение врачебно-консультационной комиссии с рекомендацией по обучению на дому. При обращении </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> через портал:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>Көрсетілетін қызметті алушы портал арқылы көрсетілетін қызметті берушіге жүгінген кезде:</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1) заявление (в произвольной форме);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...77 lines deleted...]
-              <w:t>рына кіретін мәліметтерді пайдалануға көрсетілетін қызметтерді алушының келісімін, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, алады.</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) заключение врачебно-консультационной комиссии с рекомендацией по обучению на дому. Истребование от </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателей</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> документов, которые могут быть получены из информацио</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нных систем, не допускается. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> получает согласие </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Р</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>еспублики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...13 lines deleted...]
-              <w:t>ер</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) ондағы деректердің (мәліметтердің) дұрыс еместігі анықталған жағдайда;</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) установление недостоверности документов, представленных </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателем</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для получения государственной услуги, и (или) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...31 lines deleted...]
-              <w:t>, деректер мен ақпараттың, мемлекеттік қызметтерді көрсету үшін қажетті мәліметтердің, Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптардың сәйкес келмеуі.</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) несоответствие </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики К</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>азахстан;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...31 lines deleted...]
-              <w:t>ап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3) отсутствие согласия </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>твенной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-              <w:t>Мемлекеттік қызметті, оның ішінд еэлектрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...100 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания г</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">осударственной услуги посредством единого </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>контакт-центра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, а также в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проактивной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> форме через абонентское устройство сотовой связи зарегистрированного на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>www</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>egov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по вопросам оказания государственных услуг. Контактные телефоны справочных служб </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодател</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>я</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по вопросам оказания государственной услуги размещены на </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>интернет-ресурсе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министерства: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>www</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>edu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>gov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в разделе "Государственные услуги". Единый контакт-центр по вопросам оказания государственных услуг: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>"жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ 1414, 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
-[...34 lines deleted...]
-              <w:t>сұрау салуы.</w:t>
+              <w:t xml:space="preserve">8-800-080-7777, 1414. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеет возмо</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного к</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">абинета" портала, справочных служб </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, а также Единого </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>контакт-центра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "1414", 8-800-080-7777. Электронный запрос третьих лиц, при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на портал</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>е, а также посредством зарегистрированного на портале абонентского номера сотовой связи субъекта путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4006" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="002674DD" w:rsidP="00300AFC">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6747" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0055262B" w:rsidRDefault="0055262B" w:rsidP="0055262B">
+          <w:p w:rsidR="00300AFC" w:rsidRDefault="00300AFC" w:rsidP="00300AFC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="008426C7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 2 к Правилам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="0055262B">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оказания государственной услуги </w:t>
+            </w:r>
+            <w:r w:rsidR="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Прием документов для организации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="0055262B">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">индивидуального бесплатного обучения </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на дому детей, которые по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="0055262B">
-[...37 lines deleted...]
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">состоянию здоровья в течение </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>длительного времени не могут</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="0055262B">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">посещать организации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">начального, основного среднего, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="0055262B">
-[...15 lines deleted...]
-              <w:t>мша</w:t>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>общего ср</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>еднего образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidTr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4006" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="002674DD" w:rsidP="00300AFC">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6747" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="0038122E" w:rsidP="00300AFC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidTr="00300AFC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4006" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002674DD" w:rsidRPr="00300AFC" w:rsidRDefault="002674DD" w:rsidP="00300AFC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6747" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002674DD" w:rsidRDefault="0038122E" w:rsidP="00300AFC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Фамилия, имя, отчество </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>либо наименование организации</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>) ________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(адрес </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00300AFC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008426C7" w:rsidRPr="00300AFC" w:rsidRDefault="008426C7" w:rsidP="00300AFC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="00300AFC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="z267"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Наименование ГО]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="008426C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="z268"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Уведомление об отказе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008426C7" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">       (Тегі, аты, әкесінің аты (болған кезде) </w:t>
+      <w:bookmarkStart w:id="23" w:name="z269"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> ұйымның атауы </w:t>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Уважаемый: [ФИО школьника]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> қызметті алушы) ________________ </w:t>
+      <w:bookmarkStart w:id="24" w:name="z270"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Документы для зачисления в [Наименование организации образования], в [класс, язык обучения] НЕ ПРИНЯТЫ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> қызметті алушының мекенжайы)</w:t>
+      <w:bookmarkStart w:id="25" w:name="z271"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прич</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ина_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
-[...26 lines deleted...]
-        <w:t>МО атауы]</w:t>
+      <w:bookmarkStart w:id="26" w:name="z272"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для разъяснения просим обратиться в приемную комиссию </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Наименование</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>организации</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>образования</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="z89"/>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="0055262B">
+      <w:bookmarkStart w:id="27" w:name="z273"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="000300B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...69 lines deleted...]
-        <w:t>      Мекенжай____________________</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Адрес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6681"/>
-        <w:gridCol w:w="4122"/>
+        <w:gridCol w:w="6111"/>
+        <w:gridCol w:w="4677"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E67DC4" w:rsidRPr="0055262B">
+      <w:tr w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidTr="0038122E">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6111" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+          <w:bookmarkEnd w:id="27"/>
+          <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0055262B">
+            <w:r w:rsidRPr="000300B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E67DC4" w:rsidRPr="00062D43" w:rsidRDefault="00062D43" w:rsidP="00062D43">
+          <w:p w:rsidR="008426C7" w:rsidRDefault="008426C7" w:rsidP="000300B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002674DD" w:rsidRPr="008426C7" w:rsidRDefault="0038122E" w:rsidP="0038122E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00062D43">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 3 к Правилам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00062D43">
-[...18 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оказания государ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ственной услуги </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Прием документов для организации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">индивидуального бесплатного обучения </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на дому детей, которые по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">состоянию здоровья в течение </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>длительного времени не могут</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00062D43">
-[...110 lines deleted...]
-              <w:t>3-қосымша</w:t>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">посещать организации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">начального, основного среднего, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">общего среднего </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008426C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="008426C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="z275"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Наименование ГО]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="008426C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="z276"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Уведомление о приеме документов и зачислении в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [наименование организации образования]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
-[...35 lines deleted...]
-        <w:t>МО атауы]</w:t>
+      <w:bookmarkStart w:id="30" w:name="z277"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уважаемый: [ФИО школьника]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="z91"/>
-[...8 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="31" w:name="z278"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Документы в [Наименование организации образования] приняты. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Вы зачислены в [класс, литера, язык обучения], согласно Приказу № [номер приказа] от [дата].</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> беру ұйымының атауы]</w:t>
+      <w:bookmarkStart w:id="32" w:name="z279"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Просим Вас подойти в [Наименование школы] _________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
+    <w:p w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidRDefault="0038122E" w:rsidP="000300B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055262B">
-[...6 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="33" w:name="z280"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Адрес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000300B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidRDefault="00062D43" w:rsidP="0055262B">
-[...89 lines deleted...]
-    <w:sectPr w:rsidR="00E67DC4" w:rsidRPr="0055262B" w:rsidSect="0055262B">
+    <w:sectPr w:rsidR="002674DD" w:rsidRPr="000300B5" w:rsidSect="002560AC">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00E67DC4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E67DC4"/>
+    <w:rsidRoot w:val="002674DD"/>
+    <w:rsid w:val="000300B5"/>
+    <w:rsid w:val="002560AC"/>
+    <w:rsid w:val="002674DD"/>
+    <w:rsid w:val="00300AFC"/>
+    <w:rsid w:val="0038122E"/>
+    <w:rsid w:val="008426C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -6175,137 +8058,137 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Название Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00841CD9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E67DC4"/>
+    <w:rsid w:val="002674DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="ac">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00E67DC4"/>
+    <w:rsid w:val="002674DD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="caption"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007109C0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00E67DC4"/>
+    <w:rsid w:val="002674DD"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
-    <w:rsid w:val="00E67DC4"/>
+    <w:rsid w:val="002674DD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0055262B"/>
+    <w:rsid w:val="002560AC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0055262B"/>
+    <w:rsid w:val="002560AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -6567,64 +8450,64 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2522</Words>
-  <Characters>14380</Characters>
+  <Words>2561</Words>
+  <Characters>14604</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>119</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>121</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16869</CharactersWithSpaces>
+  <CharactersWithSpaces>17131</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>