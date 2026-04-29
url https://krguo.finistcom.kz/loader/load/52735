--- v0 (2025-12-19)
+++ v1 (2026-04-29)
@@ -1,12795 +1,16081 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
-[...4 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="c647d52" w14:textId="c647d52">
-[...17 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001C49AD" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="0" name="" descr=""/>
+            <wp:docPr id="1" name=""/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="true"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId3"/>
+                    <a:blip r:embed="rId4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2057400" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...199 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>О государственных услугах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Закон Республики Казахстан от 15 апреля 2013 года № 88-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вниманию пользователей!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для удобства пользования РЦПИ создано ОГЛАВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Настоящий Закон регулирует общественные отношения в сфере оказания </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="z2"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. ЖАЛПЫ ЕРЕЖЕЛЕР</w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...60 lines deleted...]
-      1-1) ақпараттандыру саласындағы уәкiлеттi орган – ақпараттандыру және "электрондық үкiмет" саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 1. Основные понятия, используемые в настоящем Законе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В настоящем Законе используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z85"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) Государственная корпорация "Правительство для граждан" (далее – Государс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>твенная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг, услуг по выдаче технических условий на подключение к сетям субъектов естественных монополий и услуг субъектов квазигосударст</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">венного сектора в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг, услуг по выдаче технических условий на подключение к сетям субъектов естественных монополий, услуг субъектов </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>квазигосударственного сектора и выдаче их результатов услугополучателю по принципу "одного окна", а также обеспечения оказания государственных услуг в электронной форме, осуществляющее государственную регистрацию прав на недвижимое имущество по месту его н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ахождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z139"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-1) уполномоченный орган в сфере информатизации – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере информатизации и "электронного правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...131 lines deleted...]
-      5) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="001C49AD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-2) принцип "одного заявления" – фор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ма оказания государственной услуги, предусматривающая совокупность нескольких государственных услуг, оказываемых на основании одного заявления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="z86"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) принцип "одного окна" – форма централизованного оказания государственной услуги, предусматривающая мини</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мальное участие услугополучателя в сборе и подготовке документов при оказании государственной услуги и ограничение его непосредственного контакта с услугодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="z87"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) услугополучатель – физические и юридические лица, за исключением центральных госуда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельски</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>х округов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z88"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городов районного значения, поселков, сел, сельских округов, а также </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z177"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-1) общественно значимая услуга – государственная услуга,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляемая на непрерывной основе и направленная на удовлетворение законных интересов общества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z89"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ия услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...56 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) исключен Законом РК от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти кал</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ендарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-[...68 lines deleted...]
-      <w:r>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) исключен Законом РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...167 lines deleted...]
-      14) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – өз құзыреті шегінде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі қызметті жүзеге асыратын орталық мемлекеттік орган;</w:t>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z92"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) реестр государствен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ных услуг – классифицированный перечень государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z93"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) Единый контакт-центр – юридическое лицо, определенное Правительством Республики Казахстан, выполняющее функции информационно-справочной службы по предоставлению услугополучателям инфор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мации по вопросам оказания государственных и иных услуг, а также государственным органам – информации по вопросам оказания информационно-коммуникационных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z94"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) информационная система мониторинга оказания государственных услуг – информационная си</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>стема, предназначенная для автоматизации и мониторинга процесса оказания государственных услуг, в том числе оказываемых через Государственную корпорацию "Правительство для граждан";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="z141"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-1) пилотный проект в сфере оказания государственных услуг – проце</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сс по апробации изменения процессов, подходов при оказании государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="z95"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) общественный мониторинг качества оказания государственных услуг – деятельность физических лиц, некоммерческих организаций по сбору, анализу информации об уровне кач</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ества оказания государственных услуг и выработке рекомендаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="z96"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12) оценка качества оказания государственных услуг – деятельность по определению эффективности мер по обеспечению услугополучателей доступными и качественными государственными услугами, о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">казываемыми центральными государственными органами, местными исполнительными органами областей, городов республиканского значения, столицы, районов, городов областного значения, акимами районов в городе, городов районного значения, поселков, сел, сельских </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>округов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="z97"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13) государственный контроль за качеством оказания государственных услуг – деятельность по проверке, профилактическому контролю и мониторингу соблюдения законодательства Республики Казахстан в сфере оказания государственных услуг центральным</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и государственными органами, местными исполнительными органами областей, городов республиканского значения, столицы, районов, городов областного </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>значения, акимами районов в городе, городов районного значения, поселков, сел, сельских округов, а также физиче</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>скими и юридическими лицами, оказывающими государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="z98"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14) уполномоченный орган по оценке и контролю за качеством оказания государственных услуг – центральный государственный орган, о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>существляющий в пределах своей компетенции деятельность по оценке и контролю за качеством оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...112 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="001C49AD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15) автоматизация процесса оказания государственной услуги – процедура преобразования административных процессов услугодателя </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>для обеспечения оказания государственной услуги в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16) исключен Законом РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-      17-1) проактивті көрсетілетін қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет;</w:t>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="z101"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17) уполномоченны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>й орган в сфере оказания государственных услуг – центральный государственный орган, осуществляющий руководство и межотраслевую координацию в сфере оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="z142"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17-1) проактивная услуга – государственная услуга, оказываемая без заяв</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ления услугополучателя по инициативе услугодателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z123" w:id="18"/>
-[...35 lines deleted...]
-      17-3) стационарлық абоненттік құрылғы – сымдар арқылы берілетін электр сигналдарының немесе радиосигналдардың көмегімен абонент берген ақпаратты қашықтан беруді немесе қабылдауды қамтамасыз ететін байланыс құралы;</w:t>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17-2) реинжиниринг – преобразование текущего рабочего процесса с целью повышения эффективности, качества и результативности деятельности организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="z178"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17-3) стационарное абонентское устройство –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> средство связи, обеспечивающее передачу или прием на расстоянии заданной абонентом информации при помощи электрических сигналов, передаваемых по проводам, или радиосигналов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="z179"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17-4) абонентское устройство сотовой связи – средство связи индивидуального</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> использования, формирующее сигналы электрической связи для передачи или приема заданной абонентом информации и подключаемое к сети оператора сотовой связи, не имеющее постоянного географически определяемого местоположения в рамках обслуживаемой территории</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, работающее в сетях сотовой связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z128" w:id="20"/>
-[...15 lines deleted...]
-      17-4) ұялы байланыс абоненттік құрылғысы – абонент берген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде географиялық тұрғыдан айқындалатын тұрақты орналасқан жері жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке-дара пайдаланылатын байланыс құралы;</w:t>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18) исключен Законом РК от 24.05.2018 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 156-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="z103"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19) веб-портал "электронного правительства" – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...56 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 1 с изменениями, внесенными законами РК от 23.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 417-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я его первого официального опубликования); от 24.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 419-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 17.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); от 24.05.2018 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 156-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>пе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рвого официального опубликования); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...238 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 2. Законодательство Республики Казахстан в сфере оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="z5"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Законодательство Республики Казахстан в сфере оказания государственных услуг основывается на Конституции Республик</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и Казахстан, состоит из настоящего Закона и иных нормативных правовых актов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="z6"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые содержатся в настоящем Законе, то при</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>меняются правила международного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 3. Основные принципы оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственные услуги оказываются на основе следующих основных принципов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> равного доступа услугополучателям без какой-либо дискриминации по мо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тивам происхождения, социального, должностного и имущественного положения, пола, расы, национальности, языка, отношения к религии, убеждений, места жительства или по любым иным обстоятельствам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> недопустимости проявлений бюрократизма и волокиты при ок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>азании государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подотчетности и прозрачности в сфере оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качества и доступности государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постоянного совершенствования процесса оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономичности и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>эффективности при оказании государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 4. Права услугополучателей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="z9"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Услугополучатели имеют право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) получать в доступной форме от услугодателя полную и достоверную информацию о порядке предоставления государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) получать государственную услугу в соответствии с подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="z120"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) обжаловать решения, действия (бездействие) центрального государственного органа, местного испол</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нительного органа области, города республиканского значения, столицы, района, города областного значения, акима района в городе, города районного значения, поселка, села, сельского округа, а также услугодателя и (или) их должностных лиц, Государственной ко</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рпорации и (или) ее работников по вопросам оказания государственных услуг в порядке, установленном законодательными актами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="z134"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) получать государственную услугу в бумажной и (или) электронной форме в соответствии с законодательство</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="z180"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-1) получать государственные услуги по принципу "одного заявления";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) участвовать в публичных обсуждениях проектов подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг, в порядке, предусмотренном статьей 15 настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) обращаться в суд с иском о защите нарушенны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>х прав, свобод и законных интересов в сфере оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="z170"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) использовать электронные документы в отношении себя и несовершеннолетних членов семьи из сервиса цифровых документов в соответствии с подзаконным нормативным правовым акто</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м, определяющим порядок оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="z10"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Иностранцы, лица без гражданства и иностранные юридические лица получают государственные услуги наравне с гражданами и юридическими лицами Республики Казахстан, если иное не предусмотрено за</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>конами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 4 с изменениями, внесенными законами РК от 17.11.2015 № 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); от 03.12.2015 № 433-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по ист</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ечении десяти календарных дней после дня его первого официального опубликования); от 25.06.2020 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 347-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 5. Права и обязанности услугодателей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="z12"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Услугодатели имеют право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) получать от центральных государственных органов, местных исполнительных орга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов информацию, необходимую для оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен Законом РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="z13"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Услугодатели обязаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) оказывать государственные услуги в соответствии с подзаконн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ыми нормативными правовыми актами, определяющими порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) создавать необходимые условия для лиц с ограниченными возможностями при получении ими государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) предоставлять полную и достоверную инфор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мацию о порядке оказания государственных услуг услугополучателям в доступной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="z123"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) предоставлять центральным государственным органам, местным исполнительным органам областей, городов республиканского значения, столицы, районов, городов областного</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> значения, акимам районов в городе, городов районного значения, поселков, сел, сельских округов, иным услугодателям, Государственной корпорации документы и информацию, необходимые для оказания государственных услуг, в том числе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>посредством интеграции инфор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мационных систем, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) обеспечить доставку результата государственной услуги в Государственную корпорацию, оказываемой через Государственную корпорацию, не позднее чем за сутки до истечения срока</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги, установленного подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги , за исключением государственных услуг, оказываемых в течение одного рабочего дня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) повышать квалификацию </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>работников в сфере оказания государственных услуг, а также обучать навыкам общения с лицами с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="z125"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) рассматривать жалобы услугополучателей и информировать их о результатах рассмотрения в сроки, установленные настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>беспечивать возможность получения информации услугополучателями о стадии исполнения государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) принимать меры, направленные на восстановление нарушенных прав, свобод и законных интересов услугополучателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) обеспечивать беспе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ребойное функционирование информационных систем, используемых для оказания государственных услуг, а также содержащих необходимые актуальные сведения для их оказания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) обеспечивать внесение данных в информационную систему мониторинга оказания госуд</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>арственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="z135"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12) получать письменное согласие или согласие, подтвержденное электронной цифровой подписью, либо согласие посредством а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бонентского устройства сотовой связи услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13) использовать электронные документы из сервиса цифровых документов для оказания государственных услуг в случаях, предусмотренных подзаконными нормативными правовыми актами, определяющими порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="z181"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14) отказывать в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказании государственных услуг в случаях и по основаниям, которые установлены законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При оказании государственных услуг не допускается истребования от услугополучателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) документов и сведений, которые могут быть полу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>чены из информационных систем, используемых для оказания государственных услуг, или сервиса цифровых документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="z121"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) нотариально засвидетельствованных копий документов, оригиналы которых представлены для сверки услугодателю, Государственной корпорации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, за исключением случаев, предусмотренных законодательством Республики Казахстан, регулирующим вопросы пенсионного и социального обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 5 с изменениями, внесенными законами РК от 17.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>16); от 03.12.2015 № 433-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.06.2020 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 347-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении деся</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ти календарных дней после дня его первого официального опубликования); от 27.06.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 129-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по исте</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>чении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="z14"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...140 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Глава 2. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...379 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В СФЕРЕ ОКАЗАНИЯ ГОСУДАРСТВЕННЫХ УСЛУГ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 6. Компетенция Правительства Республики Казахстан в сфере оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительство Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) разрабатывает основные направления государственной политики в сфере оказания государственных услуг и организует их осуществление;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) исключен Законом РК от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>о истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1) исключен Законом РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) - 9) исключены Законом РК от 29.09.2014 № 239-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) выполняет иные функции, возложенные на него Конституцией, настоящим Законом, иными</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 6 с изменениями, внесенными законами РК от 29.09.2014 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 239-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...111 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 7. Компетенция уполномоченного органа по оценке и контролю за качеством</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="001C49AD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уполномоченный орган по оценке и контролю за качеством оказания государственных услуг:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) обеспечивает реализацию государственной политики в сфере оказания государственных услуг в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) осуществляет государственный контроль за качеством оказания государственных услуг, на основе анализа и мониторинга вырабатывает предложения, направленные на предупреждение нарушений при их оказании и обеспечение прав и законных интересов услугополуча</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>телей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) разрабатывает и утверждает правила государственного контроля за качеством оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) запрашивает информацию о результатах внутреннего контроля за качеством оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) разрабатывает</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и утверждает методику оценки качества оказания государственных услуг по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа по про</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ведению общественного мониторинга качества оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) исключен Законом РК от 02.11.2015 № 384-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) оказывает информационную, консультативную, методическую поддержку физическим лицам и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> некоммерческим организациям по проведению общественного мониторинга качества оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) осуществляет иные функции, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 7 с изменениями, внесенными законами РК от 02.11.2015 № 384-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 23.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 417-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.06.2018 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 160-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликован</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ия); от 04.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 134-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...544 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 8. Компетенция уполномоченного органа в сфере оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уполномоченный орган в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сфере оказания государственных услуг:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) обеспечивает реализацию государственной политики в сфере оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) разрабатывает и утверждает правила ведения реестра государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="z144"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1) утверждает реестр государ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ственных услуг и вносит в него изменения и дополнения по согласованию с уполномоченным органом по оценке и контролю за качеством оказания государственных услуг и уполномоченным органом в сфере развития системы государственного управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) осуществ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ляет разработку и ведение реестра государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) исключен Законом РК от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) осуществляет согласование </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>проектов подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) проводит мониторинг деятельности центральных государственных органов по разработке подзаконных нормативных правовых актов, определяющих порядок о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>казания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) исключен Законом РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) разрабатывает и утверждает порядок формирования, срок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и представления и типовую форму отчета деятельности центральных государственных органов, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>начения, поселков, сел, сельских округов по вопросам оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="z172"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-1) разрабатывает и утверждает правила сбора, обработки и хранения биометрических данных физических лиц для их биометрической аутентификации при оказании государств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>енных услуг по согласованию с уполномоченным органом в сфере защиты персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) разрабатывает предложения по совершенствованию подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) осуществ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 8 с изменениями, внесенными законами РК от 29.09.2014 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 239-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">водится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.06.2020 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>47-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9. Компетенция уполномоченного органа в сфере информатизации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уполномоченный орган в сфере информатизации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) обеспечивает реализацию государственной политики в сфере оказания государственных услуг в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) исключе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>н Законом РК от 17.11.2015 № 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.03.2016);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) исключен Законом РК от 17.11.2015 № 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.03.2016);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) исключен Законом РК от 17.11.2015 № 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.03.2016);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключен Законом РК от 17.11.2015 № 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.03.2016);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) исключен Законом РК от 17.11.2015 № 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.03.2016);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) исключен Законом РК от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении дес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>яти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) организует и координирует работу Единого контакт-центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-1) исключен Законом РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней посл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) утверждает правила деятельности Единого контакт-центра и взаимодействия Единого контакт-центра с центральными государственными органами, местными исполнительными органами областей, городов республика</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нского значения, столицы, а также услугодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) исключен Законом РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) осуществляет согласование проект</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ов подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг, предусматривающих электронную форму оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12) разрабатывает предложения по совершенствованию подзаконных нормативных правовых ак</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тов, определяющих порядок оказания государственных услуг, оказываемых в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-1) осуществляет проверку деятельности Государственной корпорации в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-2) вправе получать от государственных органов и организаци</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>й сведения о деятельности Государственной корпорации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="z145"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-3) координирует деятельность центральных государственных органов, местных исполнительных органов по реинжинирингу оказания государственных услуг в соответствии с правилами цифровой трансформаци</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и государственного управления, утвержденными Правительством Республики Казахстан (далее – правила цифровой трансформации государственного управления);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13) исключен Законом РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>х дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="z146"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-1) утверждает порядок оказания проактивных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 9 с изменениями, внесенными законами РК от 29.09.2014 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 239-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); от 24.11.2015 № 419-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 9-1. Компетенция уполномоченного органа, определяемого Правительством Республики Казахстан из числа центральных государственных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...89 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>органов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уполномоченный орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) разрабатывает и утверждает правила деятельности Государственной корпорации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) исключен Законом РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого оф</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ициального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...60 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) осуществляет организацию и контроль за деятельностью Государственной корпорации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) координирует деятельность Государственной корпорации и ее взаимодействие с услугодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) исключен Законом РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) осуществляет согласование проектов подзаконных нормативных правовых актов, определяю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>щих порядок оказания государственных услуг через Государственную корпорацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) разрабатывает предложения по совершенствованию подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг, оказываемых через Государствен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ную корпорацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) определяет порядок ценообразования на услуги, оказываемые Государственной корпорацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Глава 2 дополнена статьей 9-1 в соответствии с Законом РК от 17.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); с изменениями,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесенными законами РК от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>десяти календарных дней после дня его перв</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...196 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 10. Компетенция центральных государственных органов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Центральные государственные органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) разрабатывают и утверждают подзаконные нормативные правовые акты, определяющие порядок оказания государственных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) исключен Законом РК от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) обеспечивают повышение качества, доступность оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) обеспечивают доступность подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) обеспечивают информированность услугополучателей в доступной форме о порядке оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) рас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сматривают обращения услугополучателей по вопросам оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) принимают меры, направленные на восстановление нарушенных прав, свобод и законных интересов услугополучателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) обеспечивают повышение квалификации работник</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ов в сфере оказания государственных услуг, общения с лицами с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="z126"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) осуществляют реинжиниринг оказания государственных услуг в соответствии с правилами цифровой трансформации государственного управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="z147"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-1) после внесения в реестр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственных услуг новой государственной услуги принимают меры по переводу ее оказания в электронный формат в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="z127"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) обеспечивают </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предоставление информации в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг для проведения оценки качества оказания государственных услуг, а также информации по результатам внутреннего контроля за качеством оказания го</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сударственных услуг в порядке и сроки, установленные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="z137"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) обеспечивают предоставление информации в уполномоченный орган в сфере информатизации для проведения оценки качества оказания государственных услуг, оказы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ваемых в электронной форме, в порядке и сроки, установленные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12) предоставляют доступ Государственной корпорации к информационным системам, содержащим необходимые для оказания государственных услуг </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>сведения, ес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ли иное не предусмотрено законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13) предоставляют информацию о порядке оказания государственных услуг в Единый контакт-центр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="z182"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-1) координируют деятельность своих территориальных подразделений, а также местных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов по соблюдению законодательства Республики Казахстан, рег</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>улирующего порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="z128"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14) проводят внутренний контроль за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15) обеспечивают соблюдение услугодателями подзаконных норм</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16) осуществляют иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>азахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 10 с изменениями, внесенными законами РК от 29.09.2014 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 239-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>16); от 24.11.2015 № 419-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 03.12.2015 № 433-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27.06.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 129-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ания).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...373 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 11. Компетенция местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Местные исп</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>олнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) обеспечивают повышение качества, доступность </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) обеспечивают доступность подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) обеспечивают инфор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мированность услугополучателей в доступной форме о порядке оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) рассматривают обращения услугополучателей по вопросам оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) принимают меры, направленные на восстановление нарушенных пра</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в, свобод и законных интересов услугополучателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) обеспечивают повышение квалификации работников в сфере оказания государственных услуг, общения с лицами с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="z129"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) осуществляют реинжиниринг оказания государственных услуг в соответс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>твии с правилами цифровой трансформации государственного управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="z130"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) обеспечивают предоставление информации в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг для проведения оценки качества оказания государстве</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нных услуг, а также информации по результатам внутреннего контроля за качеством оказания государственных услуг в порядке и сроки, установленные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="z138"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) обеспечивают предоставление информации в уполномоченный орган в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сфере информатизации для проведения оценки качества оказания государственных услуг, оказываемых в электронной форме, в порядке и сроки, установленные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) предоставляют доступ Государственной корпорации к инфор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мационным системам, содержащим необходимые для оказания государственных услуг сведения, если иное не предусмотрено законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) предоставляют информацию о порядке оказания государственных услуг в Единый контакт-центр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12) проводят внутренний контроль за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13) обеспечивают соблюдение услугодателями подзаконных нормативных правовых актов, определяющих порядок оказани</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="z131"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 11 с изменениями, внесенными законами РК от 17.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тся</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); от 24.11.2015 № 419-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 03.12.2015 № 433-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официал</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ьного опубликования); от 27.06.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 129-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>перво</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>го официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...143 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 11-1. Организация деятельности Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="z109"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Государственная корпорация является единым провайдером, осуществляющим деятельность в сфере оказания государственных услуг физическим и (или) юридиче</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ским лицам по принципу "одного окна", регистрации залога движимого имущества, не подлежащего обязательной государственной регистрации, физических и юридических лиц, технического обследования зданий, сооружений и (или) их составляющих, государственной регис</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>трации прав на недвижимое имущество, ведения государственного земельного кадастра, пенсионного и социального обеспечения, государственной регистрации юридических лиц, являющихся коммерческими организациями, и учетной регистрации их филиалов и представитель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Иным лицам запрещается осуществление деятельности единого провайдера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="z110"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Государственная корпорация создается в форме акционерного общества, является некоммерческой организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственная корпорация имеет свои филиалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="z111"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3. Единственным акционером Государственной корпорации является Правительство Республики Казахстан. Уполномоченный орган Государственной корпорации определяется решением Правительства Республики Казахстан из числа центральных государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="z112"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4. Государственная корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) обеспечивает повышение качества оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) обеспечивает соблюдение подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) обеспечивает инфо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рмированность услугополучателей о порядке оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="z148"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-1) работники Государственной корпорации, имеющие доступ к персональным данным граждан, а также участвующие в процессе оказания государственных услуг, подлежат проверке в поря</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дке, определяемом уполномоченным органом в сфере информатизации по согласованию с Комитетом национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) рассматривает обращения услугополучателей по вопросам оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) обеспечивает</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> повышение квалификации работников в сфере оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) оказывает государственные услуги физическим и (или) юридическим лицам по принципу "одного окна" в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="z149"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-1) предоста</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вляет уполномоченному органу по оценке и контролю за качеством оказания государственных услуг информацию по государственным </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>услугам, оказываемым через Государственную корпорацию, для проведения оценки качества оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="z173"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-2) осу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ществляет сбор, обработку и хранение биометрических данных физических лиц для их биометрической аутентификации при оказании государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="z174"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-3) осуществляет ведение базы биометрических данных физических лиц для их биометрической аутентификаци</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и при оказании государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Глава 2 дополнен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а статьей 11-1 в соответствии с Законом РК от 17.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); с изменениями, внесенными законами РК от 24.05.2018 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 156-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">публикования); от 02.04.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 241-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>І</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2019); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.06.2020 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 347-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...114 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="z21"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. РЕЕСТР, ПОДЗАКОННЫЙ НОРМАТИВНЫЙ ПРАВОВОЙ АКТ, ОПРЕДЕЛЯЮЩИЙ ПОРЯДОК ОКАЗАНИЯ ГОСУДАРСТВЕННЫХ УСЛУГ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Заголовок главы 3 с из</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>менением, внесенным Законом РК от 25.11.2019 № 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 12. Реестр государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="z23"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Государственные услуги подлежат включению в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>реестр государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="z24"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок ведения реестра государственных услуг, а также его структура определяются уполномоченным органом в сфере оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 12 с изменением, внесенным Законом РК от 25.11.2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...210 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 13. Общие требования к разработке и утверждению подзаконного нормативного правового акта, определяющего порядок оказания государс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>твенной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Заголовок статьи 13 с изменением, внесенным Законом РК от 25.11.2019 № 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="z26"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Для обеспечения единых требова</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ний к качеству оказания государственных услуг центральными государственными органами разрабатываются и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>утверждаются подзаконные нормативные правовые акты, определяющие порядок оказания государственных услуг, в том числе для государственных услуг, оказываем</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ых загранучреждениями Республики Казахстан, местными исполнительными органами областей, городов республиканского значения, столицы, районов, городов областного значения, акимами районов в городе, городов районного значения, поселков, сел, сельских округов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="z151"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Разработка и согласование проектов подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг, осуществляются в соответствии с Законом Республики Казахстан "О правовых актах".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="z27"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Проект подзаконного нормативно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>го правового акта, определяющего порядок оказания государственной услуги, подлежит публичному обсуждению в порядке, определяемом статьей 15 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="z28"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Принятие, изменение, дополнение и отмена подзаконных нормативных правовых актов, определ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>яющих порядок оказания государственных услуг, осуществляются на основе предложений уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, уполномоченного органа в сфере оказания государственных услуг, уполномоченного орган</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а в сфере информатизации, центральных государственных органов, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, се</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>льских округов, а также по итогам общественного мониторинга качества оказания государственных услуг и (или) рассмотрения обращений услугополучателей по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 13 с изменениями, внесенными законами РК о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">т 29.09.2014 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 239-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.04.2016 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 484-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении тридцати календарных дней после дня его первого официального опубликов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ания); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...479 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 14. Требования к содержанию подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Заголовок статьи 14 в редакции Закона РК от 25.11.2019 № 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Подзаконный нормативный правовой акт, определяющий порядок оказания государственной услуги, предусматривает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) исключен Законом РК от</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...106 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) описание порядка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> действий структурных подразделений (работников) услугодателя в процессе оказания государстве</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> взаимодействия структурных подразделений (работников) услугодателя в процессе оказания государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> взаимодействия с Государственной корпорацией и (или) иными услугодателями, а также использования информационных систем в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процессе оказания государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="z183"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи результата оказания государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) порядок направления информации о внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания го</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сударственной услуги, в организации, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, и услугодателям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="z152"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-1) приложение с перечнем основных требований к оказанию государственной услуги, которое содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="z153"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наиме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нование государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="z154"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наименование услугодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="z155"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> способы предоставления государственной услуги; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="z156"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> срок оказания государственной услуги; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="z157"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> форму оказания государственной услуги; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="z158"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результат оказания государственной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="z159"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="z184"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> график работы услугодателя, Государственной корпорации и объектов и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нформации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="z185"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="z162"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) иные требования с учето</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 14 с изменениями, внесенными законами РК от 17.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); от 25.11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 15. Публичное обсуждение проектов подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Заголовок статьи 15 - в редакции Закона РК от 25.11.2019 № 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="z31"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Публичное обсуждение проектов подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг, проводится с целью учета замечаний и предложений физиче</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ских и юридических лиц, права, свободы и законные интересы которых затрагиваются подзаконными нормативными правовыми актами, определяющими порядок оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="z32"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Центральный государственный орган, разрабатывающий подзаконный норма</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тивный правовой акт, определяющий порядок оказания государственной услуги, размещает проект подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, для его публичного обсуждения на веб-портале "электронного правител</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ьства", своем интернет-ресурсе и (или) интернет-ресурсах местного исполнительного органа области, города республиканского значения, столицы, района, города областного значения, акима района в городе, города районного значения, поселка, села, сельского окру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>га, а также обеспечивает иными способами информирование услугополучателей о проекте подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="z33"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Публичное обсуждение проекта подзаконного нормативного правового а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кта, определяющего порядок оказания государственной услуги, осуществляется в течение десяти рабочих дней со дня его размещения для публичного обсуждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="z34"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Центральный государственный орган, разрабатывающий проект подзаконного нормативного правового</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акта, определяющего порядок оказания государственной услуги, составляет отчет о завершении публичного обсуждения проекта подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, который подлежит размещению на веб-по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ртале "электронного правительства", своем интернет-ресурсе и (или) интернет-ресурсах местного исполнительного органа области, города республиканского значения, столицы, района, города областного значения, акима района в городе, города районного значения, п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оселка, села, сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчет о завершении публичного обсуждения проекта подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перечень и краткое содержание замечаний и предложений, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>полученных в ходе публичного обсуждения, с приложением обоснований по принятым и (или) непринятым замечаниям и предложениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> информацию о способе ознакомления с проектом подзаконного нормативного правового акта, определяющего порядок оказания государ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ственной услуги, доработанного с учетом поступивших замечаний и предложений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Замечания и предложения физических и юридических лиц к проекту подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, поступившие </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по истечении срока, указанного в пункте 3 настоящей статьи, не подлежат рассмотрению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проект подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, доработанный по результатам публичного обсуждения, и отчет о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> завершении публичного обсуждения проекта подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, направляются на согласование в заинтересованные центральные государственные органы, местные исполнительные органы обл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>астей, городов республиканского значения, столицы, районов, городов областного значения, акимам районов в городе, городов районного значения, поселков, сел, сельских округов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="z1"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Проекты нормативных правовых актов по внесению изменений и (или) дополне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ний в утвержденные подзаконные нормативные правовые акты, определяющие порядок оказания государственных услуг, в обязательном порядке подлежат публичному обсуждению в порядке, установленном настоящей статьей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 15 с изменениями, внесенны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ми законами РК от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого офици</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...168 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 16. Требования к разработке регламента государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 16 исключена Законом РК от 25.11.2019 № 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 17. Требования к содержанию регламента государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 17 исключена Законом РК от 25.11.2019 № 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ания).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="z40"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ОКАЗАНИЕ ГОСУДАРСТВЕННЫХ УСЛУГ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 18. Оказание государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственные услуги оказываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) услугодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) через Государственную корпорацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="z175"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) посредством веб-портала "электронного правитель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) посредством стационарного абонентского устройства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="z186"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) посредством абонентского устройства сотовой связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="z187"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) посредством объектов информатизации, определенных центральными государственными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 18 с изменениями, внесенными законами РК от 17.11.2015 № 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); от 24.11.2015 № 419-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ей после дня его первого официального опубликования); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 399-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти кален</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...214 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 19. Оказание государственных услуг услугодателями</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требования и порядок оказания государственных услуг услугодателями определяются подзаконным нормативным правовым актом, определяю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>щим порядок оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случаях представления услугополучателем неполного пакета документов согласно перечню, предусмотренному подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги, и (или)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 19 с изменениями, внесенными законами РК от 06.04.2016 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 484-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении тридцати календарных дней после дня его первого официал</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ьного опубликования); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...109 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 19-1. Отказ в оказании государственных услуг услугодателями</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="z115"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. При отказе в оказании гос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ударственной услуги услугодатель направляет услугополучателю ответ с указанием причин отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="z116"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Услугодатели отказывают в оказании государственных услуг по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) установление недостоверности документов, представленных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>услуги,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное закл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ючение экспертизы, исследования либо проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной усл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>уги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="z176"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) отсутствие согласия услугополучателя, пред</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="z117"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. В случае устранения услугополуч</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ателем причин отказа в оказании государственной услуги услугополучатель может обратиться повторно для получения государственной услуги в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="z118"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Действие пункта 2 настоящей статьи не распрост</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>раняется на случаи получения лицензии в порядке, установленном Законом Республики Казахстан "О разрешениях и уведомлениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="z119"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Законами Республики Казахстан могут устанавливаться иные основания для отказа в оказании государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноск</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а. Глава 4 дополнена статьей 19-1 в соответствии с Законом РК от 06.04.2016 № 484-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении тридцати календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 96-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вв</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>одится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...114 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 20. Оказание государственных услуг через Государственную корпорацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="z44"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. При оказании государственных услуг через Государственную кор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>порацию, оказание которых предусматривает отправку заявления и документов услугополучателя услугодателям на бумажном носителе, день приема заявлений и документов не входит в срок оказания государственной услуги, установленный подзаконным нормативным правов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ым актом, определяющим порядок оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="z45"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Работник Государственной корпорации обязан принять заявление услугополучателя при наличии у него полного пакета документов согласно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>перечню, предусмотренному подзаконным нормативным п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>равовым актом, определяющим порядок оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному подзаконным нормативным правовым актом, определяющим порядок оказания государ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ственной услуги, а также документов с истекшим сроком действия работник Государственной корпорации отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="z46"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. При оказании государственной услуги через Государственную корпорацию идентификацию личности услугополучателя осуществ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ляют работники Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="z47"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. При оказании государственных услуг через Государственную корпорацию взаимодействие с услугодателями осуществляется с использованием информационной системы мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Исключен Законом РК от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...192 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="z49"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Работники Государственной корпорации при оказании государственных услуг обязаны получать с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>огласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 20 в редакции Закона РК от 17.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); с изменениями, внесенными законами РК от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...89 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 21. Оказание государственных услуг в электронной форме</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="z51"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Оказание государственных услуг в электронной форме осуществляется посредст</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вом веб-портала "электронного правительства" и объектов информатизации, интегрированных с сервисами, размещенными на шлюзе "электронного правительства", внешнем шлюзе "электронного правительства", в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="z52"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Результатом оказания государственной услуги в электронной форме является выдача электронного документа или документа на бумажном носителе либо сведения из информационной системы "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="z104"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1. Результаты оказания государств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>енных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи, направляются в кабинет пользователя на веб-портале "электронного правительства" в форме электронного документа, а также по выбору услугополучателя на его абонент</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ский номер в виде короткого текстового сообщения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="z105"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-2. Обязательные реквизиты результатов оказания государственных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи, а также порядок проверки их достоверности регу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лируются законодательством Республики Казахстан об информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="z106"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-3. Результаты оказания государственных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи, используются услугополучателем для подтверждения факт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ов, имеющих юридическое значение, без необходимости их представления на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="z53"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. При оказании государственной услуги в электронной форме через Государственную корпорацию на основании письменного согласия услугополучателя его запрос в фор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ме электронного документа заверяется электронной цифровой подписью работника Государственной корпорации, выданной ему для использования в служебных целях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Исключен Законом РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...508 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="z113"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Для оказания государственных услуг в электронной форме государственные органы обязаны на постоянной основе поддерживать в актуальном состоянии электронные информационные ресурсы, находя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>щиеся в их информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 21 с изменениями, внесенными законами РК от 17.11.2015 № 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); от 24.11.2015 № 419-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 399-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...463 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 21-1. Оказание проактивных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="z188"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оказание проактивных услуг осуществляется посредством информационных систем государственны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>х органов при регистрации телефонного номера абонентского устройства сотовой связи услугополучателя на веб-портале "электронного правительства" и наличии согласия услугополучателя на сбор и обработку персональных данных, полученного посредством государстве</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нного сервиса контроля доступа к персональным данным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Глава 4 дополнена статьей 21-1 в соответствии с Законом РК от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); в редакции Закона РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...461 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Статья 22. Реинжиниринг оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="z189"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Реинжиниринг оказания государственных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуг осуществляется центральными государственными органами, государственной корпорацией, местными исполнительными органами на постоянной основе в соответствии с правилами цифровой трансформации государственного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="z190"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Реализация пилотных проек</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тов в сфере оказания государственных услуг уполномоченного органа в сфере оказания государственных услуг и заинтересованных центральных государственных органов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>разработчиков подзаконного нормативного правового акта, определяющего порядок оказания государ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ственной услуги, осуществляется на основании совместного решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 22 - в редакции Закона РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Информирование услугополучателей о порядке оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="z57"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Информация о порядке оказания государственных услуг предоставляется посредством:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) размещения подзаконных нормативных правовых актов, определяющих порядок оказания </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>государственных услуг, в местах нахождения услугодателей и Государственной корпорации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) обращения физических и юридических лиц к услугодателям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) размещения подзаконных нормативных правовых актов, определяющих порядок оказания государственны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>х услуг, на веб-портале "электронного правительства", интернет-ресурсах центральных государственных органов, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> городов районного значения, поселков, сел, сельских округов, услугодателей и других средствах массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) обращения в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="z58"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Центральные государственные органы, местные исполнительные органы областей, городов респ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">убликанского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов и услугодатели в течение трех рабочих дней с даты утверждения или изменения подзаконного нормативного </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>правового акта, определяющего порядок оказания государственной услуги, актуализируют информацию о порядке ее оказания и направляют в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="z59"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Центральные государственные органы, местные исполнительные органы областей, городов республи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>канского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, услугодатели и Государственная корпорация обязаны незамедлительно предоставлять услугополучателям информа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">цию о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>порядке оказания государственных услуг с необходимыми разъяснениями при их обращении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="z60"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Информация о стадии оказания государственной услуги предоставляется услугополучателю при его обращении в Единый контакт-центр и (или) к услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="112" w:name="z61"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Центральные государственные органы, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов ежегодно р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>азмещают на веб-портале "электронного правительства", интернет-ресурсах и других средствах массовой информации отчет о деятельности по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="113" w:name="z62"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Центральные государственные органы, местные исполнительные органы облас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов не реже одного раза в год проводят публичные обсуждения отчетов о деятельности в сфер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е оказания государственных услуг с участием услугодателей, заинтересованных физических и юридических лиц. Итоги публичных обсуждений используются для повышения качества оказания государственных услуг и совершенствования подзаконных нормативных правовых акт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ов, определяющих порядок оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 23 с изменениями, внесенными законами РК от 17.11.2015 № 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); от 24.11.2015 № 419-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 24. Плата за оказание государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="z64"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Государственные услуги в Республике Казахстан оказываются на платной или бесплатной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>основе в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="z65"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Не допускается установление для услугополучателя платы за оказание государственных услуг, бесплатное предоставление которых гарантировано законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 25. Особенности </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рассмотрения жалоб по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="z67"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалобы услугополучателей по вопросам оказания государственных услуг подлежат рассмотрению в соответствии с законодательством Республики Казахстан с учетом особенностей, установленных на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>стоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="z68"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Жалоба услугополучателя, поступившая в адрес центрального государственного органа, местного исполнительного органа области, города республиканского значения, столицы, района, города областного значения, акима района в городе, горо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">да районного значения, поселка, села, сельского округа, услугодателя, Государственной корпорации, непосредственно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>оказывающих государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалоба услугополучателя, по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="z69"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Уполномоченный орган по оценке и контролю за качеством оказан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ия государственных услуг по итогам рассмотрения жалобы обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) обеспечить комплексное изучение причин неудовлетворения услугополучателя принятым решением центрального государственного органа, местного исполнительного органа области, города </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>республиканского значения, столицы, района, города областного значения, акима района в городе, города районного значения, поселка, села, сельского округа, услугодателя, Государственной корпорации по его жалобе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) в случае установления факта несоблюд</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ения законодательства Республики Казахстан в сфере оказания государственных услуг со стороны центрального государственного органа, местного исполнительного органа области, города республиканского значения, столицы, района, города областного значения, акима</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района в городе, города районного значения, поселка, села, сельского округа направить в их адрес предложения для принятия мер по восстановлению нарушенных прав, свобод и законных интересов услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) осуществлять контроль своевременности и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> полноты удовлетворения жалобы услугополучателя со стороны центрального государственного органа, местного исполнительного органа области, города республиканского значения, столицы, района, города областного значения, акима района в городе, города районного</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> значения, поселка, села, сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="z70"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Срок рассмотрения жалобы уполномоченным органом по оценке и контролю за качеством оказания государственных услуг, центральным государственным органом, местным исполнительным органом области, города респу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бликанского значения, столицы, района, города областного значения, акимом района в городе, города районного значения, поселка, села, сельского округа продлевается не более чем на десять рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) проведения дополнительн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ого изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) получения дополнительной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение трех рабочих д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>указанием причин продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 25 с изменениями, внесенными законами РК от 17.11.2015 № 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); от 25.11.2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого офици</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="z71"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Государственный контроль за качеством оказания</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...93 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>государственных услуг. Оценка и общественный мониторинг</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...271 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>качества оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Заголовок главы 5 в редакции Закона РК от 23.11.2015 № 417-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>водится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 26. Принципы проведения государственного контроля за качеством оказания государственных услуг, оценки и общественного мониторинга качества ока</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проведение государственного контроля за качеством оказания государственных услуг, оценки и общественного мониторинга качества оказания государственных услуг основывается на принципах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) законности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) объектив</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) беспристрастности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) достоверности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) всесторонности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) прозрачности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 26 в редакции Закона РК от 23.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 417-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого оф</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ициального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...109 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 27. Особенности проведения государственного контроля за качеством оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="121" w:name="z74"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Государственный контроль за качеством оказания государственных услуг осуществляется в соответствии с законодательст</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="z75"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Объектом государственного контроля за качеством оказания государственных услуг является деятельность в сфере оказания государственных услуг центральных государственных органов, местных исполнительных органов областей, гор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>одов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов, а также физических и юридических лиц, оказывающих государственные услуги в соответствии с з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аконодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 27 в редакции Закона РК от 23.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 417-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...462 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Статья 28. Порядок проведения оценки кач</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ества оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оценка качества оказания государственных услуг, за исключением государственных услуг, оказываемых в электронной форме, осуществляется уполномоченным органом по оценке и контролю за качеством оказания государственн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ых услуг в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="z133"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оценка качества государственных услуг, оказываемых в электронной форме, осуществляется уполномоченным органом в сфере информатизации в порядке, установленном законодательством </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 29. Общественный мониторинг качества оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="124" w:name="z78"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общественный мониторинг качества оказания государственных услуг проводится физическими лицами, некоммерческими организациями по собственной инициативе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и за свой счет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="z222"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Общественный мониторинг качества оказания государственных услуг также проводится по государственному социальному заказу уполномоченного органа по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>законодательством Республики Казахстан о государственном социальном заказе, государственном заказе на реализацию стратегического партнерства, грантах и премиях для неправительственных организаций в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="z79"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. При проведении общественног</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>о мониторинга качества оказания государственных услуг физические лица, некоммерческие организации вправе запрашивать у центральных государственных органов, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов, Государственной корпорации необходимую информацию, относящуюся к сфере оказания государственных услуг, в случае отсутствия данной информации на их </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>интернет-ресурсах, за исключением информации, составляющей государственные секреты, коммерческую и иную охраняемую законом тайну в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="127" w:name="z80"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. По результатам общественного мониторинга качества оказания го</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сударственных услуг физические лица, некоммерческие организации составляют заключение. Заключение общественного мониторинга качества оказания государственных услуг включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) информацию о соблюдении центральными государственными органами, местными </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">исполнительными органами областей, городов республиканского значения, столицы, районов, городов областного значения, акимами районов в городе, городов районного значения, поселков, сел, сельских округов, Государственной корпорацией, а также услугодателями </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">требований </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>законодательства Республики Казахстан в сфере оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) рекомендации по устранению выявленных в ходе общественного мониторинга качества оказания государственных услуг фактов несоблюдения законодательства Республики</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Казахстан в сфере оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) предложения по повышению качества оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) предложения по внесению изменений и дополнений в подзаконные нормативные правовые акты, определяющие порядок оказания гос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ударственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="128" w:name="z191"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Критерии оценки качества оказания общественно значимых услуг устанавливаются в рамках социологических исследований или мониторинга качества их оказания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="z81"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Центральные государственные органы, местные исполнительные органы об</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ластей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, Государственная корпорация, а также услугодатели принимают меры по повышению каче</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ства оказания государственных услуг с учетом заключения общественного мониторинга качества оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Статья 29 с изменениями, внесенными законами РК от 17.11.2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 408-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); от 25.11.2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 272-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 141-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.07.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 134-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="z82"/>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...364 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 30. Ответственность за нарушение законодательства Республики Казахстан в сфере </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нарушение законодательства Республики Казахстан в сфере оказания государственных услуг влечет ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...3461 lines deleted...]
-      Осы Заң алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Статья 31. Порядок введения в действие настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Настоящий Закон вводится в действие по истечении тридцати календарных дней после его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
-        <w:gridCol w:w="4340"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="001C49AD" w:rsidRPr="00A02F46">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="3960" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
-            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
-[...1 lines deleted...]
-                <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...45 lines deleted...]
-</w:t>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C49AD">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4340" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="001C49AD" w:rsidRDefault="00A02F46">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
-              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
-[...1 lines deleted...]
-                <w:i w:val="false"/>
+                <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>     </w:t>
             </w:r>
+            <w:r w:rsidRPr="00A02F46">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президент</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="001C49AD" w:rsidRDefault="001C49AD">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001C49AD" w:rsidRDefault="00A02F46">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C49AD" w:rsidRDefault="00A02F46">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. НАЗАРБАЕВ</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001C49AD" w:rsidRDefault="00A02F46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-    <w:p>
+    </w:p>
+    <w:p w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidRDefault="00A02F46">
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:sectPr>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">© 2012. РГП на ПХВ «Институт законодательства и правовой информации </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02F46">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Республики Казахстан» Министерства юстиции Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001C49AD" w:rsidRPr="00A02F46" w:rsidSect="00A02F46">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat/>
+  <w:rsids>
+    <w:rsidRoot w:val="001C49AD"/>
+    <w:rsid w:val="001C49AD"/>
+    <w:rsid w:val="00A02F46"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="off"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="ru-RU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+</w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
-[...5 lines deleted...]
-    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="true">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
-    <w:basedOn w:val="DocDefaults"/>
     <w:qFormat/>
     <w:rsid w:val="004A3277"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00841CD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00841CD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00841CD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00841CD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="true">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...183 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="true">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="86"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1197D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C49AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ac">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001C49AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007109C0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="disclaimer">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
     <w:name w:val="disclaimer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="001C49AD"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocDefaults">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
+    <w:rsid w:val="001C49AD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A02F46"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A02F46"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Стандартная">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Стандартная">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Стандартная">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>32</Pages>
+  <Words>11473</Words>
+  <Characters>65400</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>545</Lines>
+  <Paragraphs>153</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>SPecialiST RePack</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>76720</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>