--- v0 (2025-10-20)
+++ v1 (2026-04-23)
@@ -1,40942 +1,10932 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
-[...4 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="120ed1c" w14:textId="120ed1c">
-[...74 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    <w:p w14:paraId="6FABBE47" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...725 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Об утверждении Санитарных правил "Санитарно-эпидемиологические требования к дошкольным организациям и домам ребенка"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAFA919" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...571 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...797 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приказ Министра здравоохранения Республики Казахстан от 9 июля 2021 года № ҚР ДСМ-59. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 июля 2021 года № 23469</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF6EEF0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...667 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F393246" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...371 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404A6D0A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...425 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...36866 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В соответствии с подпунктом 132-1) пункта 16 Положения о Министерстве здравоохранения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 17 февраля 2017 года № 71 ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0245E8A9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFB4E92" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Утвердить прилагаемые Санитарные правила "Санитарно-эпидемиологические требования к дошкольным организациям и домам ребенка".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A021335" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA78C67" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Признать утратившим силу некоторые приказы Министерства здравоохранения Республики Казахстан по перечню согласно приложению к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C23572" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F890AB8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. Комитету санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176CE015" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46DD31B0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC7FF49" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49995EE6" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) размещение настоящего приказа на интернет-ресурсе Министерства здравоохранения Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDA6D0E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25968136" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства здравоохранения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E7C744" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD43C97" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4825523C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD0987E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F770BAB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65075631" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Министр здравоохранения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6582830B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>А. Цой</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEA36C1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66436A52" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Министерство образования и науки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4352AE52" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F65428" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66077099" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46779744" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Министерство индустрии и</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F2E4F1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>инфраструктурного развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2545D834" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0384170A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D748D6E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Утверждены приказом</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B62BB01" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Министра здравоохранения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AD13EC" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE1F045" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от 9 июля 2021 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CB4F00" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ ҚР ДСМ- 59</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A274DD" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санитарные правила</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6A0F29" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"Санитарно-эпидемиологические требования к дошкольным организациям и домам ребенка"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D47FAB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6032B2FD" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Настоящие Санитарные правила "Санитарно-эпидемиологические требования к дошкольным организациям и домам ребенка" (далее – Санитарные правила) разработаны в соответствии с подпунктом 132-1) пункта 16 положения о Министерстве здравоохранения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 17 февраля 2017 года № 71 и устанавливают санитарно-эпидемиологические требования к выбору земельного участка под строительство объекта, проектированию, реконструкции, эксплуатации, водоснабжению, водоотведению, теплоснабжению, освещению, вентиляции, кондиционированию, ремонту и содержанию, к условиям воспитания и обучения, проживания, питания, производственному контролю, условиям труда и бытовому обслуживанию персонала, медицинскому обеспечению детей, медицинским осмотрам персонала в дошкольных организациях всех видов независимо от форм собственности с полным, неполным, круглосуточным пребыванием детей (далее – ДО) и домах ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14097505" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49DB03E1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Настоящие Санитарные правила распространяются на ДО и дома ребенка (далее – объекты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72309804" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D44C405" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. Эксплуатация объекта допускается при наличии разрешительных документов, предусмотренных Законом Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6220C350" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF1C98D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. На объектах проводятся лабораторно-инструментальные исследования в соответствии с приложением 1 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCDF8DE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD143E5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. В настоящих Санитарных правилах используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2626B3EF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D1A886" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) санитарная специальная одежда (далее – специальная одежда) – комплект защитной одежды персонала, предназначенный для защиты сырья, вспомогательных материалов и готового продукта от загрязнения механическими частицами, микроорганизмами и другими загрязнениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473AE835" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EB16B1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) детская игровая площадка (далее – игровая площадка) – специально оборудованная территория, предназначенная для игры детей, включающая в себя оборудование и покрытие для детской игровой площадки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD24B30" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409B1D78" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) оборудование для детской игровой площадки – оборудование, установленное на детской игровой площадке, с которым или на котором пользователи играет индивидуально или группой по своему усмотрению и правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C664CE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B15EF00" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) ДО с неполным пребыванием детей – ДО с пребыванием детей не более четырех часов без организации питания и сна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437ECDBC" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A76D26" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) бракераж – оценка качества продуктов питания и готовых блюд по органолептическим показателям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C13526D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4DF0BF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) физическое воспитание – педагогический процесс, направленный на формирование здорового, физически и духовно совершенного подрастающего поколения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45199E5C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DD1A80" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) личная медицинская книжка – персональный документ, в который заносятся результаты обязательных медицинских осмотров с отметкой о допуске к работе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774E4344" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10776C56" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) изолятор – помещение для временного размещения инфекционных больных, а также лиц, у которых подозревают инфекционную болезнь, представляющих эпидемическую опасность для окружающих;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5083E78C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F56CA8F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) дошкольное воспитание и обучение – развитие физических, личностных, интеллектуальных качеств детей, формирование ключевых компетентностей, необходимых для обеспечения их социальной успешности и конкурентоспособности на протяжении всей жизни;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA5D4F2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E731A3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) дошкольные организации – организации, реализующие образовательные учебные программы дошкольного воспитания и обучения с учетом специфичных для детей дошкольного возраста видов деятельности, также оказывающие дополнительные услуги предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B681F72" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348B1B1A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) оптимальные микроклиматические условия – сочетание количественных показателей микроклимата, которые при длительном и систематическом воздействии на детей обеспечивают сохранение нормального теплового состояния организма без напряжения механизмов терморегуляции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579B813F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BA2EB3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) производственный контроль – комплекс мероприятий, в том числе лабораторных исследований и испытаний производимой продукции, работ и услуг, выполняемых индивидуальным предпринимателем или юридическим лицом, направленных на обеспечение безопасности и (или) безвредности для человека и среды обитания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189E3038" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07AC87C0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) санитарно-дворовые установки (далее – СДУ) – туалет, не связанный с централизованной канализацией, расположенный на территории объекта, имеющий надземную часть и выгребную яму;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E07518" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF8D0DE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) санитарно-защитная зона – территория, отделяющая зоны специального назначения, а также промышленные организации и другие производственные, коммунальные и складские объекты в населенном пункте от близлежащих селитебных территорий, зданий и сооружений жилищно-гражданского назначения в целях ослабления воздействия на них неблагоприятных факторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D71A281" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B73E33D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) дом ребенка – государственная медицинская организация для детей-сирот, детей, оставшихся без попечения родителей, и детей, находящихся в трудной жизненной ситуации, до достижения ими возраста трех лет включительно, с дефектами психического и физического развития от рождения до четырех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E173BB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2174DE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) септик – сооружение для очистки небольших количеств бытовых сточных вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718D61BB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57EB3127" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17) технологическое оборудование – совокупность механизмов, машин, устройств, приборов, необходимых для работы производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C9867F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7239B477" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18) технологическая карта – документ, в соответствии с которым осуществляется изготовление пищевой продукции, содержащий наименование пищевой продукции с указанием состава пищевых продуктов, перечня и описания процесса производства, включающие технологические операции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACD1CA9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D15ABC" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19) групповые помещения (групповая ячейка) – помещения объекта для детей одной возрастной группы объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F92A1E3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07592ECD" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20) рациональное питание – сбалансированное питание, с учетом физиологических и возрастных норм питании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03651DD5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59362010" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21) групповая изоляция – изоляция групп от административно-хозяйственных, бытовых помещений и друг от друга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C78DBAF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13908232" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22) наполняемость групп – нормируемое количество детей в группе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DF85CB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1C771D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава 2. Санитарно-эпидемиологические требования к выбору земельного участка под строительство,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0212807C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проектированию, эксплуатации, реконструкции объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD7CCB9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6. Земельный участок под строительство объектов выделяется на расстоянии от транспортных магистралей, в соответствии с Санитарными правилами "Санитарно-эпидемиологические требования по установлению санитарно-защитной зоны объектов, являющихся объектами воздействия на среду обитания и здоровье человека", утверждаемыми согласно подпункту 132-1) пункта 16 Положения о Министерстве здравоохранения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 17 февраля 2017 года № 71 на поверхности с уклонами, обеспечивающими отвод поверхностных вод, и размещается на территориях жилых микрорайонов, за пределами санитарно-защитных зон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D5871C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11AD2CF8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7. Для ДО с неполным пребыванием детей, размещаемых в многоквартирных жилых домах, во встроено-пристроенных помещениях не предусматривается отдельный земельный участок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA2D9DF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718D0731" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8. Площадь при выборе земельного участка под строительство объектов, определяется требованиями государственных нормативов в области архитектуры, градостроительства и строительства согласно подпункту 23-16) статьи 20 Закона Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" (далее – государственные нормативы в области архитектуры, градостроительства и строительства).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A59D212" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DCCC56" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9. При проектировании на территории объектов предусматриваются отдельные игровые площадки для каждой возрастной группы детей. Размеры площадок ДО принимаются не менее 4 квадратных метров (далее – м2) на одно место от количества детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B97EA3E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E020EB0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10. На каждой игровой площадке предусматривается огражденный с трех сторон теневой навес не менее 20 м2 для защиты от солнца и осадков. Пол теневых навесов предусматривается деревянный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFA3854" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4F9F71" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11. При проектировании и реконструкции объектов набор и площадь помещений определяется заданием на проектирование в соответствии с требованиями государственных нормативов в области архитектуры, градостроительства и строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A4A357" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111B3306" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12. При проектировании объектов в здании и на участке соблюдается принцип групповой изоляции от административно-хозяйственных, бытовых помещений и друг от друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B812EAA" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E82686" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13. При проектировании объектов предусматривают основные и вспомогательные помещения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361A9256" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346CB4CD" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) возрастные групповые помещения - изолированные автономные помещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4960E1DB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C5700B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) специализированные помещения (музыкальные, спортивные залы) для занятий с детьми, предназначенные для поочередного использования всеми или несколькими возрастными группами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45681589" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450F03CF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) сопутствующие помещения (медицинские, пищеблок, прачечная) и служебно-бытовые помещения для персонала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C11EA46" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0655639D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14. При проектировании в состав возрастных групповых помещений ДО входят раздевальная, игровая, спальня, буфетная-раздаточная, туалетная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DB2BF8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373289D5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Состав возрастных групповых помещений ДО и их площади соответствуют приложению 2 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DE87D2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C0D5C27" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15. По заданию на проектирование в ДО с неполным пребыванием детей допускается совмещение спальни с групповой (игровой) в соответствии с требованиями государственных нормативов в области архитектуры, градостроительства и строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27952E58" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211FA848" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ДО с неполным пребыванием детей и дошкольных мини-центрах допускается устройство общей раздевальной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5687A27A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7117BC" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16. На первом этаже зданий объектов предусматриваются медицинские помещения и изолятор. Изолятор предусматривается не проходным, размещается смежно с медицинским кабинетом с устройством между ними остекленной перегородки на высоте 1,2 м.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A852FA" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198405D5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17. В подвальных и цокольных этажах зданий не размещаются помещения для пребывания детей и помещения медицинского назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E07B04" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DC42F6" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18. Помещения (бойлерные с насосными установками, производственные помещения, ремонтные мастерские, охлаждаемые камеры с насосным отделением, вентиляционные камеры, компрессорные), режим использования которых сопровождается шумом и причиняет беспокойство детям, мешает или нарушает работу педагогического, медицинского, административного персонала не размещают смежно, над и под спальными комнатами, групповыми, медицинскими кабинетами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B01B09B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE110F5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19. Комнаты личной гигиены, санитарные узлы для персонала располагаются в зоне административных помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5754815C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF39816" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20. Для отделки помещений используют строительные материалы, имеющие документы, подтверждающие их качество и безопасность. Подвесные потолки различных конструкций допускается применять в рекреациях, холлах, актовых залах, административных помещениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1E72E3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2A41B5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21. В помещениях с обычным режимом работы стены, оборудование имеют гладкую, матовую поверхность, допускающую уборку влажным способом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6627B563" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6681E4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В помещениях с влажным режимом работы (медицинского назначения, пищеблок, санитарные узлы, прачечные, моечные) стены облицовывают плиткой или другими материалами на высоту не менее 1,5 м, в душевых на высоту не менее 1,8 м, допускающими уборку влажным способом с применением моющих и дезинфицирующих средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2391C306" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F383B0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22. Полы в помещениях имеют дощатое или паркетное покрытие. Допускается покрытие полов синтетическими полимерными материалами, утепленным линолеумом, допускающими обработку влажным способом и дезинфекцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0FCDDA" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F591902" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Поверхность пола во всех помещениях должна быть ровной, без щелей, изъянов и механических повреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58214275" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFF6F74" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пол спортивного зала имеет деревянное или специальное покрытие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78636CA9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194C8017" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23. Радиаторы системы отопления располагаются в нишах под окнами и закрываются решетками, на окнах и осветительных приборах предусматриваются заградительные устройства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DAAD07" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2CA1A3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24. ДО размещается в отдельно стоящем здании, в частных домовладениях, на первых двух этажах многоквартирного жилого дома, а также во встроено-пристроенных помещениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0141B79F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512DF43A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25. Размещение ДО на втором этаже многоквартирного жилого дома допускается при отсутствии жилых помещений на первом этаже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFF2804" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59AF09AD" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      ДО размещаемые, на первых двух этажах многоквартирного жилого дома имеют отдельный вход, не совмещенный с подъездом жилого дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B13252A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188584A4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26. При размещении ДО на первых двух этажах многоквартирного жилого дома не допускается ухудшение санитарно-гигиенических условий жизнедеятельности жильцов (шум, запах от пищи).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553E4CE3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52187AFA" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27. Не допускается эксплуатация объектов в аварийных зданиях и помещениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1032B2D9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0403E323" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28. При эксплуатации объектов территория имеет ограждение, без повреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242D60F3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BED1CB2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29. На территории и в помещениях ДО объектов не размещают объекты, функционально с ними не связанные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5272D15F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D71B55" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30. Въезды и входы на участок объектов, проезды, дорожки к хозяйственным постройкам, к площадкам для мусоросборников, к санитарно-дворовым установкам покрываются асфальтом, бетоном или другим твердым покрытием, доступным для очистки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C403BFB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7749FD8C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      31. При реконструкции объектов соблюдаются требования предусмотренные пунктами с 6 по 29 настоящих Санитарных правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C90DD51" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C875734" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава 3. Санитарно-эпидемиологические требования к водоснабжению, водоотведению,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F291339" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>теплоснабжению, освещению, вентиляции, кондиционированию объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D3476D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      32. На объектах предусматриваются в исправном состоянии централизованное хозяйственно-питьевое, горячее водоснабжение, водоотведение, теплоснабжение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3567F2A5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD479CE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      33. Объекты обеспечиваются безопасной и качественной питьевой водой в соответствии с установленными требованиями санитарных правил, гигиенических нормативов, утвержденных согласно подпункту 132-1) пункта 16 положения о Министерстве здравоохранения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 17 февраля 2017 года № 71 (далее – документы нормирования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4551DA2F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702C0AC6" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34. На объектах организовывается питьевой режим. Питьевая вода, в том числе расфасованная в емкости (графины, чайники) или бутилированная, по показателям качества и безопасности должны соответствовать требованиям документов нормирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A635A1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57644A50" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кулеры (диспенсеры) для воды регулярно очищаются согласно инструкции производителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D83BD53" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0202DFF7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Допускается использование кипяченой питьевой воды при условии ее хранения не более трех часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4356ACCB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2FCC13" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35. Для питья используют чистую посуду (стеклянная, фаянсовая или одноразовые стаканчики), выделяют отдельные маркированные подносы для чистой и использованной посуды или контейнеры для сбора использованной посуды одноразового применения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B4EE10" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131DAAB7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      36. При отсутствии централизованной системы водоснабжения допускается использование воды из местных источников питьевого назначения с устройством внутреннего водопровода и водоотведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742AEC38" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB513F6" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      37. На объектах, работающих на привозной воде, предусматривают отдельное помещение с установкой емкостей для хранения запаса питьевой воды. Емкости имеют маркировку ("Питьевая вода"), подвергаются еженедельной очистке и дезинфекции с применением моющих и дезинфицирующих средств. Емкости для питьевой воды не используются для других целей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CB8256" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1853D90A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      38. Доставка питьевой воды проводится специализированным автотранспортом, в специальных промаркированных емкостях, выполненных из материалов, разрешенных для контакта с питьевой водой, своевременно очищаемых, промываемых и дезинфицируемых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BA0629" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="728B2F34" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      39. При отсутствии централизованной системы горячего водоснабжения устанавливаются водонагреватели. Горячая и холодная вода подводится ко всем ваннам, душевым, умывальникам в местах проживания, в помещениях медицинского назначения, а также к необходимому технологическому оборудованию на пищеблоке с установкой смесителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609ED5B3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48791EF3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      40. При размещении ДО в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неканализованной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и частично канализованной местности предусматривается устройство местной канализации (ямы, септики). Прием сточных вод осуществляется в общую или раздельные подземные водонепроницаемые емкости, оснащенные крышками с гидравлическими затворами (сифонами), расположенные в хозяйственной зоне территории объекта, очистка которых проводится своевременно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A531D5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0175A541" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В проектируемых, строящихся и реконструируемых ДО в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неканализованной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и частично канализованной местности санитарные узлы располагаются в здании ДО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19515F2B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61BCC312" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      41. Канализационные стояки для водоотведения в складских помещениях, бытовых помещениях прокладывают в оштукатуренных коробах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219475B3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57742240" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      42. Сброс сточных вод в открытые водоемы и на прилегающую территорию не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D52E35E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE95921" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43. СДУ для персонала имеют надземные помещения и выгребную яму из водонепроницаемого материала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060D0183" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BFFACBF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Уборку СДУ проводит ежедневно с использованием дезинфицирующих средств. Выгребную яму СДУ своевременно очищают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A92F107" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52358AFC" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      44. При отсутствии централизованного источника теплоснабжения предусматривается автономная котельная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B21BF89" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08BDCA62" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      45. В отопительный период температура воздуха соответствует показателям документов нормирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7409BC62" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348CF0F1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46. Естественное и искусственное освещение помещений определяется в соответствии с государственными нормативами в области архитектуры, градостроительства и строительства. В одном помещении применяют лампы одного типа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E04126A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D431D37" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      47. Показатели искусственной освещенности нормируются в соответствии с документами нормирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C47D01" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36FC67C8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      48. На территории объектов устанавливаются наружное искусственное освещение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C262406" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E40AEC8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      49. Во всех помещениях объектов предусматриваются естественное освещение. Без естественного освещения допускаются: помещения коммуникационных систем (насосные водопровода и канализации, камеры вентиляционные и кондиционирования воздуха, бойлерные), коридоры, не являющиеся рекреационными помещениями, фойе, кладовые, складские, инвентарные, помещения для приготовления дезинфицирующих средств, раздевалки, гардеробы, душевые, туалеты, помещения для установки и управления инженерным и технологическим оборудованием здания и производственные помещения пищеблока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027DF5C4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="354A2224" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      50. Не допускается закрашивание оконных стекол в групповых и учебных помещениях. Световые проемы оборудуют регулируемыми солнцезащитными устройствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780C92EC" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156D6265" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      51. Лампы, вышедшие из строя заменяются. Неисправные, ртутьсодержащие (светодиодные, люминесцентные, энергосберегающие) лампы хранятся в отдельном помещении, недоступном для детей. Не допускается выброс отработанных ртутьсодержащих ламп в мусоросборники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20647D82" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2F9C46" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      52. Хранение и вывоз отработанных ртутьсодержащих ламп возлагается приказом руководителя объекта на ответственное лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8AFE2D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3245C889" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      53. При эксплуатации систем вентиляции и кондиционирования воздуха соблюдаются требования документов нормирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2AEE7C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0BE62A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      54. На пищеблоке предусматривается вентиляция на механическом побуждении. Над оборудованием, являющимся источником выделения тепла и влаги, предусматриваются вытяжные зонты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8987F1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A30E23F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      55. К вентиляции пищеблока объектов в части, не противоречащей требованиям настоящих Санитарных правил применяются требования документов нормирования к объектам общественного питания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30645F7B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15AFCE4C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      56. Конструкция окон предусматривает возможность проветривания помещений, предназначенных для пребывания детей, в любое время года. Остекление окон выполняется из цельного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>стеклополотна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148A0092" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D44950B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      57. Сквозное или угловое проветривание проводится при отсутствии детей. Сквозное проветривание не проводится через туалетные помещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B167CB9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BB81C0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      58. На объектах создаются оптимальные микроклиматические условия (температура, скорость движения воздуха и относительная влажность воздуха), согласно документам нормирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6D7399" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF88E0B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      59. Для контроля за температурой воздуха в групповых помещениях, а также в раздевалках при душевых и спортивном зале, помещениях медицинского пункта устанавливаются термометры, прикрепленные к внутренней стене на высоту 0,8-1,2 м.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736E378D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66560A4A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава 4. Санитарно-эпидемиологические требования к ремонту и содержанию помещений объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD5B2A5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      60. Ежегодно на объектах проводится текущий ремонт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A331DC9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760A8A8C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      61. При функционировании объектов не допускается проведение капитального и текущего ремонта, за исключением работ по устранению аварийных ситуаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D721798" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CFFEA13" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      62. На окна, форточки, фрамуги, открываемые для проветривания, устанавливаются москитные сетки и защитные замки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C3BC29" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6016420A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      63. Территория объектов и прилегающая к ней территория за ограждением содержится в чистоте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F06EF8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DE0B2B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      64. Все помещения и оборудование объектов содержатся в чистоте. Медицинские помещения, пищеблок и туалеты ежедневно убирают с использованием дезинфицирующих средств. В туалетах ежедневной дезинфекции подлежат полы, дверные ручки, барашки кранов, раковины и унитазы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5F39C1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F375F61" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      65. В туалетах устанавливают детские унитазы, умывальные раковины, гигиенический поддон с гибким шлангом, со средствами для мытья рук, настенные или навесные вешалки с индивидуальными ячейками для детских полотенец, ванны для купания, хозяйственные шкафы и сливы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A52E3E7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FE02B1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      66. В туалетах для персонала устанавливаются унитазы, умывальные раковины, со средствами для мытья и сушки рук, урны для сбора мусора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B9F7C0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6062441C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      67. Количество и размер санитарных приборов предусматривают согласно приложению 3 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DBCB53" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F14113B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      68. Горшки после использования очищают, промывают и дезинфицируют. Чистые горшки хранят в туалетных, в индивидуальных маркированных ячейках. Емкости для замачивания горшков маркируются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE5FBB8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F6A246" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      69. В домах ребенка для детей до шести месяцев в групповых помещениях устанавливают манежи и пеленальные столы. Зону кормления групп детей старше 1 года оборудуют столами для кормления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BC4EF0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272D4287" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      70. Пеленальные столы, детские подкладные клеенки, покрытие манежей, игровое оборудование в группах домов ребенка ежедневно обрабатывают с применением моющих средств, в случае загрязнения фекалиями дополнительно проводят дезинфекцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5DF9C1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46432A3E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      71. Для проведения уборки используются моющие, дезинфицирующие средства разрешенные к применению, согласно документам нормирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B87128" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D9BCD5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Дезинфицирующие растворы готовят согласно инструкции производителя в маркированных емкостях с указанием даты приготовления раствора. Дезинфицирующие и моющие средства, рабочие растворы хранятся в недоступных для детей местах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632E2526" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C54009D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      72. Уборочный инвентарь (тазы, ведра, щетки, ветошь) маркируется и закрепляется за отдельными помещениями (санитарные узлы, медицинский пункт, производственные помещения пищеблока, обеденный зал, групповые помещения), хранится в специально выделенных помещениях (местах). Уборочный инвентарь для санитарных узлов имеет сигнальную маркировку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA870C2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FAA7B5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      73. Ежегодно в весенний период, на игровых площадках проводится полная смена песка. Вновь завозимый песок соответствует документам нормирования по паразитологическим, микробиологическим, санитарно-химическим, радиологическим показателям. При несоответствии результатов лабораторных исследований документам нормирования проводится внеочередная смена песка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08008D72" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183EF4DB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      74. Мусоросборники, оборудованные плотно закрывающимися крышками устанавливаются в хозяйственной зоне, на площадке с водонепроницаемым покрытием, доступным для очистки и дезинфекции, огражденной с трех сторон. Мусоросборники (контейнеры) очищаются, моются и дезинфицируются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424446FF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5064803C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Для сбора мусора с ДО, размещенных на первых двух этажах многоквартирного жилого дома, во встроено – пристроенных помещениях используются общие мусоросборники жилого дома или контейнеры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A986CFE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049A1508" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      75. На объектах проводятся мероприятия по дератизации и дезинсекции. Не допускается наличие насекомых, клещей, других членистоногих и грызунов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262595B2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AEC9393" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава 5. Санитарно-эпидемиологические требования к условиям воспитания и обучения на объектах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E633F0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      76. Содержание дошкольного воспитания и обучения, максимальный объем учебной нагрузки в ДО устанавливаются государственными общеобязательными стандартами образования всех уровней образования, утвержденными приказом Министра образования и науки Республики Казахстан от 31 октября 2018 года № 604 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17669).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A63473F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB0F330" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      77. Наполняемость специальных групп в ДО предусматривается согласно приложения 4 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286E2DDD" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E23E52" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      78. В доме ребенка оптимальное число воспитывающихся составляет 100-150 детей. Наполняемость групп с рождения до 1,5 лет – 10 детей, в возрасте от 1,5 до 2 лет – 13 детей, в возрасте от 2 до 3 лет включительно – 20 детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737D8AC1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32410C72" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      79. Прогулки осуществляются ежедневно с учетом погодных условий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04872E7C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510EFFF2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      80. Покрытие игровых площадок предусматривается из безопасных для здоровья материалов (исключающих травматизм).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477DC9E5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB72E02" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      81. Мебель и оборудование объектов соответствуют </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>росто</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-возрастным особенностям детей. На объектах игровые, учебные кабинеты, оборудуют столами, стульями со спинками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716CD811" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77AA001B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Оборудования в игровых и спортивных площадках соответствуют росту и возрасту детей, без острых выступов и изъянов, своевременно ремонтируются. Покрытие поверхности оборудования предусматривается из водостойкого материала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD2F66E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B44C615" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Набор, количество и размер оборудования предусматривают с учетом профиля объектов, специфики помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486FF197" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0993FF4E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Основные размеры мебели ДО и домов ребенка установлены согласно таблицам 1, 2 приложения 5 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB617D3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBCADE1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      82. Мебель, мягкий, твердый инвентарь, оборудование находятся в рабочем состоянии и подлежат своевременному ремонту или замене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A675B5D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A28FBB1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      83. Раздевальные в группах оборудуются шкафами для верхней одежды и скамейками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314C8746" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEE5754" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Шкафы для одежды детей индивидуально маркируются и оборудуются полками для головных уборов и крючками для верхней одежды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5599159E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDF4203" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      84. Раздевальные при спортивных залах оборудуются шкафчиками или вешалками для одежды, скамейками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF45158" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E1784E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Покрытие спортивных матов предусматривается из материалов, доступных к очистке и дезинфекции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D13249" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E82EE5D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      85. Использованные игрушки моют ежедневно в конце дня с применением моющих средств. Емкость, ветошь и щетку для мытья игрушек маркируют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFF4971" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB13E01" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      86. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Мягконабивные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> игрушки после использования в конце дня дезинфицируют бактерицидными облучателями в течение 30 минут на расстоянии не менее 25 см от игрушек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA490EA" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D585838" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      87. В группах ясельного возраста и в помещениях медицинского назначения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>мягконабивные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пенолатексные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ворсовые игрушки не используются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313D35E2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1448FB44" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      88. На приобретенную продукцию для детей (игрушки, обувь, одежда, посуда, средства личной гигиены, школьно-письменные принадлежности, постельное белье, парфюмерно-косметическая продукция, мебель) предоставляются документы, подтверждающие их качество и безопасность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDC2337" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E3FC1B4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава 6. Санитарно-эпидемиологические требования к условиям проживания детей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF71698" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      89. Спальные помещения объектов оборудуются индивидуальными стационарными кроватями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082A96F8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64EE6216" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В группах ясельного возраста (от 1-2 лет) ДО и домах ребенка спальные помещения оборудуются манежами или стационарными кроватями, имеющими ограждения с четырех сторон, длиной 120 см, шириной 60 см с переменной высотой ложа от пола на уровне 30 см и 50 см и высотой ограждения от пола 95 см.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2835D676" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="347138FF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Для детей 3-6 лет – длиной 140 см, шириной 60 см, высотой 30 см. Предусматривается возможность уменьшения высоты бокового ограждения не менее чем на 15 см.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A45717" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AE0000" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      90. Допускается организация дневного сна детей дошкольного возраста (3-6 лет) на стационарных двухъярусных кроватях, раскладных кроватях с твердым ложем или на трансформируемых (встроенных откидных, выдвижных, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>выкатных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) кроватях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4342B02E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706DA6AE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      При использовании раскладных или трансформируемых кроватей предусматривается место для их хранения, а также для индивидуального хранения постельных принадлежностей и белья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A05679" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57224423" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      91. Предусматривается наличие не менее трех комплектов постельного белья на 1 спальное место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589CC6EF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11889EF6" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      92. Купание детей ДО с круглосуточным пребыванием и в домах ребенка осуществляется по графику не реже одного раза в семь календарных дней с одновременной сменой постельного, нательного белья и полотенец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4146F891" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ABAAB2A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      93. Смена постельного белья, полотенец проводится по мере загрязнения, но не реже одного раза в неделю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464557F4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4C027B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Не менее одного раза в год постельные принадлежности подвергаются камерной дезинфекции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18081688" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09551DFA" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      94. Для хранения запасов белья, одежды и обуви, жесткого инвентаря предусматриваются складские помещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216BA6A3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E47223" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      95. Постельные принадлежности, полотенца, предметы личной гигиены (зубные щетки, расчески, мочалки) для каждого ребенка выделяются индивидуально. Индивидуальные зубные щетки, мочалки хранятся в открытых ячейках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFB8807" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9E29D1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      96. Стирка белья должна осуществляется в прачечной объекта, при ее отсутствии допускается организация стирки централизованно в других прачечных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB71663" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E2972D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      97. В прачечной исключаются встречные потоки чистого и грязного белья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CE7090" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C12EA3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Белье заболевших инфекционным заболеванием перед стиркой подвергается дезинфекции в маркированных ваннах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4626F363" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F540470" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава 7. Санитарно-эпидемиологические требования к условиям питания на объектах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353B36F9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      98. На объектах предусматривается пищеблок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB8B2B8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AD0287" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      99. На пищеблоке объектов не допускается проживание, выполнение работ и услуг, не связанных с организацией питания детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0346CC0A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0E4AB0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      100. К пищеблокам объектов в части, не противоречащей требованиям настоящих Санитарных правил, применяются требования документов нормирования к объектам общественного питания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15541E7B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57220550" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      101. На пищеблоке объектов предусматривается последовательность технологических процессов, исключаются встречные потоки сырой и готовой продукции, сырых полуфабрикатов и готовой продукции, использованной и чистой посуды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F32A37B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B68238" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      102. На объектах составляется перспективное сезонное (лето - осень, зима-весна) двухнедельное меню, утвержденное руководителем объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AE84B2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A257F25" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      При составлении меню учитывается ассортимент отечественной продукции, производимой в регионе. В рационе питания детей предусматривают пищевую продукцию, обогащенную витаминно-минеральным комплексом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8BB084" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FF9E60" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      103. Фактический рацион питания соответствует утвержденному перспективному меню. В исключительных случаях допускается замена пищевой продукции согласно приложению 6 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016BD4B2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20CB620B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Хранение скоропортящейся пищевой продукции осуществляется в низкотемпературных холодильных оборудованиях, и (или) в холодильных камерах, и (или) холодильниках. Для контроля температуры устанавливают термометры. Использование ртутных термометров не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357D0E60" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="199D37B4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      104. Ежедневно составляется и вывешивается меню-раскладка, в которой указывают число детей, получающих питание, перечень блюд на каждый прием пищи с указанием массы порции готовых блюд в граммах в зависимости от возраста, а также расход продуктов (в весе "брутто") по каждому блюду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6EC6D0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CDEBE9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      105. Приготовление пищи производится с использованием картотеки блюд в соответствии с технологическими картами, в которых отражают перечень входящих продуктов в блюдо, их массу в граммах ("брутто"), вес "нетто" готового блюда (выход блюд), химический состав (в граммах), калорийность, сведения о технологии приготовления блюд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E01506" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9356AE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      106. В меню не допускается повторение одних и тех же блюд или кулинарных изделий в один и тот же день и в последующие два–три календарных дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B712055" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF255E4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      107. Масса порции блюд предусматривается согласно приложению 7 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D5CCB7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="491B6DDC" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      108. Ежедневно в рацион питания включают мясо, молоко, сливочное и растительное масло, хлеб ржаной и (или) пшеничный, овощи и сахар. Рыбу, яйца, сыр, творог, мясо птицы включают один раз в семь календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C52619F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F77DC4A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      109. Завтрак состоит из горячего блюда (первое или второе) и горячего напитка, яиц, бутерброда со сливочным маслом или сыром. На второй завтрак предусматриваются соки, фрукты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744AE051" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778C70AB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Обед включает салат, первое, второе блюдо (основное горячее блюдо из мяса, рыбы или птицы) и третье (компот, чай, соки и кисель). Готовят несложные салаты из вареных и свежих овощей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CB4A07" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE3DCC3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В полдник в меню включают напитки в детском питании с булочными или кондитерскими изделиями без крема, разрешенные в соответствии со статьей 8 технического регламента Таможенного союза "О безопасности пищевой продукции", утвержденным Решением Комиссии Таможенного союза от 9 декабря 2011 года № 880.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1699061A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078BBE15" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ужин состоит из овощного (творожного) блюда или каши; основного второго блюда (мясо, рыба или птица), напитка (чай, сок, компот и кисель). Дополнительно в качестве второго ужина, включают фрукты или кисломолочные продукты и булочные или кондитерские изделия без крема.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1707ECAB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260F2913" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      110. Интервалы между приемами пищи не превышают 3,5-4 часа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA78649" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD763D3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      111. Нормы питания предусмотрены в постановлении Правительства Республики Казахстан от 12 марта 2012 года № 320 "Об утверждении размеров, источников, видов и Правил предоставления социальной помощи гражданам, которым оказывается социальная помощь".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411D9687" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2724A311" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      112. Прием пищевой продукции и продовольственного сырья осуществляют при наличии документов, удостоверяющих их качество и безопасность, с внесением данных в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бракеражный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> журнал скоропортящейся пищевой продукции и полуфабрикатов, согласно форме 1 приложения 8 к настоящим Санитарным Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43909DD7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0412B4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Документы, удостоверяющие качество и безопасность пищевой продукции, хранятся в пищеблоке объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4E55D0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613EDEE8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сроки годности и условия хранения пищевой продукции соответствуют срокам годности, установленным производителем (изготовителем).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FA5C06" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A921AD" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      113. В целях профилактики гиповитаминозов и повышения неспецифического иммунитета проводят искусственную витаминизацию охлажденных напитков (компот, кисель) витамином "С". Суточная норма потребления составляет для детей до 2-х лет – 30 мг, старше 2-х лет – 50 мг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517DDF56" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64EDB8E3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      114. Витаминизацию компотов проводят после их охлаждения до температуры не более +15 °С, перед их реализацией, в кисели раствор витамина "С" вводят при его охлаждении до температуры от +30 до +35 °С </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> последующим перемешиванием и охлаждением до температуры реализации. Витаминизацию витамином "С" проводят из расчета 35 % средней суточной потребности с внесением данных в журнал "С-витаминизации" согласно форме 2 приложения 8 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDAC3B8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799328DB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Витаминизированные блюда не подогреваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D93508C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3785CF6B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      115. На объектах не допускается:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23731D6E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123CCB79" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) изготовление и реализация:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41569183" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31191D0A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      простокваши, творога и кефир;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7BE94B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB1A1DC" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      фаршированных блинчиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789B56ED" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A62B269" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      макарон по-флотски;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37637123" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF82374" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      зельцев, форшмаков, студней, паштетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56750DE1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A24A93" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      кондитерских изделий с кремом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6413E170" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BC5F13" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      кондитерских изделий и сладостей (шоколад, конфеты, печенье, халва, мармелад, пастила) в потребительских упаковках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A98507D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4054BD87" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      морсов, квасов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF7B019" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722B7091" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      жареных во фритюре изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078A6171" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C8DBC7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      яиц всмятку, яичницы-глазуньи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA4562E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118B0A57" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      сложных (более четырех компонентов) салатов; салатов, заправленных сметаной и майонезом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E18671A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29380C77" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      окрошки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6642F7A9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322404B5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      грибов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD56654" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C35E6F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      пищевой продукции непромышленного (домашнего) приготовления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0AB1D2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E54BBE7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      первых и вторых блюд на основе сухих пищевых концентратов быстрого приготовления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B95513" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680190AB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      газированных, лечебных и лечебно-столовых минеральных вод, сладких безалкогольных напитков, безалкогольных энергетических (тонизирующих) напитков, соков концентрированных диффузионных (за исключением упакованных минеральных и питьевых вод);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F17D700" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709FDD89" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      фаст-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>фудов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: гамбургеров, хот–догов, чипсов, сухариков, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кириешек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4002B5FF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430CE0C3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      острых соусов, кетчупов, жгучих специй (перец, хрен, горчица);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60176C9C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAE795B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) использование:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29728C59" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7F0893" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>непастеризованного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> молока, творога и сметаны без термической обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6678CBDD" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4331BCAB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      яиц и мяса водоплавающих птиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661FCEBA" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4A90E8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      молока и молочных продуктов из хозяйств, неблагополучных по заболеваемости сельскохозяйственных животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A5FE3A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B16F147" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      субпродуктов продуктивных животных и птицы, за исключением языка, сердца;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A331473" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A44995" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мяса продуктивных животных и мяса птицы механической обвалки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA7AFC0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450E0B54" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      коллагенсодержащего сырья из мяса птицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D5604B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DC01BB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      продуктов убоя продуктивных животных и птицы, подвергнутых повторному замораживанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3B064D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6D879F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      генетически модифицированного сырья и (или) сырья, содержащего генетически модифицированные источники;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F8D2D3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24BCD06E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нейодированной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соли и необогащенной (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нефортифицированной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) железосодержащими витаминами, минералами пшеничной муки высшего и первого сортов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A94D563" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ACB3778" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      116. Не допускается реализация кислородных коктейлей в качестве массовой оздоровительной процедуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211BBDDA" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404F2412" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      117. На пищеблоке объектов медицинским работником организации или ответственным лицом ежедневно проводится органолептическая оценка качества готовых блюд с внесением записей в журнал органолептической оценки качества блюд и кулинарных изделий согласно форме 3 приложения 8 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37279224" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041E537C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Периодически оценка качества питания проводится </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бракеражной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комиссией, состав которой определяется приказом руководителя объекта с обязательным включением медицинского работника, администрации, заведующего производством и представителя родительского комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A757ED0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="288E9EF9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      118. Ежедневно на пищеблоке объектов повар оставляет суточную пробу готовой продукции. Пробы отбирают в чистую (обработанную кипячением) стеклянную посуду с крышкой (гарниры отбирают в отдельную посуду) в полном объеме и хранят в специально отведенном месте холодильника при температуре от +2 0С до +6 0С. Суточную пробу хранят не менее двадцати четырех часов до замены приготовленным на следующий день или после выходных дней блюдом (независимо от количества выходных дней) завтрака, обеда, полдника или ужина соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02756CC9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DDB0294" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава 8. Требования к производственному контролю, условиям труда и бытовому обслуживанию персонала</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FEE461" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      119. На объектах организуется и проводится производственный контроль в соответствии с требованиями документов нормирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8C03FB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C816422" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      120. На объектах создаются условия для соблюдения правил личной гигиены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEB7626" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062044C8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Для мытья рук устанавливают умывальные раковины с подводкой к ним горячей и холодной воды, со средствами для мытья и сушки рук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFB703E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F0DCE38" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      121. На объектах обслуживающий персонал (помощники воспитателей, технический персонал), работники пищеблока обеспечиваются специальной одеждой не менее двух комплектов (костюм или халат, косынки, колпак, фартук), сменной обувью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FAD1010" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4E07DB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      122. Работники объектов соблюдают личную и производственную гигиену, при выходе из объекта и перед посещением туалета снимают специальную одежду, моют руки с мылом перед началом работы и после посещения туалета, а также после каждого перерыва в работе и соприкосновения с загрязненными предметами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659058CA" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DAB1D83" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      123. Работники пищеблока соблюдают следующие правила личной гигиены:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58982C84" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F09C97" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) перед началом работы верхнюю одежду убирают в шкаф, тщательно моют руки с мылом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B4487E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644DB202" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) работают в чистой специальной одежде, подбирают волосы под косынку или колпак;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B2E553" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51145886" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) в процессе работы снимают кольца, цепочки, часы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1494EF70" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B25E9A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) при выходе из пищевого блока, при посещении туалета снимают спецодежду, по возвращении в столовую тщательно моют руки горячей водой с мылом и щеткой, после чего одевают спецодежду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E3F54A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5545EC53" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Не допускается иметь длинные ногти и покрывать их лаком, застегивать спецодежду булавками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76882130" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F6E2400" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      124. Лица с гнойничковыми заболеваниями кожи, нагноившимися порезами, ожогами, ссадинами, больные или носители возбудителей инфекционных заболеваний, также контактировавшие с больными или носителями не допускаются к работе до проведения соответствующего медицинского обследования и заключения врача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F67EDB1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71166309" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      125. На объектах обслуживающий персонал и работники пищеблока проходят медицинский осмотр и гигиеническое обучение. На работу не принимаются лица без личной медицинской книжки и отметки о допуске к работе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E231E8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA13878" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава 9. Санитарно-эпидемиологические требования к медицинскому обеспечению на объектах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56002D5C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      126. На объектах обеспечивается медицинское обслуживание детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD90420" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23803A6F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      127. В ДО с неполным пребыванием детей медицинские помещения не предусматриваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094E8301" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24046634" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      128. Ежедневно в каждой возрастной группе проводится утренний осмотр детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D18C24" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFA2436" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      129. Оснащение медицинских помещений принимается согласно приложению 9 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434BEB02" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528378D4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      130. Дети с хроническими формами заболеваний, с факторами риска, а также выявленные в ходе профилактических медицинских осмотров и (или) перенесшие отдельные острые заболевания, подлежат диспансерному учету и наблюдению, согласно составленному плану оздоровления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BF3356" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A21274E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      131. Медицинский персонал проводит лечебно-профилактические и оздоровительные мероприятия, а также составляет комплексный план оздоровительных мероприятий, направленный на снижение заболеваемости и укрепление здоровья детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EDDCF6" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1442AC80" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      132. При образовании медицинских отходов, которые по степени эпидемиологической опасности относятся к потенциально опасным отходам, их обезвреживают и удаляют в соответствии с требованиями документов нормирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE069E3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284B1CEE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      133. Медицинские работники и администрация объектов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A1ACC7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296E31B9" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) ежеквартально проводят анализ заболеваемости с последующей корректировкой планов оздоровления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03766179" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F861B92" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) ежегодно планируют мероприятия по сохранению и укреплению здоровья детей, снижению среди них заболеваемости и проводят мероприятия по оздоровлению детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DCAE39" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B146FB0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) организуют и осуществляют своевременность диспансеризации детей, имеющих хронические заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0D8882" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343AA756" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) по результатам углубленного медицинского осмотра определяют группы динамического наблюдения (группы здоровья), уровень физического развития, медицинские группы для занятий физкультурой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49326C5A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7397EE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) проводят лечебно-оздоровительную работу (в том числе динамическое наблюдение за состоянием здоровья детей, проведение закаливания, оздоровления и другое);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23985A22" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C68792" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) ведут статистический учет заболеваемости детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294BAEE0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5780A21D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) проводят учет за своевременным прохождением сотрудниками объектов профилактических медицинских осмотров и ежедневный контроль здоровья работников пищеблока с регистрацией данных в журнале результатов осмотра работников пищеблока, согласно приложению 10 к настоящим Санитарным правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD80B19" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072EB2C0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) ежегодно и по запросу представляют в территориальное подразделение ведомства государственного органа в сфере санитарно-эпидемиологического благополучия населения на соответствующей территории информацию по заболеваемости, проведению профилактических медицинских осмотров, распределению детей по состоянию здоровья (группы здоровья), группам физического развития, диспансерного наблюдения и проведенному оздоровлению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258C1C2F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2205E7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) ежедневно проводят осмотр за содержанием пищеблока, условиями и сроками хранения пищевых продуктов, технологией приготовления пищи, качеством готовой пищи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334925B1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1837C8AD" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ДО с полным, круглосуточным пребыванием детей и домах ребенка подекадно проводят анализ выполнения суточных норм по основным продуктам за 10 календарных дней с последующей коррекцией и ведением ведомости контроля за выполнением норм пищевой продукции, согласно приложению 11 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1A525D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD6987F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      134. Дети, поступающие в ДО, проходят медицинский осмотр и представляют паспорт здоровья и справку о состоянии здоровья, выдаваемые медицинской организацией по месту жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A50A65" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048C7865" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      135. Дети, отсутствующие три и более дней принимаются в ДО при наличии справки врача о состоянии здоровья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF37AE8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66BEE34E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      136. В медицинских кабинетах проводят санитарно-дезинфекционную обработку оборудования и инвентаря дезинфицирующими средствами, согласно инструкции производителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44231D0C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121E3CEA" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      137. При регистрации среди детей или персонала инфекционных заболеваний, а также с профилактической целью руководством объектов, его персоналом и медицинскими работниками проводятся санитарно-противоэпидемические и санитарно-профилактические мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D139189" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C2F4E8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      138. На объектах ведется медицинская документация в соответствии с приложением 12 к настоящим Санитарным правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3A54B3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D050DD" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава 10. Санитарно-эпидемиологические требования к содержанию ДО вместимостью до трех групп</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BAEF40" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      139. Допускается функционирование ДО вместимостью до трех групп с минимальным набором помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C79303C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703C3A4C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      При отсутствии возможности выделения дополнительных площадей допускается:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519560E8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB38250" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) совмещение в одном помещении игровой и спальни из расчета не менее 3,0 м2 на 1 ребенка, при этом в спальной зоне устанавливаются трансформируемые (встроенные откидные, выдвижные, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>выкатные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) кровати;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039B35B2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7467A017" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) организация общей раздевальной, оборудованной индивидуальными шкафчиками для одежды и обуви, скамейками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4675758F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232BDBAC" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) организация питания в группах без оборудования буфетных-раздаточных или в общей столовой по графику;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64971E76" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147891ED" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) организация централизованной моечной для столовой посуды и приборов вне группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7082EAA4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69708299" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) в туалетных установить 1 унитаз и 1 раковину на 10 детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4F0C83" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9FCAC5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) одна туалетная в ДО с расчетным количеством не более 30 детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50329E7D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F700B8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) сокращение набора помещений пищеблока и технологического оборудования, при условии обеспечения безопасности готовой продукции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE36E7B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56124424" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      приготовление пищи допускается на площадях помещений не менее 21 м2 при соблюдении зонирования (раздаточная, для обработки сырой продукции, готовой продукции, для мытья кухонной посуды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CD02A8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74EB97E2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      кладовая с выделением зон для хранения овощей и сыпучих продуктов; помещение (отведенное место) для персонала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2EA36E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51405CD8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      для мытья сырой продукции и рук персонала устанавливаются отдельные мойки, для мытья кухонной посуды – одна мойка объемом, достаточным для полного погружения используемой посуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D36B8EA" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2760B8CF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      в ДО вместимостью до трех групп размещаемых, на первых двух этажах многоквартирного жилого дома с расчетным количеством не более 30 детей приготовление пищи допускается на площадях помещений не менее 12 м2 при соблюдении зонирования (раздаточная, для обработки сырой продукции, готовой продукции, для мытья кухонной посуды). При отсутствии кладовых для продуктов питания закуп осуществляется не более чем на неделю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449EA1D5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B350E8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      уменьшение площади помещений для приготовления пищи не более чем на 10%;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3396AB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C27F569" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) для хранения запасов белья складские помещения или отведенное место со шкафами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FEAE71" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C76CABD" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) использование для организации прогулок игровых площадок с ограждением на придомовой территории (допускается организация прогулок по графику);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544C9C83" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1D1DFE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) устанавливать на прогулочной площадке сборно-разборные навесы, беседки для использования их в жаркое время года, с обеспечением безопасности их конструкции (сборки, установки) для детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1448ED" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273E9A05" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      140. При отсутствии медицинского работника допускается осуществлять медицинское обеспечение территориальной организацией первичной медико-санитарной помощи. При этом предусматривается оборудование медицинского кабинета площадью не менее 6 м2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A77734" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E94C102" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ДО вместимостью до трех групп, размещенных на первых двух этажах многоквартирного жилого дома с расчетным количеством не более 30 детей – выделение отдельного рабочего места для медицинского работника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBD4FA2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A4AE86" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Оснащение проводится согласно оказываемых медицинских услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C83F1E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D2A4639" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава 11. Санитарно-эпидемиологические требования к детским дошкольным организациям на период введения ограничительных мероприятий, в том числе карантина</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D5013A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      141. В ДО проводятся следующие противоэпидемиологические мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9CE61C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D34AA6C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) функционируют медицинский кабинет и изолятор (для ежедневного замера температуры, выявления симптомов заболеваний, изоляции, в случаях выявления заболевших) с обеспечением необходимым медицинским оборудованием и медикаментами (термометрами, шпателями, маски);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587ABA70" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774F4648" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) проводится еженедельный инструктаж среди сотрудников о необходимости соблюдения правил личной и (или) производственной гигиены и контроля за их неукоснительным выполнением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37483211" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B57E08" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) проводится замер температуры и контроль наличия симптомов острых респираторных инфекций (повышенная температура, кашель, насморк);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B0DA2A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73AE4E41" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) ограничение допуска сопровождающих лиц в здание детского сада;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FCFB05" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04369569" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) прием детей со справками о состоянии здоровья от участкового педиатра (при отсутствии более 3 рабочих дней);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0E7F2A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70313F10" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) организуются специальные места для утилизации использованных масок, перчаток, салфеток, использованных при чихании и кашле;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4D2A5F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275F452C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) назначаются ответственные лица за соблюдением санитарно-эпидемиологических требований (измерение температуры бесконтактным термометром, инструктажа персонала, своевременная смена средств индивидуальной защиты, отслеживание необходимого запаса дезинфицирующих, моющих и антисептических средств, ведение журнала проведения инструктажа, термометрии, утилизация масок, респираторов, салфеток, обработка оборудования и инвентаря, уборка помещений);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CED677A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA77988" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) при регистрации заболеваемости устанавливается карантин на группу или на ДО;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EE1173" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292047B7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) соблюдение масочного режима персоналом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566BF046" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05EDA17F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) установка диспенсеров с кожным антисептиком для персонала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0859467A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F178C8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) своевременное мытье рук детей (с использованием жидкого мыла) до приема пищи, после прогулки на улице, посещения санузла и в других случаях загрязнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B36EEB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB2F42E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) обеззараживание (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кварцевание</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) помещений групп с последующим проветриванием не менее 1 раза в неделю с соблюдением инструкции к оборудованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4E5523" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4725040B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) сквозное проветривание при отсутствии детей в группе. Проветривание осуществляется под контролем воспитателя при обеспечении безопасности детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7218FC26" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438E3C0F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) 2-х кратная обработка дверных ручек, перил лестничных маршей, подоконников и других поверхностей с применением дезинфицирующих средств (использование дезинфицирующих средств во время отсутствия детей в групповых помещениях);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A2E7D6" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA4D527" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) обеспечение наличия термометров, нескончаемого запаса (не менее чем на 5 дней) дезинфицирующих и моющих средств, антисептиков, масок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14924643" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9E2D04" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) соблюдение питьевого режима;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3131C088" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB3DF38" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17) ежедневная дезинфекция помещений пищеблока, кухонной посуды, оборудования и инвентаря;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8761EC" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C4A13C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18) рассадка детей при приеме пищи на расстоянии не менее 1 метра;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796A3011" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C301FF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19) обязательное заявление – согласие родителя (законного представителя) на посещения сада под личную ответственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49307D5C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644617A6" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20) соблюдение санитарно-эпидемиологических требований, установленных в нормативных правовых актах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7006245A" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36AD83DC" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      142. В ДО не допускаются дети и сотрудники с признаками инфекционных заболеваний (респираторными, кишечными, повышенной температурой тела).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A86FCE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD6065C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      143. Утренний фильтр (прием) детей и контроль наличия симптомов острых респираторных инфекций среди сотрудников детского сада и детей проводится медицинским работником ДО при его наличии в штате или по договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BEA6B3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0E1278" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      144. В спальных помещениях расстояние между кроватями не менее 1 метра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E75F96" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384AB6BD" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      145. Наполняемость групп в типовых ДО определяется из расчета 3 м2 на 1 (одного) ребенка в игровой зоне (без учета спальной зоны и приема пищи), но не более 15 детей в группе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255141CF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3956712D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      146. Наполняемость групп в приспособленных зданиях (игровая и спальные места совмещенные) определяется из расчета 4 м2 на 1 (одного) ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4440900F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE35893" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      147. Наполняемость групп и требования к социальному дистанцированию изменяются в соответствии с действующими постановлениями Главного государственного санитарного врача Республики Казахстан с учетом эпидемиологической ситуации в республике и соответствующей территории в "красной" и "желтой" зонах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCA0A65" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Медицинская документация объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FD9C6E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Медицинской документацией являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C671CB3" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC4D8DE" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) журнал учета инфекционных заболеваний;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC08E52" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6220B92D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) журнал соматической заболеваемости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6CE7F0" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190AADF1" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) журнал учета контактов с острыми инфекционными заболеваниями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BFC287" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9695ED" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) карта профилактических прививок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1802799F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3200780B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) журнал регистрации проб Манту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570A0913" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="370AF7E4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) журнал регистрации детей группы риска подлежащих обследованию по пробе Манту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD4C570" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA72AD7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) журнал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>туберкулино</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-положительных лиц, подлежащих до обследованию у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>фтизиопедиатра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2322B8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF7B18E" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) журнал проведения контролируемой </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>химиопрофилактики</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12635DB8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="090F1A1D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) журнал регистрации лиц, обследованных на гельминты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23697BD7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C0AE84" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) паспорт здоровья ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF3B567" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1282F3C8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) списки детей группы риска;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CEFE72" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54043D7F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бракеражный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> журнал скоропортящейся пищевой продукции и полуфабрикатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B8020F" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B33D9E2" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) журнал результатов осмотра работников пищеблока;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3A842D" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22ED7A5B" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) ведомость контроля за выполнением норм пищевой продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7BBDE4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25309C96" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) индивидуальные медицинские карты воспитанников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F3E847" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C22D811" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) журнал органолептической оценки качества блюд и кулинарных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC7C9B5" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E92142C" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17) журнал "С" - витаминизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051CB9A6" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0ACABB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Приложение к приказу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B102EF7" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Министра здравоохранения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E69B10" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D78CC8" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от 9 июля 2021 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43409193" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ ҚР ДСМ- 59</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1D81BB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Перечень утративших силу некоторых приказов Министерства здравоохранения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A06A7CB" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Приказ Министра здравоохранения Республики Казахстан от 17 августа 2017 года № 615 "Об утверждении Санитарных правил "Санитарно-эпидемиологические требования к дошкольным организациям и домам ребенка" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15893).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5FEDCF" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073320F4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Пункт 13 Перечня некоторых приказов Министерства национальной экономики Республики Казахстан и Министерства здравоохранения Республики Казахстан, в которые вносятся изменения и дополнение, утвержденного приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 3 сентября 2018 года № ҚР ДСМ-9 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17501).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F83E2C4" w14:textId="77777777" w:rsidR="00160053" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="119F66E7" w14:textId="77777777" w:rsidR="00D20940" w:rsidRPr="00160053" w:rsidRDefault="00160053" w:rsidP="00160053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. Пункт 10 Перечня некоторых приказов Министерства здравоохранения Республики Казахстан и Министерства национальной экономики Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного приказом Министра здравоохранения Республики Казахстан от 5 июля 2020 года № ҚР ДСМ-78/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20935).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00D20940" w:rsidRPr="00160053" w:rsidSect="00160053">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="60"/>
+  <w:proofState w:spelling="clean"/>
+  <w:revisionView w:inkAnnotations="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00160053"/>
+    <w:rsid w:val="000A2F4A"/>
+    <w:rsid w:val="00160053"/>
+    <w:rsid w:val="00D20940"/>
+    <w:rsid w:val="00E066F8"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="ru-RU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="226FEBA8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FB6BF33A-2EB7-402F-B47F-7BA7A6BB0734}"/>
+</w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
-[...9 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="false" w:unhideWhenUsed="false"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="true">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
-    <w:basedOn w:val="DocDefaults"/>
     <w:qFormat/>
-    <w:rsid w:val="004A3277"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...74 lines deleted...]
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="true">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...183 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="true">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...2 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-[...3 lines deleted...]
-    <w:uiPriority w:val="35"/>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...29 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1945074597">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1172526265">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1260020513">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1092900605">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1992907215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1352954264">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Стандартная">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Стандартная">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Стандартная">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>8131</Words>
+  <Characters>46353</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>386</Lines>
+  <Paragraphs>108</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Snegurochka</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>54376</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Director</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>