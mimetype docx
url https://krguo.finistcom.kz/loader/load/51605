--- v0 (2025-10-18)
+++ v1 (2026-06-10)
@@ -3,74 +3,72 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00FF4D5E" w:rsidRPr="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00FF4D5E">
-[...2 lines deleted...]
-        <w:ind w:firstLine="540"/>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-        <w:t>ТӨЛҚҰЖАТ</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПАСПОРТ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -146,2544 +144,1652 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00FF4D5E" w:rsidP="00F057C6">
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF4D5E">
+      <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Басшы</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F057C6" w:rsidRPr="00F66DEF">
+        <w:t xml:space="preserve">Руководитель – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F057C6" w:rsidRPr="00F66DEF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ихсанова Виктория Русеавна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="548DD4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Год основания</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Ихсанова Виктория Русеавна</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00FF4D5E" w:rsidP="00F057C6">
+        <w:t>1963год</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проектная мощность</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66DEF" w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контингент </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Құрылған жылы</w:t>
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66DEF" w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...127 lines deleted...]
-        </w:rPr>
         <w:t>206</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00FF4D5E" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00FF4D5E" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00FF4D5E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FF4D5E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Коммунальное Государственное Казенн</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ое Предприятие </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Ясли - сад «Берёзка» отдела </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>образования города Шахтинска управления образования Карагандинской</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> области </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00F057C6">
+        </w:rPr>
+        <w:t>– образовательное учреждение реализующие  основные и дополнительные программы дошкольного  воспитания и обучения.  Язык  обучения – русский.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F66DEF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для обеспечения эффективного воспитательного и образовательного процесса (развития </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>здоров</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ьесберегающих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, познавательных, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>коммуникативно-языковых, творческих и социальных навыков) педагоги применяют в работе с детьми Типовую учебную программу дошкольного воспитания и обучения, утвержденную приказом Министра образования и науки Республ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ики Казахстан от 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>октября  2022 года № 422</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="548DD4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="548DD4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Штатная численность работников: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="009C2082" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4D5E">
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Педагогический коллектив составляет </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2082" w:rsidRPr="009C2082">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Тиімді тәрбие және білім беру процесін (Денсаулық сақтау, танымдық, коммуникативтік-тілдік, шығармашылық және әлеуметтік дағдыларды дамыту) қамтамасыз ету үшін педагогтер балалармен жұмыста Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 14 қазандағы № 422 бұйрығымен бекітілген Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасын қолданады.</w:t>
-[...10 lines deleted...]
-          <w:color w:val="548DD4"/>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00F057C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>человек. Из них имеют высшую, перв</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2082" w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ую категорию и квалификацию педагог–эксперт,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагог</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2082" w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-исследователь – 8 педагогов, что оставляет 44</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>% педагогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="000547A2">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Инновационная  деятельность</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
-[...60 lines deleted...]
-        <w:t>"</w:t>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В детском саду запущен педагогический проект «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF4D5E">
-[...5 lines deleted...]
-        <w:t>Ками</w:t>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Экоголята</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF4D5E">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> "" </w:t>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» и направлен на формирование у ребенка внутреннего мира с системой ценностных отношений к животному и растительному миру, развитию внутренней потребности любви к  природе и бережное отношение к ней. Воспитание культуры </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF4D5E">
-[...5 lines deleted...]
-        <w:t>қағаз</w:t>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>природолюбия</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF4D5E">
-[...73 lines deleted...]
-      <w:r w:rsidRPr="00FF4D5E">
+      <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00F057C6">
+    <w:p w:rsidR="000547A2" w:rsidRPr="000547A2" w:rsidRDefault="00F66DEF" w:rsidP="000547A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Баланы </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000547A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В старших группах проект «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF4D5E">
-[...5 lines deleted...]
-        <w:t>ересек</w:t>
+      <w:r w:rsidRPr="000547A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Камишибай</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF4D5E">
+      <w:r w:rsidRPr="000547A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="000547A2" w:rsidRPr="000547A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="000547A2" w:rsidRPr="000547A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– это форма визуального и совместного повествования, которая соединяет в себе использование нарисованных вручную изображений и живое повествование презентующего. «</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF4D5E">
-[...5 lines deleted...]
-        <w:t>адаммен</w:t>
+      <w:r w:rsidR="000547A2" w:rsidRPr="000547A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ками</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF4D5E">
-[...104 lines deleted...]
-        <w:t>қары</w:t>
+      <w:r w:rsidR="000547A2" w:rsidRPr="000547A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» переводится как «бумага», а «</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FF4D5E">
-[...5 lines deleted...]
-        <w:t>м-</w:t>
+      <w:r w:rsidR="000547A2" w:rsidRPr="000547A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шибай</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00FF4D5E">
-[...71 lines deleted...]
-    <w:p w:rsidR="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00F057C6">
+      <w:r w:rsidR="000547A2" w:rsidRPr="000547A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» – игра или драма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F66DEF" w:rsidRPr="000547A2" w:rsidRDefault="00F66DEF" w:rsidP="000547A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00FF4D5E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000547A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Совместно с библиотекой поселка Шахан реализуется проект «Библиотека и мы».</w:t>
+      </w:r>
+      <w:r w:rsidR="000547A2" w:rsidRPr="000547A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...118 lines deleted...]
-    <w:p w:rsidR="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00F057C6">
+      <w:r w:rsidR="000547A2" w:rsidRPr="000547A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проводниками в мир художественной литературы для дошкольников становятся взрослые. Слушая произведения и рассматривая иллюстрации, дети думают, переживают за героев. Совместное чтение ребенка с взрослым – это способ получения информации и лучший способ общения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...230 lines deleted...]
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00F057C6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проектная деятельность в детском саду «Березка» ведется по нескольким направлениям: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...39 lines deleted...]
-    <w:p w:rsidR="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00F057C6">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Педагогический  проект «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Зерек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предназначен для оптимизации учебной деятельности, сохранения и развития творческого потенциала детей дошкольного возраста, направлен на профилактику утомления, развитие и поддержание высокой учебной мотивации, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выработки у них навыков аналитической деятельности, самоконтроля, а так же применения полученных знаний на занятиях  и в различных жизненных ситуациях. В марте 2019 года детский сад проводил  областной семинар «Мастерская речи» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00FF4D5E" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Заочный детский сад» социальный направлен на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оказание поддержки семьям, дети которых не охвачены дошкольным образованием,  в форме консультативных пунктов, центров игровой поддержки, информационного портала это способствует решению проблем воспитания  и развития детей раннего возраста. Детским садом проводился областной семинар «Играй-ка» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...39 lines deleted...]
-    <w:p w:rsidR="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00F057C6">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Формирование здорового и безопасного образа жизни у дошкольника через сотрудничество детского сада и ДЮСШ» педагогический проект </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>работает с января 2019 года направлен</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>вовлечение детей дошкольного возраста в активную физическую и спортивную деятельность через интегрированный образовательный процесс «Детский сад – ДЮСШ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:contextualSpacing/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для повышения качества дошкольного образования и формирования партнерских отношений между участниками образовательного процесса: педагогов, детей и их родителей продолжается реализация: областных проектов «Школа молодого родителя»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FF4D5E">
+        </w:rPr>
+        <w:t xml:space="preserve">В 2021 году начата работа по проектам, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рекомендуемых</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Учебно-методическим центром Карагандинской области </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>2021 жылы Қарағанды облысының оқу-әдістемелік орталығы ұсынған жобалар бойынша жұмыс басталды - "Әжемнің ертегісі", "Алға ұстаз - ата-ана"ертегі ойын кеңістігі.2021 жылдың қаңтар айынан бастап тәрбиеленушілердің, олардың ата-аналары мен педагогтарының әлеуметтік-мәдени және оқу құзыреттілігін арттыру арқылы мектепке дейінгі тәрбие мен оқытудың сапасын басқару моделін құруға бағытталған "қуанышқа оқу" жобасы шеңберінде "Жас оқу" Әлеуметтік-педагогикалық жобасы бойынша жұмыс жүргізілуде.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00F057C6">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сказочное игровое пространство " </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Әжемні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ертегісі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Алғашқы ұстаз - ата-ана".</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С января 2021 года ведется работа по с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оциально-педагогическому проекту «Жас оқырман» в рамках проекта «Чтение в радость», который направлен на с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оздание</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Модели по управлению качеством дошкольного воспитания и обучения через  повышение социокультурной и читательской компетентности воспитанников, их родителей и педагогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FF4D5E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        </w:rPr>
+        <w:t>Оснащение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D601A5" w:rsidRDefault="00D601A5" w:rsidP="00D601A5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Видеонаблюдение; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D601A5" w:rsidRDefault="00D601A5" w:rsidP="00D601A5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...100 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">калитка  и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>входные двери с кодовым замком;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D601A5" w:rsidRDefault="00D601A5" w:rsidP="00D601A5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...56 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>наличие тревожной кнопки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D601A5" w:rsidRDefault="00D601A5" w:rsidP="00D601A5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...101 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>голосовое оповещение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  в группах и на улице;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D601A5" w:rsidRPr="00D601A5" w:rsidRDefault="00D601A5" w:rsidP="00D601A5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00FF4D5E">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«доступная среда»</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наличие па</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ндуса,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2082">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00FF4D5E">
+      <w:r w:rsidR="00BC5F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">световые датчики, светоотражающие круги, таблички Брайля, тактильная плитка, оборудован туалет; </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...192 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    </w:p>
+    <w:p w:rsidR="00D601A5" w:rsidRDefault="00D601A5" w:rsidP="00D601A5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...64 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бассейн для плавания на улице; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC5F37" w:rsidRDefault="00D601A5" w:rsidP="00BC5F37">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF4D5E">
+      <w:r w:rsidRPr="00D601A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>логопункт</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF4D5E">
+      <w:r w:rsidRPr="00D601A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF4D5E" w:rsidRPr="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00FF4D5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w:rsidR="00BC5F37" w:rsidRPr="00BC5F37" w:rsidRDefault="00F057C6" w:rsidP="00BC5F37">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC5F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Компьютеры  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC5F37" w:rsidRDefault="00F057C6" w:rsidP="00BC5F37">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC5F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Принтеры </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC5F37" w:rsidRDefault="00F057C6" w:rsidP="00BC5F37">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FF4D5E">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC5F37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Факс  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF4D5E" w:rsidRPr="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00FF4D5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w:rsidR="00BC5F37" w:rsidRDefault="00F057C6" w:rsidP="00BC5F37">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC5F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мультимедийный проектор</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC5F37" w:rsidRDefault="00F057C6" w:rsidP="00BC5F37">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC5F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Телевизоры </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC5F37" w:rsidRDefault="00F057C6" w:rsidP="00BC5F37">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC5F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ксероксы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC5F37" w:rsidRPr="00BC5F37" w:rsidRDefault="00F057C6" w:rsidP="00BC5F37">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC5F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Музыкальный центр </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00BC5F37" w:rsidRDefault="00F057C6" w:rsidP="00BC5F37">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC5F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Подключение к сети Интерне</w:t>
+      </w:r>
+      <w:r w:rsidR="000547A2" w:rsidRPr="00BC5F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
         <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="548DD4"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4D5E">
-[...52 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="548DD4"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="548DD4"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Директор  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00F057C6">
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КГКП "Ясли-сад «Берёзка» отдела </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>образования города Шахтинска управления образования Карагандинской области</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="101"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4D5E">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="101"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -3232,5698 +2338,1910 @@
           <w:color w:val="0070C0"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Русаевна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="101"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF4D5E" w:rsidRPr="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00FF4D5E">
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2599"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>Бөбекжай д</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Директор </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ясли-сада</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>иректор</w:t>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ихсанова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Виктория </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F057C6" w:rsidRPr="00F66DEF">
-[...5 lines deleted...]
-        <w:t>Ихсанова</w:t>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Русаевна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F057C6" w:rsidRPr="00F66DEF">
-[...721 lines deleted...]
-    <w:p w:rsidR="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00FF4D5E">
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 06.03.1970 года рождения, образование - высшее. Профессиональные  знания для выполнения возложенных должностных обязанностей и практический опыт в вопросах дошкольного воспитания и обучения. Совершенствование профессиональной подготовки, стремление  к получению новых и имеющихся знаний. Эрудированный  и разносторонний руков</w:t>
+      </w:r>
+      <w:r w:rsidR="000547A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>одитель Педагогический стаж - 26 лет, в должности руководителя 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">В управлении педагогическим, техническим и родительским коллективами придерживается демократического стиля руководства. Обладает этикой гражданского служащего.                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>В дошкольной организации сформирована сплоченная команда педагогов единомышленников. Созданы условия для повышения профессионального мастерства педагогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="000547A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Награждена грамотами Акима города Шахтинска, Учебно-методического  центра  Карагандинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
-[...238 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A64CEA" w:rsidRPr="00FF4D5E" w:rsidRDefault="00A64CEA" w:rsidP="00A64CEA">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="101"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00A64CEA" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КГКП  "Ясли </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>–с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ад «Берёзка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000547A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» отдела образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> города Шахтинска управления образования Карагандинской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Контингент: </w:t>
       </w:r>
-      <w:r w:rsidR="00A64CEA">
-[...184 lines deleted...]
-        <w:pStyle w:val="a5"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>210 детей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F66DEF" w:rsidP="00F057C6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Музыка залы мен спорт залы </w:t>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Финансирование на 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00F057C6" w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> год</w:t>
+      </w:r>
+      <w:r w:rsidR="00F057C6" w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D601A5" w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">96407 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A64CEA">
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A64CEA">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00D601A5" w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A64CEA">
-[...5 lines deleted...]
-        <w:t>іктірілген</w:t>
+      <w:r w:rsidR="00D601A5" w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D601A5" w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тг</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="a5"/>
+      <w:r w:rsidR="00D601A5" w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. местный бюджет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00D601A5" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Капитальный и текущий ремонт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66DEF" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> году замена </w:t>
+      </w:r>
+      <w:r w:rsidR="000547A2" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">входных дверей, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66DEF" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тамбуров</w:t>
+      </w:r>
+      <w:r w:rsidR="000547A2" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2 основных входа</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66DEF" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и 2 запасных</w:t>
+      </w:r>
+      <w:r w:rsidR="000547A2" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) На основном входе установка пандуса – 4859</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A64CEA">
-[...5 lines deleted...]
-        <w:t>Қазақ</w:t>
+      <w:r w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыс.тг</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A64CEA">
+      <w:r w:rsidR="00D601A5" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Частично з</w:t>
+      </w:r>
+      <w:r w:rsidR="000547A2" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аменены и установлены игровые площадки </w:t>
+      </w:r>
+      <w:r w:rsidR="00D601A5" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на улице – 2155 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D601A5" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D601A5" w:rsidRPr="00D601A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A64CEA">
-[...5 lines deleted...]
-        <w:t>тілі</w:t>
+      <w:r w:rsidR="00D601A5" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тг</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A64CEA">
-[...20 lines deleted...]
-        <w:pStyle w:val="a5"/>
+      <w:r w:rsidR="00D601A5" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Материально-техническая база</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...127 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Музыкальный зал  и спортивный зал совмещенный</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кабинет казахского языка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Центр психолого-педагогической помощи (ЦППП)  и кабинет робототехники совмещенный</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Логопедический кабинет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00A64CEA" w:rsidRDefault="00A64CEA" w:rsidP="00A64CEA">
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Методический кабинет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Медицинский кабинет                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Пищеблок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Оснащение интерактивным оборудованием:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...22 lines deleted...]
-          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>На данный момент в дошкольной организации имеется техническое оборудование</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...44 lines deleted...]
-    <w:p w:rsidR="00A64CEA" w:rsidRDefault="00A64CEA" w:rsidP="00A64CEA">
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для проведения ОУД и мероприятий с педагогами и родителями. 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>компьютеров</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 из </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>которых</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подключены к сети Интернет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00A64CEA" w:rsidRDefault="00F057C6" w:rsidP="00A64CEA">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Компьютер - 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        <w:t>Компьютер - 20</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Принтер - 15</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Принтер - 15</w:t>
+        <w:t>Факс - 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Факс - 1</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00A64CEA" w:rsidP="00F057C6">
+        <w:t>Мультимедийный проектор - 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00A64CEA" w:rsidP="00F057C6">
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Телевизор - 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> - 1</w:t>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Видеопроектор - 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Видеопроектор - 1</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00A64CEA" w:rsidP="00F057C6">
+        <w:t>Музыкальный центр - 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...108 lines deleted...]
-        <w:pStyle w:val="a5"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Интерактивная доска - 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="009C2082" w:rsidRDefault="00F057C6" w:rsidP="009C2082">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кадровое обеспечение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C2082" w:rsidRPr="009C2082" w:rsidRDefault="00F057C6" w:rsidP="009C2082">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Педаго</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2082" w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гический коллектив составляет 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> человек. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C2082" w:rsidRPr="009C2082" w:rsidRDefault="009C2082" w:rsidP="009C2082">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Высшая</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> категория: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 педагога </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C2082" w:rsidRPr="009C2082" w:rsidRDefault="009C2082" w:rsidP="009C2082">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Педагог-исследователь</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 педагога</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C2082" w:rsidRPr="009C2082" w:rsidRDefault="009C2082" w:rsidP="009C2082">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Педагог </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> эксперт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 педагога</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C2082" w:rsidRPr="009C2082" w:rsidRDefault="009C2082" w:rsidP="009C2082">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Вторая</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> категория:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>едагога</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C2082" w:rsidRPr="009C2082" w:rsidRDefault="009C2082" w:rsidP="009C2082">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Педагог-модератор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C2082" w:rsidRPr="009C2082" w:rsidRDefault="009C2082" w:rsidP="009C2082">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Педагог</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 педагогов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C2082" w:rsidRPr="009C2082" w:rsidRDefault="009C2082" w:rsidP="009C2082">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Без категории – 1 педагог</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6. Достижения в учебно-воспитательном процессе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ежегодно педагоги принимают участие в городских, областных и республиканских конкурсах, Научно-практических конференциях, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A64CEA">
+        <w:t xml:space="preserve">Республиканских интеллектуальныйх марафонах,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">публикуют свои материалы в сборниках и журналах, создают методические пособия.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Кадрлық</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A64CEA">
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A64CEA">
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>қамтамасыз</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A64CEA">
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Инклюзивное образование</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Для успешного  развития  и социальной адаптации детей с особыми образовательными потребностями и индивидуальными возможностями в детском саду, педагогический коллектив в составе </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2082" w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагогов, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошли курсы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="181818"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">повышения квалификации </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по инклюзивному образованию. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Процесс психолого-педагогического сопровождения осуществляется </w:t>
+      </w:r>
+      <w:r w:rsidR="00D601A5" w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D601A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> группах </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с  инклюзивным образованием специалистами: логопедом, педагого</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> психологом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Для успешной работы организована методическая </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>поддержка</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  как воспитателей, так и специалистов, непосредственно осуществляющих процесс воспитания детей с ООП. Открыт и функционирует консультативный пункт для детей с ООП и их семей,  консультации проводятся по запросам и предложениям родителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сформирована чёткая система работы и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> координация деятельности всех участников образовательного процесса (педагогов, детей и их родителей). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>На каждого ребенка специалистами: психолог, логопед, воспитателями  разработан индивидуальный план развития. Работа велась по направлениям: развитие познавательной сферы, эмоционально-волевой сферы коммуникативно-языковой компетенции, коррекция свой</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ств пс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ихологических процессов, навыков коммуникации, преодоление общего недоразвития речи.  Индивидуальные занятия проводятся два раза в неделю в течение учебн</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ого года. На  сентябрь 2022 года в детском саду 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...486 lines deleted...]
-    <w:p w:rsidR="00FF4D5E" w:rsidRDefault="00FF4D5E" w:rsidP="00FF4D5E">
+      <w:r w:rsidR="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ребенка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с определенными образовательными потребностями и индивидуальными возможностями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
-[...2879 lines deleted...]
-          <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6" w:rsidP="00F057C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidRDefault="00F057C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00F057C6" w:rsidRPr="00F66DEF" w:rsidSect="00606BF5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="707" w:bottom="426" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="02116D50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D61EFB42"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -9000,163 +4318,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="422D673C"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="458702CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="276E040E"/>
     <w:lvl w:ilvl="0" w:tplc="EDFC95A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
@@ -9227,51 +4432,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="4F4253BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8F61FEA"/>
     <w:lvl w:ilvl="0" w:tplc="646C1C5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9340,319 +4545,198 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50C56A0E"/>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="54C84224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF2AE4D4"/>
-    <w:lvl w:ilvl="0" w:tplc="0419000D">
+    <w:tmpl w:val="474CC62A"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2727" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
-[...111 lines deleted...]
-      <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F057C6"/>
     <w:rsid w:val="000547A2"/>
     <w:rsid w:val="009C2082"/>
-    <w:rsid w:val="00A64CEA"/>
     <w:rsid w:val="00BC5F37"/>
     <w:rsid w:val="00D601A5"/>
     <w:rsid w:val="00F057C6"/>
     <w:rsid w:val="00F66DEF"/>
-    <w:rsid w:val="00FF4D5E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -9853,61 +4937,50 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F057C6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F057C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -10084,68 +5157,56 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F057C6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F057C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -10399,66 +5460,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7051</Characters>
+  <Pages>5</Pages>
+  <Words>1258</Words>
+  <Characters>7172</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
+  <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8272</CharactersWithSpaces>
+  <CharactersWithSpaces>8414</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>березка</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>