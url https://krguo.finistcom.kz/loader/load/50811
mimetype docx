--- v0 (2025-12-04)
+++ v1 (2026-07-21)
@@ -1,11381 +1,13433 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
-[...4 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="6ed1745" w14:textId="6ed1745">
-[...4 lines deleted...]
-        <w15:collapsed w:val="false"/>
+    <w:p w14:paraId="0CE9F3AD" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-[...8 lines deleted...]
-      <w:r>
+          <w:noProof/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16F1D68B" wp14:editId="56C041C6">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="0" name="" descr=""/>
+            <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="true"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId3"/>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2057400" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:i w:val="false"/>
+    </w:p>
+    <w:p w14:paraId="0635E2AF" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1119">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Об утверждении Типовых правил приема на обучение в организации образования, реализующие общеобразовательные учебные программы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>начального, основного среднего и общего среднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C45F4D7" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:i w:val="false"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Приказ Министра образования и науки Республики Казахстан от 12 октября 2018 года № 564. Зарегистрирован в Министерстве юстиции Республики Казахстан 16 октября 2018 года № 17553.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CECED3" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:i w:val="false"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="z4"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:i w:val="false"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-бабының</w:t>
-[...5 lines deleted...]
-          <w:i w:val="false"/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:i w:val="false"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В соответствии с подпунктом 11) статьи 5 Закона Республики Казахстан от 27 июля 2007 года "Об образовании" и подпунктом 1) статьи 10 Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:i w:val="false"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...46 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="52E12BA6" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сноска. Преамбула в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="23546596" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...37 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z5"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Утвердить прилагаемые Типовые правила приема на обучение в организации образования, реализующие общеобразовательные учебные программы начального, основного среднего и общего среднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C9F3A5" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z6"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Департаменту дошкольного и среднего образования Министерства образования и науки Республики Казахстан (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Каринова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ш.Т.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1994FE13" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="z7"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E3DF92" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="z8"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его копии в бумажном и электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58048E26" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z9"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) размещение настоящего приказа на интернет-ресурсе Министерства образования и науки Республики Казахстан после его официального опубликования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CE24CA" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z10"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Департамент юридической службы Министерства образования и науки Республики Казахстан сведений об </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C66432F" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z11"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Контроль за исполнением настоящего приказа возложить на вице-министра образования и науки Республики Казахстан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Суханбердиеву</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Э.А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2C27D6" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z12"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="6068"/>
+        <w:gridCol w:w="15"/>
+        <w:gridCol w:w="3408"/>
+        <w:gridCol w:w="286"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00606CA4" w:rsidRPr="00606CA4" w14:paraId="4DD340D4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="380" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7795" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p w14:paraId="2B00F457" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-                <w:b w:val="false"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министр образования и науки </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b w:val="false"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...13 lines deleted...]
-</w:t>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4205" w:type="dxa"/>
-            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5EAA7EE7" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
-              <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-                <w:b w:val="false"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Е. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сагадиев</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      <w:tr>
+      <w:tr w:rsidR="00606CA4" w:rsidRPr="00606CA4" w14:paraId="69ABD8B3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3C6AE7D9" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6C4D39B5" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>приказом Министра</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>образования и науки</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>№ 564 бұйрығына қосымша</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>от 12 октября 2018 года № 564</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    <w:p w14:paraId="00A5464A" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z15"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...10 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовые правила приема на обучение в организации образования, реализующие общеобразовательные учебные программы начального, основного среднего, общего среднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8630A4" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z16"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A04E06B" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...100 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="z17"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Настоящие Типовые правила приема на обучение в организации образования, реализующие общеобразовательные учебные программы начального, основного среднего, общего среднего, образования (далее –Типовые правила) разработаны в соответствии с подпунктом 11) статьи 5 Закона Республики Казахстан от 27 июля 2007 года "Об образовании" (далее – Закон) и подпунктом 1) статьи 10 Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах", которые определяют порядок приема на обучение в организации образования, реализующие общеобразовательные учебные программы начального, основного среднего, общего среднего, образования (далее – организации образования), а также порядок оказания государственных услуг "Прием документов и зачисление в организации образования независимо от ведомственной подчиненности для обучения по общеобразовательным программам начального, основного среднего, общего среднего образования" и "Прием документов для перевода детей между организациями начального, основного среднего, общего среднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="682229D5" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 1 - в редакции приказа Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="01ABBCBB" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="z18"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Организации образования осуществляют прием на обучение в соответствии с Конституцией Республики Казахстан, Законом, настоящими Правилами, иными нормативными правовыми актами, а также разработанными на их основе уставами организаций образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3473F813" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="z19"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Зачисление в число обучающихся производится на основании приказа руководителя организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6000B5D6" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="z20"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Не допускается комплектование классов по уровню подготовки и степени развития обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164CC7C8" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...90 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="z21"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. При приеме обучающихся в организации образования руководители организаций образования заключают с родителями или иными законными представителями детей или обучающихся договора на оказание образовательных услуг в соответствии с типовым договором оказания образовательных услуг, утвержденным приказом Министра образования и науки Республики Казахстан от 28 января 2016 года № 93, (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13227).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="1A9912DC" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Исключен приказом Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="7D75352B" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="z23"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Родители или иные законные представители ребенка или обучающегося выбирают организации образования с учетом желания, индивидуальных склонностей и особенностей ребенка или обучающегося и в соответствии с условиями приема.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="1485BC1E" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 7 в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="698E8A5C" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="z24"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. В случае отказа в приеме на обучение в организацию образования, родители или иные законные представители обучающегося обращаются по месту жительства в местные органы управления образованием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5EE5DB" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="z25"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...10 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок приема на обучение в организации образования, реализующие общеобразовательные учебные программы начального, основного среднего, общего среднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA4D4C0" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="z26"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Организации образования, реализующие общеобразовательные учебные программы начального образования, обеспечивают прием в первый класс детей шести лет и детей, которым в текущем календарном году исполняется шесть лет, с обеспечением доступа всех детей, проживающих на территории обслуживания организации образования, независимо от уровня подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w14:paraId="7182D3EA" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...59 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Территория обслуживания организации образования утверждается приказом органов управления образованием городов республиканского значения, столицы, районов (городов областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4308B61D" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 9 - в редакции приказа Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="403F44FC" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="z58"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-1. Прием документов и выдача результатов оказания государственной услуги осуществляются посредством веб-портала "электронного правительства" (далее – портал) и на бумажном носителе через организации начального, основного среднего, общего среднего образования ( далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56465834" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...79 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="z59"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для получения государственной услуги родители или иные законные представители ребенка (далее - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) предоставляют </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перечень документов согласно в приложению 1 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="63B2A8DE" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 9-1 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="58052EA7" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="z60"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-2. Прием документов от родителей или иных законных представителей ребенка, поступающих в первый класс организаций образования, реализующих общеобразовательные учебные программы начального образования, производится с 1 апреля по 1 августа текущего календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p w14:paraId="59DBACFC" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...79 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случаях осуществления ограничительных мероприятий соответствующими государственными органами, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера на определенной территории, прием документов в первый класс организаций образования производится не позднее 20 августа текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B882419" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 9-2 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра образования и науки РК от 07.08.2020 № 332 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="10DDCA25" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="z61"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, обратившемуся посредством портала в "личный кабинет", направляется уведомление о принятии запроса для оказания государственной услуги с указанием даты и времени получения результата государственной услуги (прием документов либо мотивированный отказ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p w14:paraId="27A0B8F9" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 9-3 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="5BE4DF87" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="z62"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-4. При обращении через портал в "личный кабинет" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение одного рабочего дня поступает уведомление о зачислении ребенка с 1 сентября текущего года в организацию образования, в форме электронного документа, подписанного электронной цифровой подписью (далее - ЭЦП) уполномоченного лица </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> либо мотивированный отказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p w14:paraId="76602B49" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 9-4 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="62698947" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="z63"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при зачислении направляет уведомление о зачислении с 1 сентября текущего года первым троим подавшим заявление </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателям</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с территории обслуживания организации образования, затем - о зачислении с 1 сентября текущего года 1 (одному) претенденту не из территории обслуживания организации образования, из числа тех, кто зарегистрировался первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p w14:paraId="05C44914" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 9-5 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="56344766" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...36 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="z64"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-6. При подаче заявки на бумажном носителе через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работник </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регистрирует документы и в течение одного рабочего дня выдает </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расписку по форме, согласно приложению 1 к Типовым правилам, о том, что ребенок будет принят с 1 сентября текущего года или о мотивированном отказе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA40AAB" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="z65"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случае подачи заявки на бумажном носителе, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при зачислении ребенка направляет уведомление о зачислении с 1 сентября текущего года первым троим подавшим заявление </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателям</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с территории обслуживания организации образования, затем - о зачислении с 1 сентября текущего года 1 (одному) претенденту не из территории обслуживания организации образования, из числа тех, кто зарегистрировался первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p w14:paraId="663A0A33" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...59 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приказ о зачислении в первый класс издается организацией образования не ранее 25 августа текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA63CB0" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 9-6 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="137316F0" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="z274"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-7. При приеме детей в первый класс гимназий и лицеев проводятся экзамены до 15 июня календарного года, сроки, формы и задания, которых определяются организациями образования самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p w14:paraId="4143B759" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Типовые правила дополнены пунктом 9-7 в соответствии с приказом Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="5DDDBA15" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="z34"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. Прием документов для перевода детей между организациями начального, основного среднего, общего среднего образования осуществляется в каникулярный период (за исключением наличия решения суда, переезда в другой населенный пункт, выезда за пределы Республики Казахстан), в соответствии с государственной услугой "Прием документов для перевода детей между организациями начального, основного среднего, общего среднего образования" согласно приложению 2 к Типовым правилам через портал или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p w14:paraId="1E388EEC" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 10 - в редакции приказа Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="7ACFBEA9" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...80 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="z67"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-1. Для получения государственной услуги "Прием документов для перевода детей между организациями начального, основного среднего, общего среднего образования" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подает через портал или на бумажном носителе перечень документов, указанных в стандарте госуслуг в приложении 2 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p w14:paraId="0ED24BD0" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 10-1 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="34B32C20" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...80 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="z68"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-2 В случае обращения через портал в "личный кабинет" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приходит уведомление о переводе обучающегося из одной организации в другую организацию образования, с указанием фамилии, имени, отчества (при его наличии), даты рождения, класса, языка обучения и школы (телефон, почтовый адрес, электронный адрес (официальный интернет ресурс) подписанное электронной цифровой подписью (далее - ЭЦП) уполномоченного </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">лица </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, при отказе оказании государственной услуги - о мотивированном отказе с указанием причин отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p w14:paraId="58B09EFD" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 10-2 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="0AD0482C" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...80 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="z70"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-3. При приеме от </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документов на бумажном носителе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдается открепительный талон о выбытии для предоставления его в организацию прибытия, с указанием фамилии, имени, отчества (при его наличии), даты рождения, класса, языка обучения и школы (телефон, почтовый адрес, электронный адрес (официальный интернет ресурс) или мотивированный отказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p w14:paraId="736D87EA" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 10-3 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="4C04043C" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...80 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="z71"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-4. В случае получения услуги на бумажном носителе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, к которому прибывает обучающийся, предоставляет открепительный талон о прибытии, в котором указывается его фамилия, имя, отчество (при его наличии), дата рождения, класс, язык обучения, школа (почтовый адрес, телефон, электронный адрес (официальный интернет ресурс).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p w14:paraId="51233EBF" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 10-4 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="502B1421" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="z72"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-5. Оригинал открепительного талона о прибытии (документы выдаются после предоставления оригинала открепительного талона о прибытии в другую организацию среднего образования) предоставляется в ту организацию среднего </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>образования из которой выбывает обучающийся для получения документов (личное дело обучающегося).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p w14:paraId="1FB021AA" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдает </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документы на руки (личное дело обучающегося). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предоставляет документы (личное дело) в организацию образования в которую прибывает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43082AE8" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...79 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Организации образования издают приказы и проводят сверку о зачислении/отчислении обучающегося в/из организации среднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B62F04E" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 10-5 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="0DA9BB01" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...80 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="z73"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-6. В случае переполненности класс-комплектов и несоответствия срокам подачи заявления, установленным в настоящих правилах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p w14:paraId="4377C099" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 10-6 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="64248000" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...80 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="z74"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-7. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечивает внесение сведений о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке согласно подпункту 11) пункта 2 статьи 5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p w14:paraId="674F78B5" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 10-7 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="6ED6A97E" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="z36"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Прием обучающихся во вторые, третьи, четвертые, пятые, шестые, седьмые, восьмые, девятые классы организаций образования, реализующих общеобразовательные учебные программы начального и основного среднего образования, осуществляется с обеспечением доступа обучающихся, проживающих на территории обслуживания организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C313CA3" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="z37"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Прием обучающихся в десятые, одиннадцатые (двенадцатые) классы организаций образования, реализующих общеобразовательные учебные программы общего среднего образования, осуществляется с обеспечением доступа обучающихся, проживающих на территории обслуживания организации образования, и на основании личного заявления обучающихся либо заявления их родителей или иных законных представителей, а также наличия документа государственного образца об основном среднем образовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p w14:paraId="47F0086A" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...59 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прием заявлений производится до 15 августа календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7FA41F" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 12 - в редакции приказа Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="61C81C64" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="z39"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. Прием обучающихся в десятые, одиннадцатые классы гимназий, лицеев осуществляется в соответствии с уставом гимназии, лицея на основании личного заявления обучающихся либо заявления их родителей или иных законных представителей и наличия документа государственного образца об основном среднем образовании без учета территории обслуживания данных видов организаций образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F60E14" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="z40"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Гимназии и лицеи формируют общеобразовательные классы для обеспечения получения обязательного объема знаний, определенных государственными общеобязательными стандартами образования Республики Казахстан, с обеспечением доступа обучающихся, проживающих на территории обслуживания организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8708BA" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="z75"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15. Прием на обучение в специализированные организации образования производится на конкурсной основе (далее-конкурс). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D66C441" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...59 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="z76"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Специализированная организация образования на своем интернет-ресурсе размещает квоту, позволяющую осуществить формирование класс-комплектов при проведении конкурсного отбора. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p w14:paraId="0A83AEAF" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 15 в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="78D12478" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="z77"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16. Прием документов для участия в конкурсе от родителей/законных представителей претендентов, поступающих в специализированную организацию образования, производится с 1 марта по 1 апреля текущего календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p w14:paraId="0A7118F1" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 16 в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="2FD68714" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="z78"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17. Приказом руководителя специализированной организации образования назначается ответственное лицо для приема документов. Ответственное лицо несет ответственность за создание электронной базы претендентов (наименование специализированной организации образования, ФИО, ИИН, класс, язык обучения, электронный адрес, копии дипломов (при наличии)) на участие в конкурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p w14:paraId="5408E694" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 17 в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="74828D36" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="z79"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18. Для участия в конкурсе родитель/законный представитель претендента в установленные сроки проходит регистрацию на интернет-ресурсе специализированной организации образования или предоставляет в специализированную организацию образования ответственному лицу следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F703B77" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="z80"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заявление от родителей или иных законных представителей ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA61EF9" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="z81"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) копия свидетельства о рождении претендента с указанием (приложением) ИИН;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FEE8A9" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="z82"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) справка претендента с места учебы с фото, заверенная печатью организации, с указанием электронного адреса претендента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483069B2" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="z83"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>фотография претендента размером 3х4 в количестве 2 штук;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0453A464" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...59 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="z84"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) при наличии прилагается копия диплома об участии в республиканских олимпиадах, проводимых Республиканским научно-практическим центром Министерства образования и науки Республики Казахстан "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" (далее-Центр </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), областными, городов Нур-Султан, Алматы, Шымкент управлениями образования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p w14:paraId="17D631D3" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 18 в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="0F42268D" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="z85"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19. Основанием для отказа в приеме документов может являться</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подача заявления об участии в Конкурсе позже установленных сроков или неполный пакет документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p w14:paraId="77CD99DB" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 19 в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="25944DF6" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="z86"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20. После завершения приема документов до 3 апреля ответственное лицо каждой специализированной организации образования передает электронную базу претендентов для участия в конкурсе Центру "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>" для формирования тестовых материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p w14:paraId="457FA352" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 20 в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="4CA9492B" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="z87"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21. Приказом руководителя Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>" определяется ответственное лицо для работы с электронными базами претендентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p w14:paraId="1568E24C" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 21 в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="73BE31C2" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="z88"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22. Для организации и проведения конкурса для приема на обучение Центром "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>" создается конкурсная комиссия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p w14:paraId="6287C980" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 22 в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="0E4A0E3E" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="z89"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23. В состав конкурсной комиссии входят председатель конкурсной комиссии, сотрудники территориальных органов Комитета по обеспечению качества в сфере образования и науки Министерства образования и науки Республики Казахстан, учебно-методического совета Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>", специальных мониторинговых групп, представителей общественных организаций в области образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p w14:paraId="4A1112BA" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 23 в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="0C0837E0" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="z90"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24. Председатель конкурсной комиссии выбирается из числа членов комиссии. Количество членов комиссии должно составлять нечетное число, но не менее семи человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p w14:paraId="325438BC" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 24 в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="64114C27" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="z91"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25. Специализированной организацией образования утверждается квота в размере десяти процентов от общего количества принимаемых обучающихся в 7 классы для победителей национальной интеллектуальной олимпиады из сельских школ "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бала".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p w14:paraId="06A3556E" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 25 в редакции приказа Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="43110798" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="z92"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26. Конкурсные материалы для проведения отбора в специализированные организации образования разрабатываются и утверждаются учебно-методическим советом Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p w14:paraId="7F5D399E" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 26 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="367855B7" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="z93"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27. Конкурс проходит в установленные Центром "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>" сроки в период с 15 по 30 апреля согласно утвержденному графику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p w14:paraId="417D15F0" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 27 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="76BF6476" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="z94"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28. График проведения конкурного отбора размещается на интернет ресурсах специализированных организаций образования и Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>" с 5 по 15 апреля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p w14:paraId="277DFFA0" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 28 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="27C4613D" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="z95"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29. Конкурс проходит в режиме офф-лайн (тестирование).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p w14:paraId="33D318E8" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 29 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="446F5B84" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="z96"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30. Тестовые материалы для проведения конкурса доставляются в специализированные организации образования в бумажном варианте, (запломбированные) сотрудниками Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>" за день до начала проведения конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p w14:paraId="7F16AB9E" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 30 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="23C2D658" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="z97"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31. Конкурс проходит в каждом регионе на базе специализированной организации образования, заранее определяемой Центром "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>" по согласованию с местными исполнительными органами. Конкурс и подведение итогов проводится среди претендентов на зачисление в специализированную организацию образования в разрезе каждой специализированной организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p w14:paraId="04A5B0E2" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 31 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="637F8971" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="z98"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32. Для обеспечения прозрачности приема обучающихся в специализированной организации образования устанавливаются системы видеонаблюдения и аудиозаписи, используемые для запуска в здание, аудитории и места проведения конкурсного отбора. Специализированная организация образования оснащается техническим оборудованием для проведения Конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p w14:paraId="2EC8AEDC" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 32 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="63E8FC98" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="z99"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33. Тестирование для поступающих в 7 класс включает 75 вопросов по следующим предметам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2F48C7" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="z100"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - математика и логика – 55 вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D07FA45" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="z101"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - грамотность чтения – 10 вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76190C32" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="z102"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - история Казахстана – 10 вопросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F5BFEB" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="z103"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тестирование для поступающих в 6 класс включает 60 вопросов по следующим предметам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D067A0" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="z104"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - математика и логика – 35 вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D242305" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="z105"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - грамотность чтения – 15 вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E602BA4" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="z106"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - история Казахстана – 10 вопросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A770E98" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="z107"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тестирование для поступающих в 5 класс включает 40 вопросов по следующим предметам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147792CC" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="z108"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - математика и логика – 30 вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A474AB7" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...59 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="z109"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - грамотность чтения – 10 вопросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p w14:paraId="2C0A2792" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 33 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="1C9CE4C2" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="z110"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34. Время, отведенное на тестирование в 7 классе составляет 120, в 6 классе – 90 минут, в 5 классе - 60 минут (время на раздачу тестовых материалов, заполнение секторов Листа ответов, а также разъяснительную работу в указанное время не входит).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p w14:paraId="4A009C5A" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 34 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="147AF32D" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="z111"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35. При вычислении итоговых результатов теста количество правильных ответов умножается на коэффициент "4" (четыре), тогда как один неправильный ответ умножается на коэффициент "-1". Таким образом, высчитывается общий итог (4* правильных ответа +(-)* неправильный ответ= общему итоговому баллу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p w14:paraId="4BCFCDF4" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 35 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="7E1CE3DA" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="z112"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36. Обработка результатов проводится конкурсной комиссией при помощи сканирования листов ответа, получение результатов обеспечивается через единую систему проверки Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>". Книжка-вопросник не рассматривается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p w14:paraId="355E16B6" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 36 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="759A08F9" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="z113"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37. Апелляция по результатам конкурсного отбора не проводится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p w14:paraId="315735E3" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 37 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="79BB2200" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="z114"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38. Победители и призеры областного этапа диплома об участии в республиканских олимпиадах, проводимых Центром "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>", областными, городов Нур-Султан, Алматы, Шымкент управлениями образования при одинаковом количестве набранных баллов имеют преимущество при зачислении в специализированную организацию образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p w14:paraId="1B14405B" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 38 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="72F59B54" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="z115"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39. Конкурсный отбор для претендентов, поступающих в специализированные организации образования, за исключением "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-инновация" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лицейі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", проводится в один тур (тестирование). Конкурсный отбор и прием в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-инновация" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лицейі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>" проводится в порядке определенном Международным общественным фондом "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-инновация".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p w14:paraId="5354CF2A" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 39 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="779C5C97" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="z116"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40. Зачисление претендентов на обучение в специализированную организацию образования происходит от максимального количества баллов в соответствии с вакантными местами в разрезе каждой специализированной организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p w14:paraId="449900FF" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 40 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="3CC7FF18" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="z117"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41. Итоги конкурсного отбора претендентов оформляются протоколом конкурсной комиссии и размещаются на интернет-ресурсах Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>" и специализированной организации образования не позднее следующего дня после проведения конкурсного отбора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p w14:paraId="5F9207FF" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 41 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="00499809" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="z118"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42. По итогам конкурса до 5 мая руководитель специализированной организации образования издает приказ о зачислении в специализированную организацию образования с 1 сентября следующего учебного года и приказ по зачислению в резервный список.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p w14:paraId="225A2EF1" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 42 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="78C7AAB1" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...80 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="z119"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 43. Конкурсной комиссией формируется резервный список претендентов из числа претендентов конкурса, не вошедших в основные вакансии, по сумме набранных баллов в порядке убывания и размещается на интернет-ресурсе специализированной организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p w14:paraId="1EEC3A0B" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 43 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="677B87A5" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="z120"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 44. Претенденты, зачисленные в резервный список, могут быть приняты в специализированные организации образования в течение учебного года при наличии вакантных мест. Наличие вакантных мест размещается на интернет-ресурсе специализированной организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p w14:paraId="090FA202" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 44 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="37C6CAC5" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...80 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="z121"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45. При высвобождении мест в 8-11 классах специализированная организация образования проводит конкурсный отбор самостоятельно, но не более утвержденного количества учащихся в соответствии с Санитарно-эпидемиологическими требованиями к объектам образования, утвержденными приказом Министра здравоохранения Республики Казахстан от 16 августа 2017 года № 611 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15681).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p w14:paraId="605DA934" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 45 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="04310E3B" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="z122"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46. Специализированные организации образования, обеспечивающие образование, направленное на углубленное освоение одаренными детьми основ военного дела, спорта, искусства, согласно Уставу школ проводят второй тур претендентов с учетом функциональных профессиональных, психологических и физиологических данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p w14:paraId="68FB94D8" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 46 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="168A1124" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="z123"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...9 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) местных исполнительных органов, города республиканского значения и столицы, района (города областного значения) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) его должностных лиц по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p w14:paraId="49C0506B" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...36 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены главой 3 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D9F781" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="z124"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47. Жалоба на решение, действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг может быть подана на имя руководителя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F8F983" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...35 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="z125"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поступившая в адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, в соответствии с пунктом 2 статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5788F4EC" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="z126"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C28F5E0" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="z127"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случаях несогласия с результатами оказания государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="5848"/>
+        <w:gridCol w:w="3929"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00606CA4" w:rsidRPr="00606CA4" w14:paraId="524F54A4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:bookmarkEnd w:id="93"/>
+          <w:p w14:paraId="0A6D5AAF" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="203CA9EB" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Типовым правилам приема </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на обучение в организации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">образования, реализующие </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">общеобразовательные учебные </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">программы начального, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">основного среднего и общего </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>1-қосымша</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>среднего образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="73"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    <w:p w14:paraId="486F013A" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="z270"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
-[...9 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стандарт государственной услуги: "Прием документов и зачисление в организации образования независимо от ведомственной подчиненности для обучения по общеобразовательным программам начального, основного среднего, общего среднего образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p w14:paraId="658EEC41" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Типовые правила дополнены приложением 1 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра образования и науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none"/>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="10881"/>
+        <w:gridCol w:w="318"/>
+        <w:gridCol w:w="1677"/>
+        <w:gridCol w:w="4039"/>
+        <w:gridCol w:w="3574"/>
+        <w:gridCol w:w="54"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00606CA4" w:rsidRPr="00606CA4" w14:paraId="535F2E52" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="370A5FD1" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-1</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1045" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="240AA57A" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10881" w:type="dxa"/>
+            <w:tcW w:w="10726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="477AF6E9" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Бастауыш, негізгі орта, жалпы орта білім беру ұйымдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организации начального, основного среднего, общего среднего образования (далее – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00606CA4" w:rsidRPr="00606CA4" w14:paraId="3CA4463C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0580EC4A" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-2</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1045" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3DF586F5" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Способы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предоставления</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10881" w:type="dxa"/>
+            <w:tcW w:w="10726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F474810" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) веб-портал "электронного правительства" </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>www</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>egov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (далее – портал);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-2) көрсетілетін қызметті беруші арқылы жүзеге асырылады.</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="2C69E878" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="05273D06" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-3</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1045" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4D5CBEC2" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10881" w:type="dxa"/>
+            <w:tcW w:w="10726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7A0EFF6D" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С момента сдачи пакета документов </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, а также при обращении через портал – один рабочий день. Для зачисления в организацию образования начального, основного среднего, общего среднего образования на очную и вечернюю форму обучения – не позднее 20 августа календарного года. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...22 lines deleted...]
-1 сынып үшін күнтізбелік жылдың 1 тамызына дейін, 10 сынып үшін күнтізбелік жылдың 15 тамызына дейін</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Для 1 классов до 1 августа календарного года, для 10-х классов до 15 августа календарного года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="1C67D2D3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7607FE69" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-4</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1045" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2BB7F28A" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10881" w:type="dxa"/>
+            <w:tcW w:w="10726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4AE05D4B" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>частично</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автоматизированная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) /</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бумажная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="24D63259" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="560FB48E" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-5</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1045" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="338E8580" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10881" w:type="dxa"/>
+            <w:tcW w:w="10726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7DA45823" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>При обращении через портал:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  в личный кабинет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> приходит уведомление о принятии и зачислении в организацию среднего образования с 1 сентября текущего года, при подачи неполного пакета документов – о мотивированном отказе с указанием причины отказа. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в уведомлении указывает о зачислении с 1 сентября текущего года первым троим подавшим заявление </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателям</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> из территории обслуживания, затем - о зачислении с 1 сентября текущего года 1 (одному) претенденту не из </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>территории обслуживания, из числа тех, кто зарегистрировался первым.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-Көрсетілетін қызметті беруші арқылы жүгінген кезде (қағаз жүзінде) - ағымдағы жылдың 1 қыркүйегінен бастап білім беру ұйымына қабылдағаны және оқуға қабылданғаны, құжаттардың толық емес пакетін тапсыру кезінде - бас тартудың себебін көрсете отырып, дәлелді бас тарту туралы хабарлама беріледі.</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При обращении через </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бумажно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>) – выдача уведомления о приеме и зачислении в организацию среднего образования с 1 сентября текущего года, при подаче неполного пакета документов - о мотивированном отказе с указанием причины отказа.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="30750074" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="48564F15" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-6</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1045" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3224AECC" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Мемлекеттік көрсетілетін қызмет кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Размер оплаты, взимаемой с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10881" w:type="dxa"/>
+            <w:tcW w:w="10726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="44529D9A" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бесплатно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="2BC92E66" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="139F1E03" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-7</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1045" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5A4F1196" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10881" w:type="dxa"/>
+            <w:tcW w:w="10726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="26627FAF" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан от 23 ноября 2015 года (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) интернет-ресурсе </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-2) www.egov.kz порталында орналасқан.</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) портале </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>www</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>egov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="01845CC2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6005C004" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-8</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1045" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="57A445CC" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Перечень документов необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10881" w:type="dxa"/>
+            <w:tcW w:w="10726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="541695F9" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- на портал:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1) заявление родителей или иных законных представителей согласно форме приложения 1;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...50 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2) медицинские справки формы № 065/у о состоянии здоровья, утвержденной приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года ҚР ДСМ-175/2020 " Об утверждении форм учетной документации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 148139), формы № 026/у-3, утвержденной приказом Министра здравоохранения Республики Казахстан от 24 июня 2003 года № 469 "Об утверждении Инструкции по заполнению и ведению учетной формы 026/у-3 "Паспорта здоровья ребенка" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 2423);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3) цифровая фотография ребенка размером 3х4 см.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- к </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бумажно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) заявление </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>заявление</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> родителей или иных законных представителей согласно форме приложения 1;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) документ, удостоверяющий личность (оригинал требуется для идентификации, который возвращается </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) медицинская справка о состоянии здоровья (форма № 065/у, утвержденная приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 " Об утверждении форм учетной документации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>нормативных правовых актов под № 148139) и форма № 026/у-3, утвержденная приказом Министра здравоохранения Республики Казахстан от 24 июня 2003 года № 469 "Об утверждении Инструкции по заполнению и ведению учетной формы 026/у-3 "Паспорта здоровья ребенка" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 2423);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4) фотографии ребенка размером 3х4 см в количестве 2 штук.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатели</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-иностранцы и лица без гражданства предоставляют один из следующих документов, определяющих их статус, с отметкой о регистрации по месту проживания:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1) иностранец - вид на жительство иностранца в Республике Казахстан;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2) лицо без гражданства - удостоверение лица без гражданства;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3) беженец - удостоверение беженца;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4) лицо, ищущее убежище - свидетельство лица, ищущего убежище;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>кандас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - удостоверение </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>кандаса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При обращении через портал сведения о документе, удостоверяющего личность </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, свидетельство о рождении ребенка (паспорт, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>удоств</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> личности ), адресную справку </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-Тиісті мемлекеттік органдар шектеу іс-шараларын жүзеге асырған, төтенше жағдай енгізілген, белгілі бір аумақта әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар туындаған жағдайларда № 065/у и 026/у-3 нысандағы медициналық анықтамаларды көрсетілетін қызметті алушылар осы аумақта шектеу іс-шараларын алып тастауға, төтенше жағдайдың қолданысын тоқтатуға қарай тікелей білім беру ұйымдарына ұсынады.</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В случаях осуществления ограничительных мероприятий соответствующими государственными органами, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера на определенной территории медицинские справки формы № 065/у и 026/у-3, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателями</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на данной территории предоставляются непосредственно в организации образования по мере снятия ограничительных мероприятий, прекращения действия чрезвычайного положения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="513D2CEF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4DE73626" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-9</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1045" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3A152812" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметтер көрсетуден бас тартуы</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10881" w:type="dxa"/>
+            <w:tcW w:w="10726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="58AF1ECB" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) установление недостоверности документов, представленных </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателем</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...30 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2) несоответствие представленных документов </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, необходимых для оказания государственной услуги, требованиям, установленным Типовыми правилами приема на обучение в организации образования, реализующие общеобразовательные учебные программы начального, основного среднего и общего среднего образования, утвержденными приказом Министра образования и науки Республики Казахстан от 12 октября 2018 года № 546 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17553);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-3) сынып-жинақталымының шамадан тыс толуы.</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3) переполненность класс-комплектов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="54DD62F3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="32F1A8D6" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-10</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1045" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7BE6F5AD" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Мемлекеттік қызметтерді, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ұсыну ерекшеліктерін ескеретін өзге де талаптары</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10881" w:type="dxa"/>
+            <w:tcW w:w="10726" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="666BE92D" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1) максимально допустимое время ожидания для сдачи пакета документов – 15 минут;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) максимально допустимое время обслуживания – 15 минут. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП родителей (законных представителей).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Условия получения услуги третьими лицами:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...22 lines deleted...]
-Порталдағы "жеке кабинеттен" ақпарат сұралатын тұлғаның келісімімен, үшінші тұлғалардың электрондық сұранысы.</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Электронный запрос третьих лиц, при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на портале.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="2846EBE3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4C29EAEE" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:i w:val="false"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F268074" w14:textId="77777777" w:rsidR="00DE1119" w:rsidRPr="00606CA4" w:rsidRDefault="00DE1119">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="031AD3BC" w14:textId="77777777" w:rsidR="00DE1119" w:rsidRPr="00606CA4" w:rsidRDefault="00DE1119">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="373994DC" w14:textId="77777777" w:rsidR="00DE1119" w:rsidRPr="00606CA4" w:rsidRDefault="00DE1119">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3710934B" w14:textId="77777777" w:rsidR="00DE1119" w:rsidRPr="00606CA4" w:rsidRDefault="00DE1119">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11EF66C9" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...138 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="70EF74E6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="43D42627" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3CC872F8" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Нысан</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к стандарту государственной услуги: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Прием документов и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>зачисление в организации</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> образования независимо от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ведомственной подчиненности </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для обучения по общеобразовательным </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">программам начального, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">основного среднего, общего </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>среднего образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="1B761C00" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2D648F78" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:i w:val="false"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="05E0C870" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Директору</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Наименование организации образования</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФИО (при его наличии) директора</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>от ________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ФИО (при его наличии) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>родителя (законного представителя)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...20 lines deleted...]
-              <w:t>Телефоны: _________________</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Телефон:___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    <w:p w14:paraId="1D1CDF07" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="z272"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p w14:paraId="77A4DDC4" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:i w:val="false"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прошу принять моего ребенка ______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ФИО (при его наличии) ребенка) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (адрес регистрации, город, село, район, область) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обучения _________________________________________________________.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (полное наименование организации образования)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADC9A53" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:i w:val="false"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Даю согласие на использование защищенной законом конфиденциальной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>информации, содержащейся в информационных системах __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1907D7" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:i w:val="false"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"____"______________20___год  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774EAAF4" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:i w:val="false"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...13 lines deleted...]
-          <w:i w:val="false"/>
+        <w:t>      (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...13 lines deleted...]
-          <w:i w:val="false"/>
+        <w:t>подпись</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-            (қолы)</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="5848"/>
+        <w:gridCol w:w="3929"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="318AD21E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="20014967" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:i w:val="false"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6C69CA82" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Типовым правилам приема </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на обучение в организации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">образования, реализующие </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">общеобразовательные учебные </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">программы начального, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>қағидаларына 2-қосымша</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">основного среднего и общего </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>среднего образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="74"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    <w:p w14:paraId="35AB8A29" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="z273"/>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стандарт государственной услуги:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"Прием документов для перевода детей между организациями начального, основного среднего, общего среднего образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p w14:paraId="10E028C1" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Типовые правила дополнены приложением 2 в соответствии с приказом Министра образования и науки РК от 24.06.2020 № 264 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра образования и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>науки РК от 03.06.2021 № 275 (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none"/>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="523"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9941"/>
+        <w:gridCol w:w="402"/>
+        <w:gridCol w:w="1900"/>
+        <w:gridCol w:w="3620"/>
+        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="55"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="6F34C7AA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02883023" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-1</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3DAB4EC9" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
- Көрсетілетін қызметті берушінің атауы</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9941" w:type="dxa"/>
+            <w:tcW w:w="9733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6FFA44F8" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Бастауыш, негізгі орта, жалпы орта білім беру ұйымдары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организации начального, основного среднего, общего среднего образования (далее - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="5F430766" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="56DCC269" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-2</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6E1B2782" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
- Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Способы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предоставления</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9941" w:type="dxa"/>
+            <w:tcW w:w="9733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22C79F9D" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) веб-портал "электронного правительства" </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>www</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>egov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (далее – портал);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-2) көрсетілетін қызметті беруші арқылы жүзеге асырылады.</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="7ED4085A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="297FCB31" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-3</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="26A2E94C" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9941" w:type="dxa"/>
+            <w:tcW w:w="9733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="52DCE1EC" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Қызмет көрсету мерзімі – 30 минут.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>минут</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="49110D0E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="27515AEF" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-4</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="771A4E93" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9941" w:type="dxa"/>
+            <w:tcW w:w="9733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47454FBE" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Электронды (ішінара автоматтандырылған)/ қағаз түрінде.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>частично</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автоматизированная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) /</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бумажная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="7F06C68B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2E2EB48B" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-5</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="50D105E5" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9941" w:type="dxa"/>
+            <w:tcW w:w="9733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7DDC1461" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В случае обращения через портал в "личный кабинет" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> приходит уведомление о переводе обучающегося из одной организации в другую организацию образования, с указанием фамилии, имени, отчества (при наличии), даты рождения, класса, языка обучения и школы (телефон, почтовый адрес, электронный адрес (официальный интернет ресурс) подписанное электронной цифровой подписью (далее - ЭЦП) уполномоченного лица </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, при отказе оказании государственной услуги - о мотивированном отказе с указанием причин отказа.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При приеме от </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> документов на бумажном носителе </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателем</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> выдается открепительный талон о выбытии для предоставления его в организацию прибытия, с указанием фамилии, имени, отчества (при его наличии), даты рождения, класса, языка обучения и школы (телефон, почтовый адрес, электронный адрес (официальный интернет ресурс) или мотивированный отказ.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В случае получения услуги на бумажном носителе </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, к которому прибывает обучающийся, предоставляет открепительный талон о прибытии, в котором указывается его фамилия, имя, отчество (при его наличии), дата рождения, класс, язык обучения, школа (почтовый адрес, телефон, электронный адрес (официальный интернет ресурс).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Оригинал открепительного талона о прибытии (документы выдаются после предоставления оригинала открепительного талона о прибытии в другую организацию среднего образования) предоставляется в ту организацию среднего образования из которой выбывает обучающийся для получения документов (личное дело обучающегося).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-Білім беру ұйымдары білім алушыны орта білім беру ұйымына/ұйымынан қабылдау/ шығару туралы бұйрықтар шығарады және салыстыру жүргізеді.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> выдает </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> документы на руки (личное дело обучающегося). </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> предоставляет документы (личное дело) в организацию образования в которую прибывает.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Организации образования издают приказы и проводят сверку о зачислении/отчислении обучающегося в/из организации среднего образования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="1FEFD340" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="41FBC5B2" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-6</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="72DC1999" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Мемлекеттік қызмет көрсету кезінде көрсетілген қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Размер оплаты, взимаемой с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9941" w:type="dxa"/>
+            <w:tcW w:w="9733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="00CEFDEB" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Бесплатно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="5B2FC50F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4E87FE8A" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-7</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="523CD3A1" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9941" w:type="dxa"/>
+            <w:tcW w:w="9733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="028FA168" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан от 23 ноября 2015 года (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) интернет ресурса-портале </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>www</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>egov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) портале </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>www</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>egov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="38BD3F1C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="52A7A5B8" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-8</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="048D6973" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Перечень документов необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9941" w:type="dxa"/>
+            <w:tcW w:w="9733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="40131FF1" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-через портал:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1) заявление родителей или иных законных представителей согласно форме приложения 2 (в школу прибытия и школу выбытия);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бумажно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1) заявление родителей или иных законных представителей согласно форме приложения 2 (в школу прибытия и школу выбытия);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-2) құжаттарды қабылдау туралы есептен шығару талонында баланың толық аты-жөні, сыныбы, оқыту тілі, мектебі, білім беру ұйымының телефондары мен электронды мекен-жайы (ресми интернет-ресурсы) (Қазақстан Республикасынан кетуін растайтын құжат ұсынатын, Қазақстан Республикасынан кетіп жатқан білім алушыларды қоспағанда) көрсетіледі.</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2) открепительный талон о приеме документов, в котором указывается ФИО (при его наличии) ребенка, класс, язык обучения, школа, телефоны и электронный адрес (официальный интернет-ресурс) организации образования (за исключением обучающихся, выбывающих за пределы Республики Казахстан, которые предоставляют документ подтверждающий выезд за пределы Республики Казахстан).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="15643697" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F2AF7DA" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-9</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3E734880" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9941" w:type="dxa"/>
+            <w:tcW w:w="9733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67B13C53" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1) переполненность класс-комплектов;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-Өтініш беру мерзімі осы ережелерде белгіленген мерзімге сәйкес келмейді</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2) сроки подачи заявления не соответствуют установленным в настоящих правилах срокам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="2DF16A94" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="80" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="408EEAB0" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-10</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="45CE45BE" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9941" w:type="dxa"/>
+            <w:tcW w:w="9733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="155661C4" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1) максимально допустимое время ожидания для сдачи пакета документов -15 минут.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) максимально допустимое время обслуживания </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 30 минут.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="369232CB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="21928975" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:i w:val="false"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0DB0113E" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...99 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="60A0A7B0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="21B36339" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:i w:val="false"/>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="79F25480" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Нысан</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к стандарту государственной услуги: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Прием документов для </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перевода детей между </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">организациями начального, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">основного  среднего, общего </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>среднего образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CA383E" w:rsidRPr="00606CA4" w14:paraId="1A774B50" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="30" w:hRule="atLeast"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E4DE814" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5DCCF246" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Директору</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Наименование организации образования</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФИО (при его наличии) директора</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>от _________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ФИО (при его наличии) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>родителя (законного представителя)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...20 lines deleted...]
-              <w:t>Телефоны: _________________</w:t>
+            <w:r w:rsidRPr="00606CA4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Телефон:___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    <w:p w14:paraId="6D90F468" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:b/>
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFD2A65" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:i w:val="false"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прошу перевести моего ребенка __________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ФИО (при его наличии) ребенка) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обучающегося ____________ класса _____________________________________________  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (полное наименование организации образования) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________________  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (адрес регистрации, город, село, район, область) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обучения _______________________________________________________________.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (полное наименование организации образования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47506531" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:i w:val="false"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Даю согласие на использование защищенной законом конфиденциальной  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>информации, содержащейся в информационных системах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7246F66B" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:i w:val="false"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________ "____"______________20___год  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27685D1C" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:i w:val="false"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...13 lines deleted...]
-          <w:i w:val="false"/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:i w:val="false"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C8C6EC" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56843E13" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4E3FC9" w14:textId="77777777" w:rsidR="00CA383E" w:rsidRPr="00606CA4" w:rsidRDefault="006E347A">
+      <w:pPr>
+        <w:pStyle w:val="disclaimer"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606CA4">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...189 lines deleted...]
-    <w:sectPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00CA383E" w:rsidRPr="00606CA4">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00CA383E"/>
+    <w:rsid w:val="004D41AB"/>
+    <w:rsid w:val="00606CA4"/>
+    <w:rsid w:val="006E347A"/>
+    <w:rsid w:val="00CA383E"/>
+    <w:rsid w:val="00DE1119"/>
+    <w:rsid w:val="00F32A6A"/>
+    <w:rsid w:val="00F61256"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="ru-RU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="58D42880"/>
+  <w15:docId w15:val="{CAA08750-E33C-4879-8C32-68B7FC6F1E7B}"/>
+</w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
-[...9 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="false" w:unhideWhenUsed="false"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="true">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
-    <w:basedOn w:val="DocDefaults"/>
     <w:qFormat/>
     <w:rsid w:val="004A3277"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00841CD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00841CD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00841CD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00841CD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="true">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...183 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="true">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...2 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="86"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Заголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1197D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ac">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007109C0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="disclaimer">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
     <w:name w:val="disclaimer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocDefaults">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F32A6A"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F32A6A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Стандартная">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4472C4"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Стандартная">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Стандартная">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>24</Pages>
+  <Words>7887</Words>
+  <Characters>44958</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>374</Lines>
+  <Paragraphs>105</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>52740</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>