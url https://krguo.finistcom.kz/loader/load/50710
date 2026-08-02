--- v0 (2025-10-17)
+++ v1 (2026-08-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f946f6" w14:textId="7f946f6">
+    <w:p w14:paraId="a68c094" w14:textId="a68c094">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,567 +77,582 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мектепке дейінгі тәрбие мен оқытуды, бастауыш, негізгі орта және жалпы орта білімнің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі, қосымша білімнің білім беру бағдарламаларын және арнайы оқу бағдарламаларын іске асыратын білім беру ұйымдарында жұмыс істейтін педагогтерді және білім және ғылым саласындағы басқа да азаматтық қызметшілерді аттестаттаудан өткізу қағидалары мен шарттарын бекіту туралы</w:t>
+        <w:t>Об утверждении Правил и условий проведения аттестации педагогов, занимающих должности в организациях образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального, послесреднего, дополнительного образования и специальные учебные программы, и иных гражданских служащих в области образования и науки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 27 қаңтардағы № 83 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 29 ақпанда № 13317 болып тіркелді.</w:t>
+        <w:t>Приказ Министра образования и науки Республики Казахстан от 27 января 2016 года № 83. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 февраля 2016 года № 13317.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Білім және ғылым министрінің 07.04.2020 </w:t>
+      Сноска. Заголовок в редакции приказа Министра образования и науки РК от 07.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2015 жылғы 23 қарашадағы Қазақстан Республикасы Еңбек Кодексінің 139-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 139 Трудового кодекса Республики Казахстан от 23 ноября 2015 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Мектепке дейінгі тәрбие мен оқытуды, бастауыш, негізгі орта және жалпы орта білімнің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі, қосымша білімнің білім беру бағдарламалары және арнайы оқу бағдарламаларын іске асыратын білім беру ұйымдарында жұмыс істейтін педагогтарды және білім және ғылым саласындағы басқа да азаматтық қызметшілерді аттестаттаудан өткізу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и условия проведения аттестации педагогов, занимающих должности в организациях образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального, послесреднего, дополнительного образования и специальные учебные программы, и иных гражданских служащих в области образования и науки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Білім және ғылым министрінің 07.04.2020 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра образования и науки РК от 07.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Білім және ғылым саласындағы азаматтық қызметшілерді аттестаттаудан өткізу қағидалары мен шартын, сондай-ақ Мектепке дейінгі, бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарында жұмыс істейтін педагог қызметкерлер мен оларға теңестірілген тұлғаларды аттестаттаудан өткізу қaғидалары мен шартын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2013 жылғы 7 тамыздағы № 323 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8678 болып тіркелген, "Егемен Қазақстан" газетінің 2013 жылғы 26 қыркүйектегі № 220 (28159) санында жарияланған) бұйрығының күші жойылды деп танылсын.</w:t>
+      2. Признать утратившим силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 7 августа 2013 года № 323 "Об утверждении Правил проведения и условий аттестации гражданских служащих в сфере образования и науки, а также Правил проведения и условий аттестации педагогических работников и приравненных к ним лиц, занимающих должности в организациях образования, реализующих образовательные учебные программы дошкольного, начального, основного среднего, общего среднего, технического и профессионального, послесреднего образования" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 8678, опубликованный в газете "Казахстанская правда" от 26 сентября 2013 года № 282 (27556)).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Әкімшілік департаменті (А.М. Қайырбекова) заңнамада белгіленген тәртіппен:</w:t>
+      3. Административному департаменту в установленном законодательством порядке (Каирбекова А.М.) обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрықтың көшірмесін Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден өткеннен кейін күнтізбелік он күн ішінде мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға, сондай-ақ Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде орналастыру үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жолдауды;</w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодических печатных изданиях и Информационно-правовой системе "Әділет", а также в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан" для размещения в Эталонном контрольном банке нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрықты Қазақстан Республикасы Білім және ғылым министрлігінің ресми интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      3) размещение настоящего приказа на Интернет-ресурсе Министерства образования и науки Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Білім және ғылым министрлігінің Заң департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства образования и науки Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Білім және ғылым министрлігінің жауапты хатшысына жүктелсін.</w:t>
+      4. Контроль за исполнением настоящего приказа возложить на ответственного секретаря Министерства образования и науки Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="6937"/>
+        <w:gridCol w:w="5363"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="6937" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5363" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="left"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            <w:tcW w:w="4205" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6937" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...33 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и науки Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5363" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А. Саринжипов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -676,6218 +691,6745 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...51 lines deleted...]
-              <w:t>бекітілген</w:t>
+              <w:t>Утверждены приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра образования и науки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 января 2016 № 83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі, қосымша, мамандандырылған және арнайы білім беру бағдарламаларын іске асыратын білім беру ұйымдарында лауазымдарды атқаратын педагогтерді және білім және ғылым саласындағы өзге де азаматтық қызметшілерді аттестаттаудан өткізу қағидалары мен шарттары</w:t>
+        <w:t xml:space="preserve"> Правила и условия проведения аттестации педагогов, занимающих должности в организациях образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального, послесреднего, дополнительного, специализированного и специального образования, и иных гражданских служащих в области образования и науки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалары мен шарттары жаңа редакцияда – ҚР Білім және ғылым министрінің 14.05.2020 </w:t>
+      Сноска. Правила - в редакции приказа Министра образования и науки РК от 14.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="7"/>
+    <w:bookmarkStart w:name="z50" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z51" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі, қосымша, мамандандырылған және арнайы білім беру бағдарламаларын іске асыратын білім беру ұйымдарында лауазымдарды атқаратын педагогтерді және білім және ғылым саласындағы өзге де азаматтық қызметшілерді аттестаттаудан өткізу қағидалары мен шарттары (бұдан әрі - Қағидалар) 2015 жылғы 23 қарашадағы Қазақстан Республикасының Еңбек кодексінің 139-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі, қосымша, мамандандырылған және арнайы білім берудің білім беру бағдарламаларын іске асыратын білім беру ұйымдарында лауазымдарды атқаратын педагогтерді аттестаттаудан өткізу тәртібін айқындайды.</w:t>
+      1. Настоящие Правила и условия проведения аттестации педагогов, занимающих должности в организациях образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального, послесреднего, дополнительного, специализированного и специального образования, и иных гражданских служащих в области образования и науки (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 139 Трудового кодекса Республики Казахстан от 23 ноября 2015 года, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 27 июля 2007 года "Об образовании", подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах", определяют порядок проведения аттестации педагогов, занимающих должности в организациях образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального, послесреднего, дополнительного, специализированного и специального образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z52" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z53" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) апелляция - ақпараттық коммуникациялық технологиялар арқылы берілетін ұлттық біліктілік тестілеу нәтижелерін қайта қарауға педагогтің сұрау салуы;</w:t>
+      1) апелляция – запрос педагога на пересмотр результатов национального квалификационного тестирования, который подается посредством информационных коммуникационных технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z54" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аттестационная комиссия - коллегиальный орган, уполномоченный проводить процедуру аттестации педагогов (далее - Комиссия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z55" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) республиканская комиссия по рассмотрению апелляций (далее – республиканская апелляционная комиссия) – комиссия, создаваемая уполномоченным органом в области образования, которая принимает решение по спорным вопросам при несогласии педагогов с результатами национального квалификационного тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z56" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) квалификационная категория - уровень профессиональной компетентности педагогов, соответствующий квалификационным требованиям, определяемым настоящими Правилами и Правилами присвоения (подтверждения) квалификационных категорий педагогам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z57" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) государственная услуга – одна из форм реализации отдельных государственных функций, осуществляемых в индивидуальном порядке по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z58" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) стандарт государственной услуги – перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z59" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) педагог - лицо, имеющее педагогическое или иное профессиональное образование по соответствующему профилю и осуществляющее профессиональную деятельность педагога по обучению и воспитанию обучающихся и (или) воспитанников, методическому сопровождению или организации образовательной деятельности, занимающие должности, указанные в соответствии с приказом Министра образования и науки Республики Казахстан "Об утверждении Перечня должностей педагогов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z60" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) национальное квалификационное тестирование – процедура, проводимая в целях определения уровня профессиональной компетентности педагогов, по тестам, разработанным уполномоченным органом в области образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z61" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок и условия проведения аттестации педагогов, занимающих должности в организациях образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального, послесреднего, дополнительного, специализированного и специального образования, и иных гражданских служащих в области образования и науки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z62" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аттестация педагогов, занимающих должности в организациях образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального, послесреднего, дополнительного, специализированного и специального образования (далее – педагог) включает в себя следующие этапы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z63" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      для педагогов: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z64" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) национальное квалификационное тестирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z65" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) процедура присвоения (подтверждения) квалификационной категории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z66" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для заместителей руководителя организаций образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z67" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) квалификационная оценка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z68" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) комплексное аналитическое обобщение итогов деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z69" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для руководителей организаций образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z70" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) национальное квалификационное тестирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z71" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) квалификационная оценка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z72" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) комплексное аналитическое обобщение итогов деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z73" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Аттестация педагогов проводится не реже одного раза в пять лет, руководителей организаций образования – один раз в три года в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 44 Закона Республики Казахстан от 27 июля 2007 года "Об образовании".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z74" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Для прохождения аттестации педагоги сдают национальное квалификационное тестирование путем подачи заявления по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в организацию, определяемую уполномоченным органом в области образования, и проходят национальное квалификационное тестирование в электронном формате.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z75" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Национальное квалификационное тестирование проводится в сроки, указанные в заявлении педагога. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z76" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Прием заявлений педагогов проводится не менее чем за 15 календарных дней, руководителей организаций образования – не менее чем за 30 календарных дней до начала проведения тестирования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z77" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При подаче заявления на прохождение национального квалификационного тестирования педагоги выбирают язык сдачи (казахский, русский, уйгурский, узбекский, таджикский), дату, время и знакомятся с инструкцией по проведению Национального квалификационного тестирования, которую готовит организация, определяемая уполномоченным органом в области образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z78" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Национальное квалификационное тестирование проходит: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z79" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1 (один) раз – бесплатно, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z80" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повторно 1 раз и пробные (по желанию педагога) – на платной основе в течение календарного года,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z81" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для руководителей организаций образования – на платной основе в размере 1 одного месячного расчетного показателя (МРП) соответствующего календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z82" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. После внесения заявления в базу данных выдается пропуск на тестирование по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z83" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Национальное квалификационное тестирование состоит из следующих тестовых заданий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z84" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Для педагогов дошкольных организаций воспитания и обучения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z85" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дошкольная педагогика и психология" - тридцать заданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z86" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Методика дошкольного воспитания и обучения" - тридцать заданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z87" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Для педагогов общего среднего образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z88" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Педагогика, методика обучения" - тридцать заданий; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z89" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Содержание учебного предмета" - семьдесят заданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z90" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Педагоги начального образования сдают тестирование по предметам: казахский или русский язык (по языку обучения), литературное чтение, математика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z91" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Для организаций технического и профессионального, послесреднего образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z92" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Педагоги по общеобразовательным предметам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z93" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Педагогика, методика обучения" - тридцать заданий; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z94" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Содержание учебного предмета" - семьдесят заданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z95" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Педагоги по специальным дисциплинам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z96" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Педагогика, методика обучения" - тридцать заданий; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z97" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "По направлению деятельности" - семьдесят заданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z98" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мастера производственного обучения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z99" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Педагогика, методика обучения" - тридцать заданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z100" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "По направлению деятельности" - тридцать заданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z101" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Для педагогов организаций дополнительного образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z102" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Основы психологии" - тридцать заданий; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z103" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Педагогика, методика обучения" - тридцать заданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z104" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Для методистов методических кабинетов (центров):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z105" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Содержание учебного предмета" - семьдесят заданий; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z106" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Педагогика, методика обучения" - тридцать заданий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z107" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Для руководителей организаций образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z108" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по направлению "Знание законодательства" - 80 (восемьдесят) вопросов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовой кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан – 20 (двадцать) вопросов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      2) аттестаттау комиссиясы - педагогтерді аттестаттау рәсімін жүргізетін уәкілетті алқалы орган (бұдан әрі - комиссия);</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о браке (супружестве) и семье – 20 (двадцать) вопросов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      3) апелляцияларды қарау жөніндегі республикалық комиссия (бұдан әрі – республикалық апелляциялық комиссия) – білім беру саласындағы уәкілетті орган құратын комиссия, ол педагогтер ұлттық біліктілік тестілеудің нәтижелерімен келіспеген жағдайда даулы мәселелер бойынша шешім қабылдайды;</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об образовании" - 20 (двадцать) вопросов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      4) біліктілік санаты - осы Қағидаларда және Педагогтерге біліктілік санаттарын беру (растау) қағидаларында айқындалатын біліктілік талаптарына сәйкес келетін педагогтердің кәсіптік құзыреттілік деңгейі;</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О статусе педагога" - 10 (десять) вопросов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      5) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініші бойынша жеке тәртіппен немесе өтініш жасамай жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі;</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6) мемлекеттік көрсетілетін қызмет стандарты – мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі;</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О правах ребенка в Республике Казахстан" - 10 (десять) вопросов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z114" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) педагог - тиісті бейін бойынша педагогикалық немесе өзге де кәсіптік білімі бар және педагогтің білім алушыларды және (немесе) тәрбиеленушілерді оқыту және тәрбиелеу, әдістемелік сүйемелдеу немесе білім беру қызметін ұйымдастыру жөніндегі кәсіптік қызметін жүзеге асыратын, "Педагог лауазымдарының тізбесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің бұйрығына сәйкес көрсетілген лауазымдарды атқаратын тұлға;</w:t>
+      по направлению "Управленческие компетенции" - 20 (двадцать) вопросов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z115" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      12. Общее время национального квалификационного тестирования составляет двести десять минут, для предметов "Математика", "Физика", "Химия", "Информатика" - двести сорок минут. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z116" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      8) Ұлттық біліктілік тестілеу – білім беру саласындағы уәкілетті орган әзірлеген тестілер бойынша педагогтердің кәсіби құзыреттілік деңгейін айқындау мақсатында өткізілетін рәсім.</w:t>
+      13. Оператором проведения национального квалификационного тестирования является Национальный центр тестирования Министерства образования и науки Республики Казахстан (далее – НЦТ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z117" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. НЦТ разрабатывает базу тестовых заданий. Национальное квалификационное тестирование проводится НЦТ либо организацией, определяемой уполномоченным органом в области образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z118" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Для обеспечения прозрачности и объективности проведения национального квалификационного тестирования аудитории и место каждого педагога в пунктах проведения обеспечиваются системой видеонаблюдения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z119" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. При нарушении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил составляется акт обнаружения предметов и удаления из аудитории педагога, нарушившего правила поведения в аудитории, и (или) акт выявления подставного лица на тестировании по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z120" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При установлении фактов нарушения правил во время проведения национального квалификационного тестирования, а также обнаруженных при просмотре видеозаписи, независимо от срока сдачи, составляется акт и производится аннулирование результатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z121" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. При входе педагога в здание пункта проведения тестирования производится идентификация его личности на основании документа, удостоверяющего личность и пропуска. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z122" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При проведении национального квалификационного тестирования не допускается выходить из аудитории без разрешения и сопровождения дежурного, разговаривать друг с другом, пересаживаться с места на место, обмениваться материалами, выносить материалы из аудитории, заносить в аудиторию и использовать предметы (учебники и методическую литературу, цифровую смарт-аппаратуру).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z123" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. После рассадки до начала тестирования производится аудиозапись по правилам поведения во время тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z124" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Оценивание ответов тестовых заданий осуществляется следующим образом: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z125" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для заданий с выбором одного правильного ответа из пяти предложенных присуждается один балл, в остальных случаях - ноль баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z126" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для заданий с выбором нескольких правильных ответов из предложенных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z127" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за все правильные ответы получает - два балла;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z128" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за одну допущенную ошибку - один балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z129" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за допущенные две и более ошибки - ноль баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z130" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. При тестировании организация, определяемая уполномоченным органом в области образования, ответственная за проведение национального квалификационного тестирования, осуществляет: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z131" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование базы педагогов (прием заявлений, внесение персональных данных для информирования: ИИН, Ф.И.О. (при наличии), заявленная квалификационная категория, язык сдачи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z132" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) контроль над подготовкой компьютерных кабинетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z133" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставление аудиторного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z134" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подготовку компьютеров, используемых во время тестирования, за день до проведения тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z135" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) запуск педагогов в компьютерный кабинет по пропуску, документу, удостоверяющему личность, и их рассадку; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z136" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подготовку программного обеспечения, его работу в период приема заявления, проведения тестирования, во время апелляционных процедур;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z137" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обработку и выдачу результатов тестирования после его завершения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z138" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проведение апелляции и выдачу результатов с учетом апелляции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z139" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При проведении национального квалификационного тестирования участвуют представители уполномоченного органа в области образования в качестве наблюдателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z140" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. После завершения тестирования педагог ознакамливается с результатами тестирования, отображаемыми на экране компьютера. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z141" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Результат тестирования – справка о прохождении национального квалификационного тестирования по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил – отображается в личном кабинете педагога. По требованию педагога результат тестирования распечатывается, заверяется подписью сотрудника и печатью организации, определяемой уполномоченным органом в области образования, ответственной за проведение национального квалификационного тестирования и выдается на руки. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z142" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Результат тестирования считается положительным при получении следующих баллов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z143" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Для педагогов дошкольных организаций воспитания и обучения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z144" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дошкольная педагогика и психология":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z145" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 50%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z146" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-эксперт" - 60%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z147" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-исследователь" - 65 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z148" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-мастер" - 70 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z149" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Методика дошкольного воспитания и обучения":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z150" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 30 % ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z151" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-эксперт" - 35 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z152" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-исследователь" - 40 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z153" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-мастер" - 45 %.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z154" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Для педагогов общего среднего образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z155" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по направлению "Содержание учебного предмета":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z156" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 50%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z157" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-эксперт" - 60%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z158" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-исследователь" - 65 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z159" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-мастер" - 70 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z160" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по направлению "Педагогика, методика обучения":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z161" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 30 % ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z162" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-эксперт" - 35 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z163" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-исследователь" - 40 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z164" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-мастер" - 45 %.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z165" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Для педагогов организаций технического и профессионального, послесреднего образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z166" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по направлению "Содержание учебного предмета":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z167" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 50%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z168" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-эксперт" - 60%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z169" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-исследователь" - 65 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z170" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-мастер" - 70 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z171" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по направлению "По направлению деятельности":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z172" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 50%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z173" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-эксперт" - 60%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z174" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-исследователь" - 65 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z175" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-мастер" - 70 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z176" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по направлению "Педагогика, методика обучения":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z177" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 30 % ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z178" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-эксперт" - 35 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z179" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-исследователь" - 40 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z180" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-мастер" - 45 %.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z181" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Для педагогов организаций дополнительного образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z182" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Основы психологии":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z183" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 50%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z184" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-эксперт" - 60%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z185" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-исследователь" - 65 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z186" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-мастер" - 70 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z187" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Педагогика, методика обучения":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z188" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 30 % ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z189" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-эксперт" - 35 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z190" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-исследователь" - 40 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z191" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      квалификационная категория "педагог-мастер" - 45 %. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z192" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Для методистов методических кабинетов (центров):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z193" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Содержание учебного предмета":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z194" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 50%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z195" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-эксперт" - 60%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z196" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-исследователь" - 65 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z197" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-мастер" - 70 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z198" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "Педагогика, методика обучения":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z199" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 30 % ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z200" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-эксперт" - 35 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z201" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-исследователь" - 40 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z202" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      квалификационная категория "педагог-мастер" - 45 %. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z203" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Для выпускников высших учебных заведений и организаций технического и профессионального, послесреднего образования при поступлении на работу впервые:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z204" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Содержание учебного предмета": </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z205" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 60%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z206" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Педагогика, методика обучения":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z207" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квалификационная категория "педагог-модератор" - 30 % .</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z208" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) для руководителей организаций образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z209" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по направлению "Знание законодательства":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z210" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель третьей квалификационной категории - 60%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z211" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель второй квалификационной категории - 65%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z212" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель первой квалификационной категории - 70 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z213" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по направлению "Управленческие компетенции":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z214" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель третьей квалификационной категории - 55%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z215" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель второй квалификационной категории - 60%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z216" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      руководитель первой квалификационной категории - 70 %; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z217" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Результат национального квалификационного тестирования действителен один год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z218" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. По завершении национального тестирования педагог знакомится с результатами (правильными и неправильными ответами с обоснованиями) и в случае несогласия с обоснованиями подает апелляцию в республиканскую апелляционную комиссию посредством информационных коммуникационных технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z219" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. В целях обеспечения соблюдения единых критериев и разрешения спорных вопросов при оценке тестовых заданий, защиты прав, тестируемых на период проведения тестирования, осуществляет свою деятельность республиканская апелляционная комиссия, которая обеспечивает прием апелляций посредством информационных коммуникационных технологий. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z220" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Председатель и состав республиканской апелляционной комиссии утверждаются приказом уполномоченного органа в области образования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z221" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Срок действия полномочий республиканской апелляционной комиссии составляет один год. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z222" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Апелляция рассматривается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z223" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по содержанию тестовых заданий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z224" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не согласен с обоснованием правильного ответа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z225" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствует правильный ответ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z226" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имеется более одного правильного ответа в тестовых заданиях с выбором одного правильного ответа из всех предложенных (указываются все варианты правильных ответов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z227" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      некорректно составленное тестовое задание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z228" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) по техническим причинам: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z229" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие фрагмента или текста в тестовых заданиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z230" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. При подаче апелляции по содержанию тестовых заданий педагог указывает мотивированное обоснование (полное пояснение). Заявления на апелляцию по пересмотру всех тестовых заданий без указания мотивированного основания (полное пояснение, пошаговое решение задач) по каждому заданию рассмотрению не подлежат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z231" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Решения республиканской апелляционной комиссии оформляются протоколом, которые подписываются председателем, секретарем и членами комиссии. Протоколы заседаний республиканской апелляционной комиссии хранятся в течение года в организации, ответственной за проведение тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z232" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. По результатам апелляции, рассмотренной в режиме онлайн-приема, в личном кабинете отображаются результаты с учетом апелляции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z233" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. Аттестуемые, показавшие отрицательный результат тестирования, не допускаются ко второму этапу аттестации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z234" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. При наличии положительного результата национального квалификационного тестирования на основании заявления педагога (до истечения срока действующей категории) проводится процедура дальнейшей аттестации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z235" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      для педагогов – присвоение (подтверждение) квалификационной категории согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О статусе педагога";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z236" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      для руководителей и заместителей руководителей организаций образования – в соответствии с главой 3 настоящих Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z237" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. Для получения государственной услуги по аттестации предоставляется заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z238" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      педагогом в местные исполнительные органы областей, городов республиканского значения и столицы, районов и городов областного значения (далее - МИО), или организации образования, либо через некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z239" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      педагогом республиканских организаций образования в Министерство образования и науки Республики Казахстан, республиканские подведомственными организациями образования, либо через Государственую корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z240" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39. Государственная услуга "Прием документов для прохождения аттестации на присвоение (подтверждение) квалификационных категорий педагогическим работникам и приравненным к ним лицам организаций образования, реализующих программы дошкольного воспитания и обучения, начального, основного среднего, общего среднего, технического и профессионального, послесреднего образования" (далее – государственная услуга по присвоению (подтверждения) квалификационных категорий педагогам) оказывается местными исполнительными органами областей, городов республиканского значения и столицы, районов и городов областного значения, организациями дошкольного, начального, основного среднего, общего среднего, технического и профессионального, послесреднего образования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z241" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      40. Государственная услуга "Прием документов для прохождения аттестации на присвоение (подтверждение) квалификационных категорий педагогическим работникам и приравненным к ним лицам республиканских подведомственных организаций образования, реализующих программы дошкольного воспитания и обучения, начального, основного среднего, общего среднего, технического и профессионального, послесреднего образования" (далее – государственная услуга по присвоению (подтверждению) квалификационных категорий педагогов республиканских организаций образования) оказывается Министерством образования и науки Республики Казахстан и республиканскими подведомственными организациями образования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z242" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41. Перечень основных требований к оказанию государственных услуг, включающий характеристики процесса, форму, содержание и результат оказания услуг, а также иные сведения с учетом особенностей предоставления государственных услуг приведены в соответствующих стандартах государственных услуг по аттестации педагогов, в том числе педагогов республиканских организаций образования согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z243" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Сведения документов, удостоверяющих личность услугополучателя, работник Государственной корпорации получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z244" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. В случае предоставления заявителем неполного пакета документов предусмотренных стандартом государственной услуги, и (или) документов с истекшим сроком действия, ответственный сотрудник МИО, организации образования, республиканской подведомственной организации образования, уполномоченного органа в сфере образования, либо работник Государственной корпорации выдает расписку об отказе в приеме документов по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z245" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. В случае полноты представленных документов через Государственную корпорацию, заявителю выдается расписка о приеме документов с указанием даты выдачи готовых документов. Сформированные заявления (с пакетом документов при наличии) направляются Государственной корпорацией в соответствующий МИО, организацию образования, в республиканскую подведомственную организацию образования, либо уполномоченный орган в сфере образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z246" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45. При оказании государственных услуг через Государственную корпорацию, день приема заявлений и документов не входит в срок оказания государственных услуг. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z247" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      46. При приеме документов через МИО, организацию образования, республиканские подведомственные организации образования или уполномоченный орган в сфере образования проверяется полнота представленных документов, и соответствие заявителя требованиям настоящих Правил, по итогам выдается расписка о приеме заявления и соответствующих документов по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z248" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Основания для отказа в оказании государственной услуги предусмотрены стандартом соответствующей государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z249" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      48. В случае обращения через Государственю корпорацию действие указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляются в день поступления и регистрации документов в соответствующем МИО, организации образования, республиканской подведомственной организации образования, уполномоченном органе в сфере образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z250" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Результат оказания государственной услуги, доставляются соответствующим МИО, организацией образования, республиканской подведомственной организации образования, уполномоченным органом в сфере образования в Государственную корпорацию, не позднее, чем за сутки до истечения срока оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z251" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Выдача готовых документов в случае обращения через Государсвенную корпорацию осуществляется в соответствии с графиком работы Государственной корпорации при предъявлении документов, удостоверяющих личность либо его представителя, действующего на основании документа, выданного в соответствии с гражданским законодательством Республики Казахстан, в которой указываются соответствующие полномочия представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z252" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      51. МИО, организацией образования, республиканской подведомственной организацией образования, уполномоченным органом в сфере образования обеспечивается внесение сведений о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О государственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z253" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z254" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      53. Жалоба услугополучателя, поступившая в адрес услугодателя, непосредственно оказавшего государственную услугу, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z255" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Для аттестации педагогов в уполномоченных органах соответствующей отрасли, органах управления образованием (далее - аттестующий орган) области, города республиканского значения и столицы, района (города областного значения) приказом первого руководителя этих государственных органов создаются Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z256" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. В состав Комиссии входят представители государственных органов, в том числе местных представительных и исполнительных органов, уполномоченного государственного органа по труду, уполномоченного органа по делам государственной службы, правоохранительных органов, представители профсоюзов, неправительственных организаций, коллегиальных органов управления организаций образования, общественных советов, а также сотрудники структурных подразделений аттестующего органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z257" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Комиссия состоит из нечетного числа членов и состоит не менее семи членов. Члены Комиссии участвуют в заседаниях Комиссии без права замены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z258" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      57. Председателем Комиссии является руководитель государственного органа, который проводит аттестацию педагогов. Заместитель председателя избирается из числа членов Комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z259" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Секретарь не является ее членом Комиссии. Секретарь Комиссии подготавливает материалы, необходимые документы к заседанию Комиссии, оформляет и подписывает протокол и не принимает участие в голосовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z260" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Заседание Комиссии считается правомочным, если на нем присутствует не менее две трети ее состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z261" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Результаты голосования определяются большинством голосов членов Комиссии. При равенстве голосов голос председателя Комиссии является решающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z262" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      61. На заседаниях Комиссии ведется аудио- или видеозапись. Аудиовидеозапись хранится в архиве не менее трех лет. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z263" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі, қосымша, мамандандырылған және арнайы білім беру бағдарламаларын іске асыратын білім беру ұйымдарында лауазымдарды атқаратын педагогтерді және білім және ғылым саласындағы өзге де азаматтық қызметшілерді аттестаттаудан өткізу тәртібі мен шарттары</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения аттестации руководителей и заместителей руководителей организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального, послесреднего, дополнительного, специализированного и специального образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z264" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі, қосымша, мамандандырылған және арнайы білім беру бағдарламаларын іске асыратын білім беру ұйымдарында лауазымдар атқаратын педагогтерді аттестаттау (бұдан әрі – педагог) мынадай кезеңдерді қамтиды:</w:t>
+        <w:t xml:space="preserve">
+      62. Руководители и заместители руководителей организаций образования (далее – аттестуемые) подают заявление в Комиссию с указанием претендуемой им квалификационной категории по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z265" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      педагогтер үшін: </w:t>
+        <w:t>
+      63. Аттестация заместителей руководителей организаций образования (далее – аттестуемые) включает только квалификационную оценку и комплексное аналитическое обобщение итогов деятельности на основании портфолио.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z266" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Ұлттық біліктілік тестілеу;</w:t>
+      64. Аттестуемый при аттестации впервые на квалификационную категорию подает заявление на любую из квалификационных категорий в соответствии с квалификационными характеристиками. Далее – с соблюдением последовательности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z267" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) біліктілік санатын беру (растау) рәсімі;</w:t>
+      65. Аттестация проводится не позднее шести месяцев по истечении трех лет периода с момента принятия.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z268" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      білім беру ұйымдары басшысының орынбасарлары үшін:</w:t>
+        <w:t xml:space="preserve">
+      66. Аттестации подлежат все руководители и заместители руководителей организаций образования, за исключением нахождения работника в отпуске по беременности и родам, отпуске по уходу за ребенком до достижения им возраста трех лет, в отпуске для работников, усыновившим (удочерившим) новорожденного ребенка (детей), а также на листе нетрудоспособности, если заболевание входит в перечень заболеваний, для которых установлен более длительный срок нетрудоспособности, утверждаемый уполномоченным государственным органом в области здравоохранения. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z269" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) біліктілік бағалау; </w:t>
+        <w:t>
+      67. Аттестуемые, находящиеся в отпуске по уходу за детьми, аттестуются не ранее, чем через шесть месяцев после выхода на работу. Аттестация других лиц, указанных в настоящем пункте, определяется графиком аттестации по выходу данных лиц на работу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z270" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қызметтің қорытындыларын кешенді талдамалық жинақтау.</w:t>
+      68. Аттестация заместителей руководителей организаций образования осуществляется с учетом профессиональных умений и достижений аттестуемого, представленных в портфолио.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z271" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      білім беру ұйымдарының басшылары үшін:</w:t>
+      69. Подготовка к проведению аттестации руководителей организаций образования организуется ответственными исполнителями в организациях образования, кадровой службой аттестующего органа и включает следующие мероприятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z272" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Ұлттық біліктілік тестілеу;</w:t>
+      1) подготовку необходимых документов на руководителей (далее – аттестуемый), включающих служебную характеристику, справку о прохождении национального квалификационного тестирования, аналитический отчет по показателям эффективности работы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z273" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) біліктілік бағалау; </w:t>
+        <w:t>
+      2) утверждение графиков проведения аттестации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z274" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қызметтің қорытындыларын кешенді талдамалық жинақтау.</w:t>
+      70. Кадровая служба аттестующего органа ежегодно до 20 декабря определяет список аттестуемых, подлежащих аттестации в следующем году.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z275" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес үш жылда бір рет өткізіледі. </w:t>
+        <w:t>
+      71. Руководитель аттестующего органа по представлению кадровой службы органа издает ежегодно приказ не позднее 25 декабря, которым утверждается список аттестуемых, график проведения аттестации и состав Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z276" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша білім беру саласындағы уәкілетті орган айқындайтын ұйымға өтініш беру жолымен тапсырады және ұлттық біліктілік тестілеуден электрондық форматта өтеді.</w:t>
+        <w:t>
+      72. Кадровая служба аттестующего органа ежегодно не позднее 30 декабря письменно уведомляют аттестуемых о сроках проведения аттестации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z277" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Ұлттық біліктілік тестілеу педагог өтінішінде көрсетілген мерзімде өткізіледі.</w:t>
+      73. Служебная характеристика на аттестуемых оформляется попечительским советом и кадровой службой аттестующего органа. Служебная характеристика содержит обоснованную, объективную оценку профессиональных, личностных качеств и результатов служебной деятельности аттестуемого.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z278" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. Педагогтердің өтініштерін қабылдау кемінде күнтізбелік 15 күн бұрын, білім беру ұйымдары басшыларының өтініштерін қабылдау тестілеу басталғанға дейін кемінде күнтізбелік 30 күн бұрын жүргізіледі.</w:t>
+        <w:t xml:space="preserve">
+      74. На аттестуемого кадровой службой аттестующего органа оформляется аттестационный лист по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z279" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      8. Ұлттық біліктілік тестілеуден өтуге өтініш берген кезде педагогтер тапсыру тілін (қазақ, орыс, ұйғыр, өзбек, тәжік), күнін, уақытын таңдайды және білім беру саласындағы уәкілетті орган айқындайтын ұйым дайындайтын ұлттық біліктілік тестілеуді өткізу жөніндегі нұсқаулықпен танысады. </w:t>
+        <w:t>
+      75. Кадровая служба аттестующего органа при приеме документов на аттестацию проводит квалификационную оценку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z280" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      9. Ұлттық біліктілік тестілеу: </w:t>
+        <w:t>
+      76. При условии неполного пакета документов кадровая служба аттестующего органа не принимает документы и предоставляет аттестуемым мотивированный отказ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z281" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1 (бір) рет – тегін, </w:t>
+        <w:t>
+      77. Кадровая служба аттестующего органа направляет собранные аттестационные материалы в Комиссию.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z282" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қайта 1 рет және сынақ (педагогтің қалауы бойынша) - күнтізбелік жыл ішінде ақылы негізде,</w:t>
+      78. Квалификационная категория "заместитель руководителя организации образования", "руководитель организации образования" присваивается автоматически при назначении на должность.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z283" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      білім беру ұйымдарының басшылары үшін - ақылы негізде тиісті күнтізбелік жылдың 1 айлық есептік көрсеткіші (АЕК) мөлшерінде өтеді.</w:t>
+      79. Аттестуемый претендует на квалификационную категорию "заместитель руководителя третьей квалификационной категории" при наличии педагогического или иного профессионального образования по соответствующему профилю либо прохождения педагогической переподготовки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z284" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша тестілеуге рұқсаттама беріледі.</w:t>
+        <w:t>
+      При этом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z285" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Ұлттық біліктілік тестілеу келесі тест тапсырмаларынан тұрады:</w:t>
+      обеспечивается выполнение не менее трех нижеследующих показателей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z286" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мектепке дейінгі тәрбие мен оқыту ұйымдарының педагогтері үшін:</w:t>
+      результативность использования различных видов внутришкольного контроля (контроля качества) в соответствии с целями и задачами организации образования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z287" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Мектепке дейінгі педагогика және психология" - отыз тапсырма;</w:t>
+      соответствие анализа урока/занятия (журнал (листы) наблюдения на уроке/занятии) программам наблюдения на уроке/занятии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z288" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Мектепке дейінгі тәрбие мен оқыту әдістемесі" - отыз тапсырма;</w:t>
+      результативность использования уровневых дескрипторов с учетом квалификационных категорий педагогов, особенностей обучающихся для осуществления внутришкольного контроля (контроля качества);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z289" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Жалпы орта білім беру педагогтері үшін:</w:t>
+      обобщение и распространение опыта работы по курируемому направлению на районном/городском уровне.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z290" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "Педагогика, оқыту әдістемесі" - отыз тапсырма; </w:t>
+        <w:t>
+      80. Аттестуемый претендует на квалификационную категорию "заместитель руководителя второй квалификационной категории" при наличии педагогического или иного профессионального образования по соответствующему профилю либо прохождения педагогической переподготовки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z291" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Оқу пәнінің мазмұны" - жетпіс тапсырма;</w:t>
+      При этом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z292" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бастауыш білім беру педагогтері тестілеуді қазақ немесе орыс тілі (оқыту тілі), әдеби оқу, математика пәндері бойынша тапсырады.</w:t>
+      обеспечивается выполнение не менее трех нижеследующих показателей:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z293" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары үшін:</w:t>
+      рациональное использование ресурсов организации образования (цифровых, кадровых, материально-технических) для внутришкольного контроля (контроля качества);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z294" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Жалпы білім беретін пәндер бойынша педагогтер:</w:t>
+        <w:t xml:space="preserve">
+      использование различных видов контрольно-измерительных материалов и их информативность: показатели учебных достижений; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z295" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "Педагогика, оқыту әдістемесі" - отыз тапсырма; </w:t>
+        <w:t>
+      эффективность обратной связи и коррекционной деятельности в организации внутришкольного контроля: использование результатов "по вертикали" (администрация - учитель) и "по горизонтали" (между субъектами управления);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z296" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Оқу пәнінің мазмұны" - жетпіс тапсырма;</w:t>
+      обобщение и распространение опыта работы по курируемому направлению на областном уровне;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z297" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Арнайы пәндер бойынша педагогтер:</w:t>
+      81. Аттестуемый претендует на квалификационную категорию "заместитель руководителя первой квалификационной категории" при наличии педагогического или иного профессионального образования по соответствующему профилю либо прохождения педагогической переподготовки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z298" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "Педагогика, оқыту әдістемесі" - отыз тапсырма; </w:t>
+        <w:t>
+      При этом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z299" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қызмет бағыты бойынша" - жетпіс тапсырма;</w:t>
+      обеспечивается выполнение не менее трех нижеследующих показателей:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z300" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өндірістік оқыту шеберлері:</w:t>
+      объективность и действенность результатов внутришкольного контроля (контроля качества): динамика измеряемых показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z301" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Педагогика, оқыту әдістемесі" - отыз тапсырма;</w:t>
+      инновационный подход в организации внутришкольного контроля (контроля качества);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z302" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қызмет бағыты бойынша" - отыз тапсырма;</w:t>
+      качество аналитических материалов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z303" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қосымша білім беру ұйымдарының педагогтері үшін:</w:t>
+      обобщение и распространение опыта работы по курируемому направлению на республиканском или международном уровне;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z304" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "Психология негіздері" - отыз тапсырма; </w:t>
+        <w:t>
+      система дифференцированной работы с различными категориями педагогов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z305" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Педагогика, оқыту әдістемесі" - отыз тапсырма;</w:t>
+        <w:t xml:space="preserve">
+      82. Комиссия соответствующего уровня присваивает квалификационную категорию: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z306" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) Әдістемелік кабинеттердің (орталықтардың) әдіскерлері үшін:</w:t>
+        <w:t xml:space="preserve">
+      "руководитель третьей категории", "заместитель руководителя третьей категории" - Комиссия отделов образования районов (городов), управлений образования городов республиканского значения и столицы; для областных подведомственных организаций - Комиссия управлений образования области; для республиканских подведомственных организаций - аттестационная комиссия уполномоченного органа в области образования; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z307" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "Оқу пәнінің мазмұны" - жетпіс тапсырма; </w:t>
+        <w:t>
+      "руководитель второй категории", "руководитель первой категории", "заместитель руководителя второй категории", "заместитель руководителя первой категории" - Комиссия управлений образования области, городов республиканского значения и столицы; для республиканских подведомственных организаций - Комиссия уполномоченного органа в области образования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z308" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Педагогика, оқыту әдістемесі" - отыз тапсырма.</w:t>
+      83. Комиссия проводит аттестацию в присутствии аттестуемых руководителей организаций образования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z309" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Білім беру ұйымдарының басшылары үшін:</w:t>
+      84. При неявке аттестуемого на заседание Комиссии по уважительной причине, рассмотрение вопроса его аттестации переносится на срок не более семи календарных дней.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z310" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Заңнаманы білу" бағыты бойынша - 80 (сексен) сұрақ;</w:t>
+        <w:t xml:space="preserve">
+      85. При отсутствии аттестуемого по неуважительной причине, назначается повторная аттестация по истечении семи календарных дней с момента установленной даты аттестации. При повторной неявке по неуважительной причине руководители организаций образования считаются неаттестованными и увольняются по инициативе работодателя в порядке подпункта 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 52 Трудового кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z311" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> - 20 (жиырма) сұрақ;</w:t>
+        <w:t>
+      86. В ходе заседания Комиссия изучает представленные материалы, заслушивает аттестуемое лицо.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z312" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Неке (ерлі-зайыптылық) және отбасы туралы" </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> - 20 (жиырма) сұрақ;</w:t>
+      87. По результатам изучения представленных материалов и собеседования с каждым членом аттестационной комиссии заполняется оценочный лист на аттестуемого по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z313" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Білім туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> - 20 (жиырма) сұрақ;</w:t>
+      88. Выполнение показателей, обозначенных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, аттестуемый представляет на собеседовании. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z314" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> - 10 (он) сұрақ;</w:t>
+        <w:t>
+      89. По результатам аттестации заместителей руководителей организации образования Комиссия принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z315" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> - 10 (он) сұрақ;</w:t>
+        <w:t>
+      аттестован на заявленную квалификационную категорию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z316" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Басқару құзыреті" бағыты бойынша - 20 (жиырма) сұрақ.</w:t>
+      аттестован с подтверждением заявленной категорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z317" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Ұлттық біліктілік тестілеудің жалпы уақыты екі жүз он минутты, "Математика", "Физика", "Химия", "Информатика" пәндері үшін екі жүз қырық минутты құрайды.</w:t>
+      не аттестован на заявленную квалификационную категорию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z318" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Ұлттық біліктілік тестілеуді өткізу операторы Қазақстан Республикасы Білім және ғылым министрлігінің Ұлттық тестілеу орталығы (бұдан әрі – ҰТО) болып табылады.</w:t>
+      90. При принятии Комиссией решения "не аттестован на заявленную категорию" заместитель руководителя организации образования идет на повторную аттестацию не ранее одного года со дня прохождения аттестации согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z319" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. ҰТО тест тапсырмаларының базасын әзірлейді. Ұлттық біліктілік тестілеуді ҰТО не білім беру саласындағы уәкілетті орган айқындайтын ұйым өткізеді.</w:t>
+      91. Комиссия при проведении повторной аттестации принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z320" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Аудиторияға ұлттық біліктілік тестілеуін өткізудің ашықтығы мен объективтілігін қамтамасыз ету үшін және әрбір педагогтің өткізу пункттеріндегі орны бейнебақылау жүйесімен қамтамасыз етіледі.</w:t>
+      аттестован на заявленную квалификационную категорию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z321" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша тестілеуге жалған тұлғаны анықтау актісі жасалады.</w:t>
+        <w:t>
+      аттестован с подтверждением заявленной категорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z322" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Ұлттық біліктілік тестілеуді өткізу кезінде ережелерді бұзу фактілері анықталған, сондай-ақ қарау кезінде анықталған бейнежазбаны тапсыру мерзіміне қарамастан, акт жасалады және нәтижелердің күші жойылады.</w:t>
+      не аттестован на заявленную квалификационную категорию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z323" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      18. Педагог тестілеу өткізу пунктінің ғимаратына кірген кезде жеке басын куәландыратын құжат және рұқсаттама негізінде оның жеке басын сәйкестендіру жүргізіледі. </w:t>
+        <w:t>
+      92. При повторной аттестации в случае принятия Комиссией решения "не аттестован на заявленную квалификационную категорию" имеющаяся квалификационная категория снижается на один уровень.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z324" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Ұлттық біліктілік тестілеуді өткізу кезінде аудиториядан кезекшінің рұқсатынсыз және ертіп жүруінсіз шығуға, бір-бірімен сөйлесуге, бір орыннан орнына ауысуға, материалдармен алмасуға, аудиториядан материалдар шығаруға, аудиторияға кіргізуге және заттарды (оқулықтар мен әдістемелік әдебиеттерді, цифрлық смарт-аппаратураны) пайдалануға жол берілмейді.</w:t>
+      93. По результатам аттестации руководителей организаций образования Комиссия принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z325" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Отырғаннан кейін тестілеу басталғанға дейін тестілеу кезінде мінез-құлық ережелері бойынша аудиожазба жүргізіледі.</w:t>
+      аттестован на заявленную квалификационную категорию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z326" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Тест тапсырмаларының жауаптарын бағалау былайша жүзеге асырылады:</w:t>
+      аттестован на заявленную квалификационную категорию с ротацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z327" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ұсынылған бес жауаптан бір дұрыс жауапты таңдау бар тапсырмалар үшін бір балл, қалған жағдайларда - нөл балл беріледі;</w:t>
+      аттестован с подтверждением на заявленную квалификационную категорию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z328" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ұсынылған жауаптардан бірнеше дұрыс жауаптарды таңдаумен тапсырмалар үшін:</w:t>
+      не аттестован на заявленную квалификационную категорию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z329" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      барлық дұрыс жауаптар үшін -екі балл;</w:t>
+        <w:t xml:space="preserve">
+      не аттестован на заявленную квалификационную категорию с расторжением трудового договора. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z330" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бір қате үшін - бір балл;</w:t>
+      94. При принятии Комиссией решения "не аттестован на заявленную категорию" аттестуемый идет на повторную аттестацию не ранее трех месяцев со дня прохождения аттестации (не более одного раза за аттестуемый период) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z331" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жіберілген екі және одан да көп қателіктер үшін - нөл балл.</w:t>
+      95. Комиссия при проведении повторной аттестации принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z332" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Тестілеу кезінде білім беру саласындағы уәкілетті орган айқындайтын, ұлттық біліктілік тестілеуді өткізуге жауапты ұйым Қазақстан Республикасының заңнамасында белгіленген тәртіппен ұлттық біліктілік емтихандарын өткізуді жүзеге асырады:</w:t>
+      аттестован на заявленную квалификационную категорию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z333" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) педагогтер базасын қалыптастыру (өтініштерді қабылдау, ақпараттандыру үшін дербес деректерді енгізу: ЖСН, Т.А.Ә. (болған жағдайда), өтініш берілген біліктілік санаты, тапсыру тілі);</w:t>
+      аттестован на заявленную квалификационную категорию с ротацией;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z334" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) компьютерлік кабинеттердің дайындығын бақылау;</w:t>
+      аттестован с подтверждением на заявленную квалификационную категорию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z335" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) аудиторлық қорды ұсыну;</w:t>
+      не аттестован на заявленную квалификационную категорию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z336" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) тестілеу кезінде пайдаланылатын компьютерлерді тестілеу өткізілгенге дейін бір күн бұрын дайындау;</w:t>
+      не аттестован на заявленную квалификационную категорию с расторжением трудового договора.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z337" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) педагогтерді компьютерлік кабинетке рұқсаттама, жеке басын куәландыратын құжат бойынша кіргізу және оларды отырғызу;</w:t>
+        <w:t xml:space="preserve">
+      96. В случае принятия Комиссией решения "не аттестован на заявленную квалификационную категорию" при повторной аттестации у аттестуемого, имеющего квалификационную категорию "руководитель первой квалификационной категории" или "руководитель второй квалификационной категории", квалификационная категория снижается на один уровень; с руководителями, имеющими квалификационную категорию "руководитель третьей квалификационной категории" трудовой договор подлежит расторжению. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z338" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) өтініш қабылдау, тестілеу өткізу, апелляциялық рәсімдер кезінде бағдарламалық қамтамасыз етуді дайындау;</w:t>
+      97. Аттестуемый знакомится с решением Комиссии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z339" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7) тестілеу аяқталғаннан кейін тестілеу нәтижелерін өңдеу және беру;</w:t>
+        <w:t xml:space="preserve">
+      98. Решение Комиссии оформляется протоколом согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, который подписывается секретарҰм и членами Комиссии, присутствовавшими на его заседании. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z340" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) апелляцияны есепке ала отырып, апелляция жүргізу және нәтижелерді беру.</w:t>
+      99. Решение Комиссии заносится в аттестационные листы аттестуемых.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z341" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Ұлттық біліктілік тестілеуді өткізу кезінде білім беру саласындағы уәкілетті органның өкілдері бақылаушы ретінде қатысады.</w:t>
+      100. Аттестационный лист аттестуемого, прошедшего аттестацию и служебная характеристика на него хранятся в личном деле. Решение Комиссии заносится в послужной список аттестуемого.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z342" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      24. Тестілеу аяқталғаннан кейін педагог компьютер экранында көрсетілген тестілеу нәтижелерімен танысады.</w:t>
+        <w:t xml:space="preserve">
+      101. Решение Комиссии оформляется приказом аттестующего органа ежегодно не позднее 15 июля и 25 декабря текущего года. На основании соответствующего приказа, выдается удостоверение об аттестации с присвоением (подтверждением) квалификации согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z343" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. Тестілеу нәтижесі – осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша ұлттық біліктілік тестілеуден өткені туралы анықтама – педагогтің жеке кабинетінде көрсетіледі. Педагогтің талабы бойынша тестілеу нәтижесі басып шығарылады, ұлттық біліктілік тестілеуді өткізуге жауапты білім беру саласындағы уәкілетті орган айқындайтын ұйымы қызметкерінің қолымен және мөрімен куәландырады, қолына беріледі. </w:t>
+      102. Удостоверение об аттестации с присвоением (подтверждением) квалификации регистрируется в журнале регистрации и выдачи удостоверений согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...4087 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6921,272 +7463,285 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам и условиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения аттестации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>педагогов, занимающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>должности в организациях</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образования, реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего, дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7207,51 +7762,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7285,536 +7840,536 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(тестілеуді өткізу бойынша</w:t>
-[...12 lines deleted...]
-              <w:t>ұйымның басшысына)</w:t>
+              <w:t>(Руководителю организации по</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведению тестирования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z346" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ұлттық біліктілік тестілеуге қатысуға өтініш</w:t>
+        <w:t xml:space="preserve"> Заявление на участие в национальном квалификационном тестировании</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я, _________________________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии) педагога)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН ______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность, место работы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>прошу допустить меня на участие в национальном</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификационном тестировании в 20___ году на аттестацию ________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В настоящее время имею квалификационную категорию ________, действительную</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>до ____(день) ___ (месяц) ______ года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основанием считаю следующие результаты работы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сообщаю о себе следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мен, _________________________________________________________________,</w:t>
-[...215 lines deleted...]
-      Білімі:</w:t>
+      Образование:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1555"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9623"/>
+        <w:gridCol w:w="1163"/>
+        <w:gridCol w:w="1163"/>
+        <w:gridCol w:w="9974"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқу орнының атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1122" w:type="dxa"/>
+Наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+учебного заведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқу кезеңі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9623" w:type="dxa"/>
+Период обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білімі туралы дипломда немесе атқаратын лауазымы бойынша тиісті біліктілік бере отырып, қайта даярлау туралы құжатта көрсетілген мамандық (біліктілік)</w:t>
+Специальность (квалификация), указанная в дипломе об образовании или документе о переподготовке с присвоением соответствующей квалификации по занимаемой должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9623" w:type="dxa"/>
+            <w:tcW w:w="9974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7824,346 +8379,346 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс өтілі:</w:t>
+      Стаж работы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="550"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3189"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="8242"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="2926"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="8011" w:type="dxa"/>
+Общий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білімі туралы дипломда немесе атқаратын лауазымы бойынша тиісті біліктілік бере отырып, қайта даярлау туралы құжатта көрсетілген мамандық (біліктілік) бойынша</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+По специальности (квалификации), указанной в дипломе об образовании или документе о переподготовке с присвоением соответствующей квалификации по занимаемой должности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогикалық</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3189" w:type="dxa"/>
+Педагогический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымының басшысы (басшының орынбасары)</w:t>
+Руководителем (заместителем руководителя) организации образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8011" w:type="dxa"/>
+            <w:tcW w:w="8242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3189" w:type="dxa"/>
+            <w:tcW w:w="2926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8172,142 +8727,140 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Марапаттары, атағы, ғылыми (академиялық) дәрежесі, ғылыми атағы алған жылын көрсете отырып____________________________________________ </w:t>
+        <w:t>
+      Награды, звания, ученая (академическая) степень, ученое звание с указанием года получения (присвоения)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Язык сдачи тестирования (нужное подчеркнуть): казахский/русский</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тестілеуді тапсыру тілі (қажеттісінің астын сызу): қазақ/орыс</w:t>
+      Организация образования, в которой работает руководитель организации образования (нужное подчеркнуть): дошкольное, начальное, основное среднее, общее среднее, техническое и профессиональное, послесреднее, дополнительное, специальное образование.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Білім беру ұйымының басшысы жұмыс істейтін білім беру ұйымы (қажеттісінің астын сызу): мектепке дейінгі, бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, қосымша, арнайы білім беру.</w:t>
-[...53 lines deleted...]
-      (қолы)</w:t>
+      С Правилами аттестации, Инструкцией о национальном квалификационном тестировании ознакомлен (-а).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" __________ 20 ___ года __________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8343,272 +8896,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>Приложение 2 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8629,184 +9208,186 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z349" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ұлттық біліктілік тестілеуге қатысуға рұқсаттама</w:t>
+        <w:t xml:space="preserve">        Пропуск на участие в национальном квалификационном тестировании</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5836"/>
-        <w:gridCol w:w="6464"/>
+        <w:gridCol w:w="5780"/>
+        <w:gridCol w:w="6520"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Облыс/Аудан/Мектеп </w:t>
+Область/Район/Школа </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ПЕДАГОГКЕ РҰҚСАТТАМА</w:t>
+ПРОПУСК ПЕДАГОГА</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Т.А.Ә.:______________________ АКТ: ___________________ </w:t>
+Ф.И.О. (при наличии):______________________ ИКТ: _____________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1244600" cy="1473200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
@@ -8827,548 +9408,590 @@
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖСН: ___________________</w:t>
-[...41 lines deleted...]
-Тестілеу орны:</w:t>
+ИИН: ___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Планируемая квалификационная категория: ___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень организации образования, в котором</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+работает педагог: ___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место тестирования:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________________________________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мекенжайы: ________________________________________________________________</w:t>
+Адрес: ________________________________________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудитория: ________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тестілеудің тапсыру тілі: ________________________________</w:t>
-[...41 lines deleted...]
-Тестілеу пәндері: 1. _____________________________________________</w:t>
+Язык сдачи тестирования: ________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата тестирования: ________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Время начала регистрации на тестирование: ________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы тестирования: 1. _____________________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. _____________________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аттестаттау</w:t>
-[...41 lines deleted...]
-Рұқсат беру күні: __________________________________________________</w:t>
+Председатель</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аттестационной комиссии: ___________ ________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подпись) (Ф.И.О. (при его наличии))</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагог: ___________ ________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подпись) (Ф.И.О. (при его наличии))</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выдачи пропуска: __________________________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5836" w:type="dxa"/>
+            <w:tcW w:w="5780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогке жадынама:</w:t>
-[...33 lines deleted...]
-            <w:tcW w:w="6464" w:type="dxa"/>
+Памятка педагогу:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагог должен иметь при себе пропуск на тестирование и оригинал документа, удостоверяющего личность (удостоверение личности или паспорт).</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагогу необходимо прибыть на место тестирования до окончания регистрации. Регистрация педагогов осуществляется 45 минут и заканчивается за 15 минут до начала тестирования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогке:</w:t>
-[...97 lines deleted...]
-Жұмыс істеу үшін әрбір педагогке А4 форматындағы үш парақ беріледі. Тестілеу аяқталғаннан кейін Министрлік өкіліне парақтарды тапсыру қажет.</w:t>
+Педагогу не допускается:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иметь при себе или пользоваться справочной литературой, записными книжками, диктофонами, сотовыми телефонами, электронными устройствами и тому подобным, а также сведениями, раскрывающими содержание тестов и кодов правильных ответов к ним; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+переговариваться с другими тестируемыми;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пересаживаться с места на место;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+выходить из аудитории без разрешения и сопровождения дежурного.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При нарушении правил и выявления запрещенных предметов составляется соответствующий акт, педагог удаляется из аудитории, результаты аннулируются.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты также могут быть аннулированы после завершения тестирования в рамках изучения видеоматериалов.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для работы каждому педагогу будут выдаваться три листа формата А4. После окончания тестирования необходимо сдать листы представителю Министерства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мен жадынамамен таныстым және наразылығым жоқ.</w:t>
-[...27 lines deleted...]
-(Педагогтің қолы)</w:t>
+Я ознакомлен(а) с памяткой и претензий не имею.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждаю, что данные на пропуске правильные. _______________________________________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Подпись педагога)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9407,272 +10030,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>Приложение 3 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9693,520 +10342,407 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z352" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Аудиторияда тәртіп ережесін бұзған педагогті аудиториядан шығару және заттарды табу актісі</w:t>
+        <w:t xml:space="preserve"> Акт обнаружения предметов и удаления из аудитории педагога, нарушившего правила поведения в аудитории</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пункт проведения тестирования______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"______"_______________20____г. ______ч._______мин.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящий акт составлен _____________________о том, что</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>педагог___________________________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИКТ________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тестілеуді өткізу орны</w:t>
-[...431 lines deleted...]
-      Мөр орны</w:t>
+      (аудитория №___, место №____, вариант №_______) во время тестирования нарушил правила поведения в аудитории):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>факт нарушения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>На основании данного факта изъят материал, руководитель организации образования удален из аудитории, результаты тестирования аннулированы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с актом ознакомлен: ______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии) подпись педагога)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дежурный по аудитории _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии) подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственный за проведение тестирования ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии) подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Председатель Комиссии _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии) подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата:________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10242,272 +10778,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>Приложение 4 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10528,466 +11090,433 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z355" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тестілеуде бөгде адамды анықтау актісі</w:t>
+        <w:t xml:space="preserve">                    Акт выявления подставного лица на тестировании</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пункт проведения тестирования</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"______"_______________20____г. ______ч._______мин.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящий акт составлено том, что</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выявлен факт попытки сдачи тестирования гражданином</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вместо педагога</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИКТ_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>На основании данного факта в случае входа в аудиторию изъят материал, руководитель организации образования удален из аудитории, результаты тестирования аннулированы; в случае обнаружения подставного лица при запуске в здание - не допущение до сдачи тестирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тестілеуді өткізу орны</w:t>
-[...377 lines deleted...]
-      Мөр орны</w:t>
+      С актом ознакомлен: ___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии) подпись педагога)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дежурный по аудитории ___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии) подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственный за проведение тестирования ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии) подпись педагога)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Председатель Комиссии ___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии) подпись педагога)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата:________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11023,272 +11552,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t>Приложение 5 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11309,416 +11864,463 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z358" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ұлттық біліктілік тестілеуден өткені туралы анықтама </w:t>
+        <w:t xml:space="preserve">        Справка о прохождении национального квалификационного тестирования</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________біліктілігі бойынша _____________ қаласында 20______жылғы _____айы_____күні ұлттық біліктілік тестілеуге қатысты</w:t>
-[...35 lines deleted...]
-      (Т.А.Ә. (бар болған жағдайда), қолы)</w:t>
+      удостоверяет в том, что</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. (при наличии) педагога</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>участвовал(а) дд.мм.гггг г. в национальном</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификационном тестировании в городе ___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на квалификационную категорию _________________________________.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2385"/>
         <w:gridCol w:w="3305"/>
-        <w:gridCol w:w="4223"/>
-        <w:gridCol w:w="2387"/>
+        <w:gridCol w:w="3305"/>
+        <w:gridCol w:w="1645"/>
+        <w:gridCol w:w="1660"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үлгі атауы</w:t>
+Наименование модуля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тест тапсырмаларының саны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4223" w:type="dxa"/>
+Количество тестовых заданий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ең жоғарғы балл саны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2387" w:type="dxa"/>
+Количество максимальных баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жиналған балл</w:t>
+Количество набранных баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды білуі</w:t>
+Знание законодательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4223" w:type="dxa"/>
+            <w:tcW w:w="3305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2387" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -11749,57 +12351,96 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2387" w:type="dxa"/>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1645" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -11809,69 +12450,64 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жауапты тұлға: _____________________________</w:t>
-[...17 lines deleted...]
-      (Т.А.Ә., (бар болған жағдайда), қолы)</w:t>
+      Ответственное лицо: __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии), подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11907,272 +12543,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>6-қосымша</w:t>
+              <w:t>Приложение 6 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12193,51 +12855,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12258,836 +12920,727 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аттестаттау комиссиясының</w:t>
-[...12 lines deleted...]
-              <w:t>төрағасы</w:t>
+              <w:t>Председателю аттестационной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(білім беру ұйымының атауы),</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+              <w:t>(наименование организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образования, районные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(городские) отделы, управления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образования областей, городов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республиканского значения и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>столицы, уполномоченный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орган)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z361" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Біліктілік санатын беру (растау) рәсіміне қатысуға өтініш Аттестаттауға қатысуға өтініш</w:t>
+        <w:t xml:space="preserve">              Заявление на участие в процедуре присвоения (подтверждения)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               квалификационной категории</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      ЖСН _____________ (педагогтің Т.А.Ә. (бар болған жағдайда)</w:t>
-[...341 lines deleted...]
-      Білімі:</w:t>
+      Я, _______________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии) педагога)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность, место работы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>прошу допустить на участие в процедуре присвоения (подтверждения)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификационной категории в 20 ___ году на квалификационную категорию</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________, по должности (специальности) _________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В настоящее время имею квалификационную категорию __________, действительную</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>до____(день) ____ (месяц) ______ года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основанием считаю следующие результаты работы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сообщаю о себе следующие сведения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Образование:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1555"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9623"/>
+        <w:gridCol w:w="771"/>
+        <w:gridCol w:w="771"/>
+        <w:gridCol w:w="10758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcW w:w="771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқу орнының атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1122" w:type="dxa"/>
+Наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+учебного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқу кезеңі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9623" w:type="dxa"/>
+Период</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білімі туралы дипломда немесе атқаратын лауазымы бойынша тиісті біліктілік бере отырып, қайта даярлау туралы құжатта көрсетілген мамандық (біліктілік)</w:t>
+Специальность (квалификация), указанная в дипломе об образовании или документе о переподготовке с присвоением соответствующей квалификации по занимаемой должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcW w:w="771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9623" w:type="dxa"/>
+            <w:tcW w:w="10758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -13097,346 +13650,374 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс өтілі:</w:t>
+      Стаж работы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="550"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3189"/>
+        <w:gridCol w:w="676"/>
+        <w:gridCol w:w="9847"/>
+        <w:gridCol w:w="676"/>
+        <w:gridCol w:w="1101"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="8011" w:type="dxa"/>
+Общий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білімі туралы дипломда немесе атқаратын лауазымы бойынша тиісті біліктілік бере отырып, қайта даярлау туралы құжатта көрсетілген мамандық (біліктілік) бойынша</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+По специальности (квалификации), указанной в дипломе об образовании или документе о переподготовке с присвоением соответствующей квалификации по занимаемой должности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогикалық</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3189" w:type="dxa"/>
+Педагогический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымының басшысы (басшының орынбасары)</w:t>
+В данной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8011" w:type="dxa"/>
+            <w:tcW w:w="9847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3189" w:type="dxa"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -13446,159 +14027,168 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Марапаттары, атағы, ғылыми (академиялық) дәрежесі, ғылыми атағы алған жылын көрсете отырып</w:t>
-[...107 lines deleted...]
-      (қолы)</w:t>
+      Награды, звания, ученая (академическая) степень, ученое звание с указанием года получения (присвоения)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Организация образования, в которой работает педагог (нужное подчеркнуть):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дошкольное, начальное, основное среднее, общее среднее, техническое и</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профессиональное, послесреднее, дополнительное образование.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С Порядком проведения очередного присвоения (подтверждения) квалификационной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категории ознакомлен (-а).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" __________ 20 ___ года __________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13634,155 +14224,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...103 lines deleted...]
-              <w:t>білім беру бағдарламаларын іске</w:t>
+              <w:t>Приложение 7 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13803,1972 +14536,1843 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыратын білім беру</w:t>
-[...168 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve">форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="678"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9239"/>
+        <w:gridCol w:w="640"/>
+        <w:gridCol w:w="2594"/>
+        <w:gridCol w:w="9066"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Мектепке дейінгі тәрбие мен оқыту, бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру бағдарламаларын іске асыратын білім беру ұйымдарының педагогтеріне біліктілік санаттарын беру (растау) үшін аттестаттаудан өткізуге құжаттарды қабылдау" мемлекеттік көрсетілетін қызмет стандарты</w:t>
+Стандарт государственной услуги "Прием документов для прохождения аттестации на присвоение (подтверждение) квалификационных категорий педагогам организаций образования, реализующих программы дошкольного воспитания и обучения, начального, основного среднего, общего среднего, технического и профессионального, послесреднего образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Көрсетілетін қызметті берушінің атауы </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Наименование услугодателя </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, республикалық маңызы бар қалалардың және астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары, мектепке дейінгі, бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары</w:t>
+Местные исполнительные органы областей, городов республиканского значения и столицы, районов и городов областного значения, организациями дошкольного, начального, основного среднего, общего среднего, технического и профессионального, послесреднего образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Способы предоставления государственной услуги </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің кеңсесі;</w:t>
-[...13 lines deleted...]
-2) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация).</w:t>
+1) канцелярию услугодателя;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің мерзімдері:</w:t>
-[...83 lines deleted...]
-2) мемлекеттік корпорацияда көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты-20 (жиырма) минут </w:t>
+Сроки оказания государственной услуги:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) при обращении через услугодателя – 20 минут;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) в Государственную корпорацию по месту нахождения услугодателя – 3 (три) рабочих дня;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в Государственную корпорацию не по месту нахождения услугодателя – 7 (семь) рабочих дней.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении в Государственную корпорацию день приема не входит в срок оказания государственной услуги.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) максимально допустимое время ожидания для сдачи пакета документов в Государственную корпорацию – 20 (двадцать) минут;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) максимально допустимое время обслуживания услугополучателя в Государственной корпорации – 20 (двадцать) минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағаз түрінде</w:t>
+Бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...28 lines deleted...]
-Өтініш берушінің (өкілдің) өтініші болмауына байланысты мерзімінде берілмеген құжаттар бір ай ішінде мемлекеттік корпорацияда сақталады, осы мерзім өткеннен кейін көрсетілетін қызметті алушы бір ай өткен соң өтініш берген кезде талап етілмеген ретінде көрсетілетін қызметті берушіге қайтарылады, Мемлекеттік корпорацияның сұратуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
+              <w:t xml:space="preserve">
+выдача расписки о приеме заявления для присвоения (подтверждения) квалификационной категории педагогам, по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В Государственной корпорации выдача готовых документов осуществляется на основании расписки о приеме соответствующих документов, при предъявлении документа удостоверяющий личность (либо его представителя по нотариально удостоверенной доверенности).</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, не выданные в срок из-за отсутствия обращения заявителя (представителя), в течение одного месяца хранятся в Государственной корпорации, после истечения данного срока возвращаются услугодателю как невостребованные При обращении услугополучателя по истечении одного месяца, по запросу Государственной корпорации услугодатель в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-жеке тұлғаларға тегін</w:t>
+              <w:t xml:space="preserve">
+бесплатно физическим лицам </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+График работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбі-жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
-[...55 lines deleted...]
-Қабылдау жеделдетіп қызмет көрсетусіз, көрсетілетін қызметті алушының таңдауы бойынша "электрондық" кезек тәртібімен жүзеге асырылады, "электрондық үкімет" порталы (бұдан әрі – портал) арқылы электрондық кезекті броньдауға болады.</w:t>
+1) услугодателя - с понедельника по пятницу с 9.00 до 18.30 часов, перерыв на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием заявления и выдача результата оказания государственной услуги у услугодателя осуществляется с 9.00 часов до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Государственной корпорации – с понедельника по субботу включительно, в соответствии с установленным графиком работы с 9.00 часов до 20.00 часов без перерыва на обед, за исключением воскресенья и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием осуществляется в порядке "электронной" очереди, по выбору услугополучателя без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала "электронного правительства" (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Перечень документов необходимых для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...110 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-8) ұлттық біліктілік тестілеуді өткізуге жауапты білім беру саласындағы уәкілетті орган айқындайтын ұйымы қызметкерінің қолымен бекітілген және мөрімен куәландырылған ұлттық біліктілік тестілеуден өткені туралы анықтама; </w:t>
-[...13 lines deleted...]
-9) білім алушылардың/тәрбиеленушілердің (әдістемелік кабинеттердің (орталықтардың) әдіскерлерін, ПМПК педагогтерін қоспағанда) жетістіктерін растайтын құжаттар);</w:t>
+к услугодателю либо Государственную корпорацию: </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление;</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-10) кәсіби жетістіктерді және тәжірибені қорытуды растайтын құжаттар; </w:t>
-[...125 lines deleted...]
-Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті беруші және Мемлекеттік корпорация қызметкері мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының келісімін алады.</w:t>
+2) документ, удостоверяющий личность (требуется для идентификации личности) (возвращается владельцу); </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) диплом об образовании;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) документ о прохождении курсов переподготовки (при наличии);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) документ, подтверждающий трудовую деятельность работника;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) удостоверение и приказ о присвоенной квалификационной категории (для лиц, ранее имевших квалификационную категорию);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) сертификат о прохождении курсов повышения квалификации по программам, согласованным с уполномоченным органом в области образования;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) документ о прохождении национального квалификационного тестирования, заверенный подписью сотрудника и печатью организации, определяемой уполномоченным органом в области образования, ответственной за проведение национального квалификационного тестирования;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) документы, подтверждающие достижения обучающихся/воспитанников (за исключением методистов методических кабинетов (центров), педагогов ПМПК);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) документы, подтверждающие профессиональные достижения и обобщение опыта;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) листы наблюдения уроков/занятий (за исключением педагогов ПМПК);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы перечисленные в пунктах 3)-11) предоставляются подлинниках и копиях, после сверки которых подлинники возвращаются заявителю.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительно предоставляются следующие документы:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для методистов методических кабинетов (центров) – документы, подтверждающие публикации, участие в проектах, инновационной, экспериментальной деятельности, разработанные методические материалы;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для педагогов организаций общего среднего, технического и профессионального, послесреднего образования - показатели качества знаний обучающихся за период между присвоениями квалификационных категорий, включающий результаты внешней оценки учебных достижений и (или) текущей и (или) итоговой аттестации, заверенные печатью и подписью руководителя организации образования;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для педагогов организаций дошкольного воспитания и обучения – показатели сформированности умений и навыков, заверенные печатью и подписью руководителя организации образования;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для педагогов организаций дополнительного образования – показатели освоения выбранной образовательной программы обучающимися, воспитанниками, заверенные печатью и подписью руководителя организации образования;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для педагогов специальных организаций образования, специальных классов (групп) в организациях образования (за исключением педагогов ПМПК) – показатели результативности деятельности специалиста по реализации индивидуальной развивающей программы;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатель и работник Государственной корпорации получает согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2383" w:type="dxa"/>
+ 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...42 lines deleted...]
-Көрсетілетін қызметті алушы Стандарттың 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды берген жағдайда, көрсетілетін қызметті беруші осы Қағидалардың 9-қосымшасына сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+              <w:t xml:space="preserve">
+Услугодатель отказывает в оказании государственной услуги, в случаях: </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установления недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствия услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В случае предоставления услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Стандарта, и (или) документов с истекшим сроком действия услугодатель выдает расписку об отказе в приеме документов по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> настоящих Правил.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организм функциялары тұрақты бұзылып, оның тыныс-тіршілігін шектейтін денсаулығы бұзылған көрсетілетін қызметті алушыларға, қажет болған жағдайда, мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорация қызметкері бірыңғай байланыс орталығы 1414; 8 800 080 7777 арқылы жүгіну арқылы тұрғылықты жеріне барып жүргізеді.</w:t>
-[...69 lines deleted...]
-Көрсетілетін қызметті берушінің Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары Министрліктің интернет-ресурсында орналастырылған: www.edu.gov.kz ескерту.</w:t>
+Услугополучателям, имеющим нарушение здоровья со стойким расстройством функций организма, ограничивающее его жизнедеятельность, в случае необходимости прием документов, для оказания государственной услуги, производится работником Государственной корпорацией с выездом по месту жительства посредством обращения через Единый контакт-центр 1414; 8 800 080 7777.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) интернет-ресурсе Министерства: www.edu.gov.kz;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) интернет-ресурсе Государственной корпорации: www.gov4c.kz.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала при условии наличия ЭЦП, а также Единого контакт-центра: 1414, 8 800 080 77777.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсе Министерства: www.edu.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15807,272 +16411,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>8-қосымша</w:t>
+              <w:t>Приложение 8 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -16093,1817 +16723,1857 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="678"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9239"/>
+        <w:gridCol w:w="640"/>
+        <w:gridCol w:w="2594"/>
+        <w:gridCol w:w="9066"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Мектепке дейінгі тәрбие мен оқыту, бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру бағдарламаларын іске асыратын республикалық ведомстволық бағынысты білім беру ұйымдарының педагогтеріне біліктілік санаттарын беру (растау) үшін аттестаттаудан өткізуге құжаттарды қабылдау" мемлекеттік көрсетілетін қызмет стандарты</w:t>
+Стандарт государственной услуги "Прием документов для прохождения аттестации на присвоение (подтверждение) квалификационных категорий педагогам республиканских подведомственных организаций образования, реализующих программы дошкольного воспитания и обучения, начального, основного среднего, общего среднего, технического и профессионального, послесреднего образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Наименование услугодателя </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Білім және ғылым министрлігі және республикалық ведомстволық бағынысты білім беру ұйымдары</w:t>
+Министерство образования и науки Республики Казахстан и республиканские подведомственные организациями образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Способы предоставления государственной услуги </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің кеңсесі;</w:t>
-[...13 lines deleted...]
-2) "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация).</w:t>
+1) канцелярию услугодателя;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің мерзімдері:</w:t>
-[...83 lines deleted...]
-2) мемлекеттік корпорацияда көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты-20 (жиырма) минут.</w:t>
+Сроки оказания государственной услуги:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) при обращении через услугодателя – 20 минут;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) в Государственную корпорацию по месту нахождения услугодателя – 3 (три) рабочих дня;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в Государственную корпорацию не по месту нахождения услугодателя – 7 (семь) рабочих дней.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении в Государственную корпорацию день приема не входит в срок оказания государственной услуги.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) максимально допустимое время ожидания для сдачи пакета документов в Государственную корпорацию – 20 (двадцать) минут;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) максимально допустимое время обслуживания услугополучателя в Государственной корпорации – 20 (двадцать) минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағаз түрінде</w:t>
+Бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...6 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+              <w:t>
+Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...42 lines deleted...]
-Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
+              <w:t xml:space="preserve">
+выдача расписки о приеме заявления для прохождения присвоения (подтверждения) квалификационных категорий педагогам республиканских подведомственных организаций образования, по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам либо мотивированный отказ в оказании государственной услуги.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В Государственной корпорации выдача готовых документов осуществляется на основании расписки о приеме соответствующих документов, при предъявлении документа удостоверяющий личность (либо его представителя по нотариально удостоверенной доверенности).</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, не выданные в срок из-за отсутствия обращения заявителя (представителя), в течение одного месяца хранятся в Государственной корпорации, после истечения данного срока возвращаются услугодателю как невостребованные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя по истечении одного месяца, по запросу Государственной корпорации услугодатель в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жеке тұлғаларға тегін</w:t>
+              <w:t xml:space="preserve">
+бесплатно физическим лицам </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+График работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбі-жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
-[...55 lines deleted...]
-Қабылдау жеделдетіп қызмет көрсетусіз, көрсетілетін қызметті алушының таңдауы бойынша "электрондық" кезек тәртібімен жүзеге асырылады, "электрондық үкімет" порталы (бұдан әрі – портал) арқылы электрондық кезекті броньдауға болады.</w:t>
+1) услугодателя - с понедельника по пятницу с 9.00 до 18.30 часов, перерыв на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием заявления и выдача результата оказания государственной услуги у услугодателя осуществляется с 9.00 часов до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Государственной корпорации – с понедельника по субботу включительно, в соответствии с установленным графиком работы с 9.00 часов до 20.00 часов без перерыва на обед, за исключением воскресенья и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием осуществляется в порядке "электронной" очереди, по выбору услугополучателя без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала "электронного правительства" (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Перечень документов необходимых для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-көрсетілетін қызметті берушіге не Мемлекеттік корпорацияға: </w:t>
-[...55 lines deleted...]
-4) қайта даярлау курстарынан өткені туралы құжат (бар болса);</w:t>
+к услугодателю либо в Государственную корпорацию: </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) қызметкердің еңбек қызметін растайтын құжат; </w:t>
-[...27 lines deleted...]
-7) Білім беру саласындағы уәкілетті органмен келісілген бағдарламалар бойынша біліктілікті арттыру курстарынан өткені туралы сертификат;</w:t>
+1) заявление; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) документ, удостоверяющий личность (требуется для идентификации личности) (возвращается владельцу);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) диплом об образовании;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) документ о прохождении курсов переподготовки (при наличии);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) документ, подтверждающий трудовую деятельность работника;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) удостоверение и приказ о присвоенной квалификационной категории (для лиц, ранее имевших квалификационную категорию);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) сертификат о прохождении курсов повышения квалификации по программам, согласованным с уполномоченным органом в области образования;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) документ о прохождении национального квалификационного тестирования, заверенный подписью сотрудника и печатью организации, определяемой уполномоченным органом в области образования, ответственной за проведение национального квалификационного тестирования;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) документы, подтверждающих достижения обучающихся/воспитанников (за исключением методистов методических кабинетов (центров), педагогов ПМПК);</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8) ұлттық біліктілік тестілеуді өткізуге жауапты білім беру саласындағы уәкілетті орган айқындайтын ұйымы қызметкерінің қолымен бекітілген және мөрімен куәландырылған ұлттық біліктілік тестілеуден өткені туралы анықтама; </w:t>
-[...153 lines deleted...]
-Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті беруші және Мемлекеттік корпорация қызметкері мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының келісімін алады.</w:t>
+10) документы, подтверждающие профессиональные достижения и обобщение опыта; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) листы наблюдения уроков/занятий (за исключением педагогов ПМПК);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы перечисленные в пунктах 3)-11) предоставляются подлинниках и копиях, после сверки которых подлинники возвращаются заявителю.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительно предоставляются следующие документы:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для методистов методических кабинетов (центров) – документы, подтверждающие публикации, участие в проектах, инновационной, экспериментальной деятельности, разработанные методические материалы;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для педагогов организаций общего среднего, технического и профессионального, послесреднего образования - показатели качества знаний, обучающихся за период между присвоениями квалификационных категорий, включающий результаты внешней оценки учебных достижений и (или) текущей и (или) итоговой аттестации, заверенные печатью и подписью руководителя организации образования;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для педагогов организаций дошкольного воспитания и обучения – показатели сформированности умений и навыков, заверенные печатью и подписью руководителя организации образования;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для педагогов организаций дополнительного образования – показатели освоения выбранной образовательной программы обучающимися, воспитанниками, заверенные печатью и подписью руководителя организации образования;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для педагогов специальных организаций образования, специальных классов (групп) в организациях образования (за исключением педагогов ПМПК) – показатели результативности деятельности специалиста по реализации индивидуальной развивающей программы;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатель и работник Государственной корпорации получает согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден бас тартады: </w:t>
-[...13 lines deleted...]
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған жағдайда;</w:t>
+Услугодатель отказывает в оказании государственной услуги, в случаях: </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установления недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствия услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) көрсетілетін қызметті алушы және (немесе) ұсынылған материалдар, мемлекеттік қызметті көрсету үшін қажетті деректер мен мәліметтер талаптарға сәйкес келмеген жағдайларда мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап болып табылады. </w:t>
-[...13 lines deleted...]
-Көрсетілетін қызметті алушы Стандарттың 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды берген жағдайда, көрсетілетін қызметті беруші осы Қағидаларға 9-қосымшаға сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+В случае предоставления услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Стандарта, и (или) документов с истекшим сроком действия услугодатель выдает расписку об отказе в приеме документов по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9239" w:type="dxa"/>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...70 lines deleted...]
-Көрсетілетін қызметті берушінің Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары Министрліктің интернет-ресурсында www.edu.gov.kz орналастырылған.</w:t>
+              <w:t>
+Услугополучателям, имеющим нарушение здоровья со стойким расстройством функций организма, ограничивающее его жизнедеятельность, в случае необходимости прием документов, для оказания государственной услуги, производится работником Государственной корпорацией с выездом по месту жительства посредством обращения через Единый контакт-центр 1414; 8 800 080 7777.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) интернет-ресурсе Министерства: www.edu.gov.kz;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) интернет-ресурсе Государственной корпорации: www.gov4c.kz.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала при условии наличия ЭЦП, а также Единого контакт-центра: 1414, 8 800 080 77777.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсе Министерства: www.edu.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17942,272 +18612,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>9-қосымша</w:t>
+              <w:t>Приложение 9 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18228,51 +18924,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18306,530 +19002,466 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>/көрсетілетін қызметті</w:t>
-[...25 lines deleted...]
-              <w:t>Т.А.Ә. (бар болған жағдайда)/</w:t>
+              <w:t>Ф. И. О. (при наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z368" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Аттестаттаудан өту үшін білім беру ұйымдарында лауазым атқаратын педагогтердің құжаттарын қабылдаудан бас тарту туралы қолхат </w:t>
+        <w:t xml:space="preserve"> Расписка об отказе в приеме документов педагогов, занимающих должности в организациях образования, для прохождения аттестации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководствуясь пунктов 43 главы 2 Правил и условий проведения аттестации педагогов, занимающих должности в организациях образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального, послесреднего, дополнительного, специализированного и специального образования, и иных гражданских служащих в области образования и науки, утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 января 2016 года № 83</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...375 lines deleted...]
-      "____"___________20___жыл                  ______________/қолы</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указать наименование услугодателя или Государственной корпорации, адрес</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отказывает в приеме документов для участия в процедуре присвоения</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подтверждения) квалификационных категорий педагогам</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указать Ф. И. О. (при наличии) услугополучателя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в __________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указать наименование организации образования</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в связи с __________________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а именно /указать наименование отсутствующих или несоответствующих</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документов/:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) _________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) _________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) _________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____"___________20___года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. отчество при наличии работника Государственной корпорации)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись, контактный телефон)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Получил: ______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. (при наличии) услугополучателя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____"___________20___года ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18865,129 +19497,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...77 lines deleted...]
-              <w:t>кейінгі, қосымша,</w:t>
+              <w:t>Приложение 10 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">занимающих должности </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -19008,181 +19809,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мамандандырылған және арнайы</w:t>
-[...129 lines deleted...]
-              <w:t>10-қосымша</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -19203,390 +19874,246 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>/көрсетілетін қызметті</w:t>
-[...25 lines deleted...]
-              <w:t>Т.А.Ә.(бар болған жағдайда)/</w:t>
+              <w:t>Ф. И. О. (при наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z371" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Аттестаттаудан өту үшін білім беру ұйымдарында лауазым атқаратын педагогтердің құжаттарын қабылдау туралы қолхат</w:t>
+        <w:t xml:space="preserve"> Расписка о приеме документов педагогов, занимающих должности в организациях образования, для прохождения аттестации</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...159 lines deleted...]
-      "____"___________20___жыл</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указать Ф. И. О. (при наличии) услугополучателя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указать наименование услугодателя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень принятых документов для участия в процедуре аттестации педагогов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1.__________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.__________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.__________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принял: __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии) исполнителя) (подпись, контактный телефон)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____"___________20___года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19622,272 +20149,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>11-қосымша</w:t>
+              <w:t>Приложение 11 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -19908,51 +20461,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -19973,753 +20526,741 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аттестаттау комиссиясының</w:t>
-[...12 lines deleted...]
-              <w:t>төрағасы</w:t>
+              <w:t>Председателю аттестационной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(білім беру ұйымының атауы),</w:t>
-[...64 lines deleted...]
-              <w:t>уәкілетті орган)</w:t>
+              <w:t>(наименование организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>районные (городские) отделы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>управления образования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>областей, городов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республиканского значения и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>столицы, уполномоченный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орган)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z374" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі, қосымша, мамандандырылған және арнайы білім беру бағдарламаларын іске асыратын білім беру ұйымдарының басшыларын (басшыларының орынбасарларын) аттестаттауға қатысу туралы өтініш </w:t>
+        <w:t xml:space="preserve"> Заявление на участие в аттестации руководителей (заместителей руководителей) организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального, послесреднего, дополнительного, специализированного и специального образования</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      (педагогтің Т.А.Ә.(бар болған жағдайда)</w:t>
-[...323 lines deleted...]
-      Білімі:</w:t>
+      Я,__________________________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии) педагога)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность, место работы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>прошу допустить на участие в аттестации в 20 ___ году на квалификационную</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категорию _______________, по должности (специальности)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В настоящее время имею квалификационную категорию __________, действительную</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>до____(день) ____ (месяц) ______ года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основанием считаю следующие результаты работы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сообщаю о себе следующие сведения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Образование:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1555"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9623"/>
+        <w:gridCol w:w="771"/>
+        <w:gridCol w:w="771"/>
+        <w:gridCol w:w="10758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcW w:w="771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқу орнының атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1122" w:type="dxa"/>
+Наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+учебного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқу кезеңі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9623" w:type="dxa"/>
+Период</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Білімі туралы дипломда немесе атқаратын лауазымы бойынша тиісті біліктілік бере отырып, қайта даярлау туралы құжатта көрсетілген мамандық (біліктілік) </w:t>
+              <w:t>
+Специальность (квалификация), указанная в дипломе об образовании или документе о переподготовке с присвоением соответствующей квалификации по занимаемой должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcW w:w="771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9623" w:type="dxa"/>
+            <w:tcW w:w="10758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -20729,346 +21270,346 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс өтілі:</w:t>
+      Стаж работы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="550"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3189"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="8242"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="2926"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...6 lines deleted...]
-            <w:tcW w:w="8011" w:type="dxa"/>
+              <w:t>
+Общий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...6 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+              <w:t>
+По специальности (квалификации), указанной в дипломе об образовании или документе о переподготовке с присвоением соответствующей квалификации по занимаемой должности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педагогикалық</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3189" w:type="dxa"/>
+Педагогический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымының басшысы (басшының орынбасары)</w:t>
+Руководителем (заместителем руководителя) организации образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8011" w:type="dxa"/>
+            <w:tcW w:w="8242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3189" w:type="dxa"/>
+            <w:tcW w:w="2926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -21077,196 +21618,156 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
-[...125 lines deleted...]
-      (қолы)</w:t>
+      Награды, звания, ученая (академическая) степень, ученое звание с указанием года получения (присвоения)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Организация образования, в которой работает руководитель (заместитель руководителя) организации образования (нужное подчеркнуть): дошкольное, начальное, основное среднее, общее среднее, техническое и профессиональное, послесреднее, специальное, дополнительное образование.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С Правилами аттестации ознакомлен (-а).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" __________ 20 ___ года __________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21302,272 +21803,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>12-қосымша</w:t>
+              <w:t>Приложение 12 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -21588,1420 +22115,1191 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z377" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Білім беру ұйымының басшысына аттестаттау парағы </w:t>
+        <w:t xml:space="preserve">              Аттестационный лист на руководителя организации образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вид аттестации: очередная – </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      Аттестаттау түрі: кезекті -☐; қайталама -☐</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="177800" cy="203200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="177800" cy="203200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; повторная - </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      (X белгісімен белгілеу қажет)</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="177800" cy="203200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="177800" cy="203200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(нужное отметить знаком X)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. (отчество при наличии) ______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения: "___" __________ _______ года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сведения об образовании, о повышении квалификации, переподготовке (когда и какое учебное заведение окончил, специальность и квалификация по образованию, документы о повышении квалификации, переподготовке, ученая (академическая) степень, ученое звание, дата их присвоения)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Занимаемая должность и дата назначения, квалификационная категория</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Общий трудовой стаж ___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Общий стаж работы на должностях государственного и гражданского служащего, руководящих должностях</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Замечания и предложения, высказанные членами аттестационной комиссии:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Мнение аттестуемого:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Оценка деятельности аттестуемого непосредственным руководителем согласно служебной характеристике</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. На заседании присутствовало ___членов аттестационной комиссии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Оценка деятельности аттестуемого по результатам голосования согласно прилагаемому оценочному листу, заполняемому каждым членом аттестационной комиссии:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) аттестован на заявленную квалификационную категорию</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(количество голосов)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(по каждой квалификационной категории отдельно)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) аттестован на заявленную квалификационную категорию с ротацией</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(количество голосов)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) не аттестован на заявленную квалификационную категорию</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(количество голосов)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Итоговая оценка</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(квалификационная категория с цифровым  обозначением указывается прописью)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Рекомендации аттестационной комиссии (с указанием мотивов, по которым они даются)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Примечания</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Председатель аттестационной комиссии:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Секретарь аттестационной комиссии:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Члены аттестационной комиссии: _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации ______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата проведения аттестации "____" ___________ 20 _____ года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С аттестационным листом ознакомился:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись аттестуемого и дата)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т.А.Ә. (болған жағдайда әкесінің аты)__________________________________</w:t>
-[...1295 lines deleted...]
-      (аттестатталушының қолы және күні)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23037,272 +23335,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>13-қосымша</w:t>
+              <w:t>Приложение 13 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -23323,538 +23647,540 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z380" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Аттестаттауға жататын білім беру ұйымының басшысының бағалау парағы</w:t>
+        <w:t xml:space="preserve">  Оценочный лист на руководителя организации образования, подлежащего аттестации</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (заполняется членом аттестационной комиссии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вид аттестации: очередная - </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      (аттестаттау комиссиясының мүшесі толтырады)</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="177800" cy="203200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="177800" cy="203200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; повторная - </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      Аттестаттау түрі: кезекті -☐; қайталама -☐</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="177800" cy="203200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="177800" cy="203200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(нужное отметить знаком X)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. (при наличии)_______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Должность_______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение члена аттестационной комиссии (одно из перечисленных: аттестован на</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявленную квалификационную категорию, аттестован на заявленную</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификационную категорию с ротацией, не аттестован на заявленную</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификационную категорию):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обоснование членом аттестационной комиссии своего решения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Соответствует квалификационной категории</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отсутствуют основания для установления квалификационной категории</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обоснование: _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Член аттестационной комиссии _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии), подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Секретарь аттестационной комиссии</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии), подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата "____" __________ 20 ___ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (X белгісімен белгілеу қажет)</w:t>
-[...413 lines deleted...]
-      Күні "____" __________ 20 ______ жыл</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23890,272 +24216,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>14-қосымша</w:t>
+              <w:t>Приложение 14 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -24176,16864 +24528,16562 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z383" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Показатели эффективности деятельности руководителя организации образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="6762"/>
+        <w:gridCol w:w="3267"/>
+        <w:gridCol w:w="1789"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Критерий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Баллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Эффективность обеспечения доступности качественного образования (максимальное количество баллов по критерию – _____) "руководитель третьей категории" 6 - 7 баллов; "руководитель второй категории" - 8 - 9 баллов; "руководитель первой категории" - 10 — 12 баллов;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Открытость организации образования:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- наличие сайта (web – страницы),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- наличие страницы в социальных сетях, обновляемых еженедельно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель присутствует; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель частично присутствует; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5 баллов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контингент обучающихся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Свыше 1000 обучающихся; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+501–1000 обучающихся;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+менее 500 обучающихся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие специальных условий в соответствии с контингентом детей с особыми образовательными потребностями:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1. Доля обучающихся с особыми образовательными потребностями от общего количества обучаемых (контингент);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие безбарьерной среды: пандус, лифт, подъемник, тактильные дорожки, таблички Брайля;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация сопровождения дефектолога;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля педагогов, прошедших курсы повышения квалификации по инклюзивному образованию, от общего количества педагогов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация досуга для детей с особыми образовательными потребностями, в том числе детей надомного обучения (с учетом индивидуальных физических особенностей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не имеется;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Менее 1% от общего количества обучающихся;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Более 1 % от общего количества обучающихся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не имеется</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Имеется </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не имеется</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Имеется </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не имеется</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Имеется </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не имеется;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 10% от общего количества;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+более 10% от общего количества</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Не имеется </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Имеется </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 и более баллов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по 0,5 баллу в зависимости от наличия</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 баллов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Создание комфортных условий и безопасной среды:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- обеспеченность видеонаблюдением;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- возможность контроля и наблюдения за детьми в местах массового скопления (соответствие с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ППРК</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 191 от 3.04.2015 г.);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- отсутствие камер, вышедших из строя;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- отсутствие краж и взломов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- отсутствие штрафных санкций со стороны других государственных органов (по мониторингу ДВД и ДЧС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Отсутствие </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по 1 баллу в зависимости от наличия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация контроля доступа к зданию организации образования:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- система контроля и управления доступом (наличие турникетов (простых, с распознаванием лица, с браслетом, с отпечатками пальцев);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- наличие системы оповещения ("тревожная кнопка");</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- наличие субъектов охранной деятельности: охранники, вахтеры (для сельской местности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Не имеется </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динамика увеличения обучающихся и воспитанников, охваченных дополнительным образованием по сравнением с предыдущим годом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Увеличение – на 15%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Увеличение – на 10%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Увеличение – на 5%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На прежнем уровне;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Эффективность обеспечения качества образования  (максимальное количество баллов по критерию – 14; для организаций дошкольного, дополнительного образования - 4)  "руководитель третьей категории" - 8-9 баллов; для организаций дошкольного, дополнительного образования – 2 балла; "руководитель второй категории" - 10-11 баллов; для организаций дошкольного, дополнительного образования – 3 балла; "руководитель первой категории" - 12-14 баллов; для организаций дошкольного, дополнительного образования – 4 балла;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динамика качества знаний (для организации дошкольного воспитания и обучения - динамика уровня сформированности умений и навыков)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повышение – на 16 – 20%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повышение на 11 - 15%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Повышение на 7 - 10%; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В соответствии с уровнем прошлого года;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество выпускников, получивших знак "Алтын белгi"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Выше уровня прошлого года; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В соответствии с уровнем прошлого года; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ниже уровня прошлого года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля выпускников, поступивших в организации технического и профессионального, послесреднего образования, высшие учебные заведения (для специализированных организаций образования – поступление для обучения на бюджетной основе)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80% и выше;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 – 79%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 - 69%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 - 59%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Количество воспитанников/обучающихся, ставших победителями (призерами) областных, республиканских, международных олимпиад, конкурсов, соревнований </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международный уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканский уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Областной уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Районный уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Эффективность развития кадрового потенциала, инновационной деятельности  (максимальное количество баллов по критерию – 24) "руководитель третьей категории" - 10-15 баллов; "руководитель второй категории" - 16-20 баллов; "руководитель первой категории" - 21-24 баллов;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля педагогов с высшим профессиональным образованием от общего количества педагогов организации образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+91 - 100%; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 – 90%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 – 80%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ниже 70%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Доля педагогов, имеющих ученую/академическую степень </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Не менее 30%; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20-29%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 — 19%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 — 14%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля педагогов, имеющих квалификационную категорию "педагог-исследователь", "педагог-мастер" от общего количества педагогов организации образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 60%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 — 59%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 — 39%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 — 29%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 – 24%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 баллов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие молодых специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель присутствует;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие у руководителя организации образования сертификата о курсах повышения квалификации в области менеджмента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель присутствует;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество педагогов, ставших победителями/призерами конкурсов профессионального мастерства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международный уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканский уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Областной уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Районный уровень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие разработанных программ, учебно-методических комплексов, методических рекомендаций/пособий, одобренных учебно-методическим советом </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканский уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Областной уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Районный уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инновационно-экспериментальная деятельность, участие в социальных/образовательных проектах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканский уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Областной уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Районный уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Эффективность материально — технического обеспечения (максимальное количество баллов по критерию – 4) "руководитель третьей категории" - 3 балл; "руководитель второй категории" - 3 балла; "руководитель первой категории" - 4 балла;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улучшение материально-технической базы (приобретение современного оборудования, цифровых лабораторий, интерактивного оборудования, учебных кабинетов и т.д.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель присутствует;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительно;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение за счет внебюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Показатели снижения баллов (максимальное количество уменьшения баллов по критерию – минус 14 баллов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие зарегистрированных случаев травматизма, повлекших за собой причинение вреда здоровью обучающихся/воспитанников, работников на территории организации образования во время учебно-воспитательного процесса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель присутствует;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель присутствует частично</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 2 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие случаев суицида</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Завершенный суицид;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Попытка суицида</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 3 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие правонарушений, совершенных обучающимися</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель присутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 5 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие текучести кадров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текучесть свыше 20%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текучесть 10 – 19%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Текучесть 3 – 9% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 3 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 2 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некачественное заполнение НОБД (по мониторингу областного управления образования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Недостоверность в данных – минус 5 баллов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 5 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие обратной связи в системе электронных журналов (по мониторингу областного управления образования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Отсутствие регулярности и качества заполнения комментариев учителя по учебным предметам </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 3 балла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие педагогов, не прошедших курсы повышения квалификации 1 раз в 5 лет (согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закону</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> РК "О статусе педагога")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель присутствует;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 3 балла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> И Т О Г О</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "руководитель третьей категории" - 40 – 49 баллов; "руководитель второй категории" - 50-59 баллов; "руководитель первой категории" - 60-64 балла. Для дошкольных, дополнительных организаций образования: "руководитель третьей категории" - 30 – 39 баллов; "руководитель второй категории" - 40-49 баллов; "руководитель первой категории" - 50-54 балла.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Достижение показателей учитываются за межаттестационный период (период между аттестациями)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Білім беру ұйымдары басшылары қызметтерінің тиімділік көрсеткіштері</w:t>
+        <w:t xml:space="preserve"> Показатели эффективности деятельности руководителя организации образования, реализующей образовательные программы технического и профессионального, послесреднего образования</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1031"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1659"/>
+        <w:gridCol w:w="918"/>
+        <w:gridCol w:w="6810"/>
+        <w:gridCol w:w="3221"/>
+        <w:gridCol w:w="1351"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
-[...137 lines deleted...]
-Балдар</w:t>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Критерий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Баллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...68 lines deleted...]
-"бірінші санатты басшы" - 10-12 балл;</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Эффективность обеспечения доступности качественного образования (максимальное количество баллов по критерию – 10) "руководитель третьей категории" 5 - 6 баллов; "руководитель второй категории" - 6 - 8 баллов; "руководитель первой категории" - 8 — 10 баллов;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымының ашықтығы:</w:t>
-[...33 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Открытость организации образования:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- наличие сайта (web – страницы),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- наличие страницы в социальных сетях, обновляемых еженедельно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Бағаланатын көрсеткіші бар; </w:t>
+Оцениваемый показатель присутствует; </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Бағаланатын көрсеткіші </w:t>
-[...33 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Оцениваемый показатель частично присутствует; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1 балл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,5 балл</w:t>
-[...13 lines deleted...]
-0 балл</w:t>
+0,5 баллов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім алушылар контингенті</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Контингент обучающихся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1000 жоғары білім алушы; </w:t>
-[...33 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Свыше 1000 обучающихся; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+501–1000 обучающихся;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+менее 500 обучающихся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 балл</w:t>
-[...27 lines deleted...]
-1 балл</w:t>
+5 баллов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ерекше білім беру қажеттіліктері бар балалар контингентіне сәйкес арнайы жағдайлардың болуы:</w:t>
-[...75 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Наличие специальных условий в соответствии с контингентом детей с особыми образовательными потребностями:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1. Доля обучающихся с особыми образовательными потребностями от общего количества обучаемых (контингент);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие безбарьерной среды: пандус, лифт, подъемник, входная группа, кнопка вызова, оборудованная санитарно-гигиеническая комната, система ориентирования для поддержки мобильности, звукосигнал, светосигнал, тактильные дорожки, таблички Брайля;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оснащение оборудованием и мебелью (соответствие с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> МОН РК №70 от 22 января 2016 г.)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация сопровождения логопеда, дефектолога, тифлопедагога;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля педагогов, прошедших курсы повышения квалификации по инклюзивному образованию, от общего количества педагогов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация досуга для детей с особыми образовательными потребностями, в том числе детей надомного обучения (с учетом индивидуальных физических особенностей)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимодействие с неправительственными организациями|:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- организация обучающих семинаров;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- обмен опытом (мастер-классы);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- организация культурно-массовых мероприятий;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- обучение, оборудование кабинетов за счет внебюджетных средств;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- организация творческих работ детей (ярмарки, выставки, музеи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жоқ;</w:t>
-[...125 lines deleted...]
-жалпы санынан 10%-дан жоғары;</w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не имеется;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1% от общего количества обучающихся;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Более 1 % от общего количества обучающихся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не имеется</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-жоқ </w:t>
-[...19 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Имеется </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не имеется</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Имеется </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не имеется</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Имеется </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не имеется;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 10% от общего количества;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+более 10% от общего количества</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Не имеется </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Имеется </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Не имеется </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Имеется </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 балл;</w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл;</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 және одан да көп балл;</w:t>
-[...41 lines deleted...]
-0 балл</w:t>
+2 и более баллов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по 1 баллу в зависимости от наличия</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по 1 баллу в зависимости от наличия</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 балл</w:t>
+0 баллов;</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл;</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 балл</w:t>
-[...13 lines deleted...]
-0 балл;</w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по 1 баллу в зависимости от наличия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолайлы жағдай және қауіпсіз орта жасау:</w:t>
-[...75 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Создание комфортных условий и безопасной среды:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- обеспеченность видеонаблюдением;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- отсутствие возможности контроля и наблюдения за детьми в местах массового скопления (соответствие с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ППРК</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 191 от 3.04.2015 г.);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- отсутствие камер, вышедших из строя;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- отсутствие краж и взломов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- отсутствие штрафных санкций со стороны других государственных органов (по мониторингу ДВД и ДЧС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-жоқ </w:t>
-[...19 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Не имеется </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 балл</w:t>
-[...27 lines deleted...]
-1 балл</w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по 1 баллу в зависимости от наличия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымының ғимаратына кіруді бақылауды ұйымдастыру:</w:t>
-[...47 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Доля рабочих учебных планов, согласованных с работодателями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+имеется по всем специальностям;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+имеется по нескольким специальностям;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-жоқ </w:t>
-[...19 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+оцениваемый показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 балл</w:t>
-[...13 lines deleted...]
-5 балл</w:t>
+2 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
-[...249 lines deleted...]
-0 балл</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Эффективность обеспечения качества образования  (максимальное количество баллов по критерию – 27)  "руководитель третьей категории" - 15-20 баллов; "руководитель второй категории" - 20-25 баллов; "руководитель первой категории" - 25-27 баллов;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру сапасын қамтамасыз етудің тиімділігі</w:t>
-[...55 lines deleted...]
-"бірінші санатты басшы" - 12-14 балл; мектепке дейінгі, қосымша білім беру ұйымдары үшін-4 балл;</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Доля занятых и трудоустроенных выпускников предыдущего учебного года от их общего количества </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудоустроены и заняты – 95%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудоустроены и заняты – 75%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудоустроены и заняты – 60%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудоустроены и заняты – ниже 60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 баллов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Білім сапасының динамикасы (мектепке дейінгі тәрбие мен оқытуды ұйымдастыру үшін - білім мен дағдының қалыптасу деңгейінің динамикасы) </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Динамика качества знаний </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өсу – 16-20%;</w:t>
-[...41 lines deleted...]
-Өткен жылдың деңгейіне сәйкес;</w:t>
+Повышение – на 16 – 20%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повышение на 11 - 15%;</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Бағаланатын көрсеткіші жоқ </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Повышение на 7 - 10%; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В соответствии с уровнем прошлого года;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 балл</w:t>
-[...27 lines deleted...]
-2 балл</w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 балл</w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Алтын белгі" алған түлектер саны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Доля увеличения обучающихся по дуальной форме обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Повышение на 5%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повышение на 3%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В соответствии с уровнем прошлого года;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Өткен жылғы деңгейден жоғары; </w:t>
-[...33 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Оцениваемый показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 балл</w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 балл</w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...6 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+              <w:t>
+Доля обучающихся, продолжающих обучение от общего количества обучающихся принятых на определенный срок обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80% және одан жоғары;</w:t>
-[...61 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Контингент на конец учебного года – 90%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контингент на конец учебного года – 80%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контингент на конец учебного года – 70% и ниже</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 балл</w:t>
-[...55 lines deleted...]
-0 балл</w:t>
+5 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Количество обучающихся, ставших победителями (призерами): </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+областных, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+республиканских, международных олимпиад, конкурсов, соревнований </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-халықаралық деңгей;</w:t>
-[...61 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Международный уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканский уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Областной уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Районный уровень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 балл</w:t>
-[...27 lines deleted...]
-2 балл</w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл</w:t>
-            </w:r>
-[...12 lines deleted...]
-0 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кадрлық әлеуетті, инновациялық қызметті дамытудың тиімділігі</w:t>
-[...55 lines deleted...]
-"бірінші санатты басшы" - 21-24 балл;</w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участие организации образования в международных проектах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участие в нескольких проектах;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участие в одном проекте; Оцениваемый показатель отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
-[...221 lines deleted...]
-0 балл</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Эффективность развития кадрового потенциала, инновационной деятельности  (максимальное количество баллов по критерию – 24) "руководитель третьей категории" - 10-15 баллов; "руководитель второй категории" - 16-20 баллов; "руководитель первой категории" - 21-24 баллов;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылыми/академиялық дәрежесі бар педагогтердің үлесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Доля педагогов с высшим профессиональным образованием от общего количества педагогов организации образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-кемінде 30%; </w:t>
-[...41 lines deleted...]
-1-14%;</w:t>
+91 - 100%; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 – 90%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 – 80%;</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жоқ </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Ниже 70% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 балл</w:t>
-[...55 lines deleted...]
-0 балл</w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Доля педагогов, имеющих ученую/академическую степень </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...68 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Жоқ </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Не менее 30%; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20-29%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 — 19%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 — 14%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ниже 10% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 балл</w:t>
-[...41 lines deleted...]
-2 балл</w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 балл</w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жас мамандардың болуы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Доля педагогов, имеющих квалификационную категорию "педагог-исследователь", "педагог-мастер" от общего количества педагогов организации образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағаланатын көрсеткіші бар;</w:t>
-[...19 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Не менее 60%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 — 59%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 — 39%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 — 29%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ниже 25% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 балл</w:t>
-[...13 lines deleted...]
-0 балл</w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымы басшысының менеджмент саласындағы біліктілікті арттыру курстары туралы сертификатының болуы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Наличие молодых специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағаланатын көрсеткіші бар;</w:t>
-[...19 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Оцениваемый показатель присутствует;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 балл;</w:t>
-[...13 lines deleted...]
-0 балл</w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіби шеберлік конкурстарының жеңімпаздары/жүлдегерлері болған педагогтер саны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Наличие у руководителя организации образования сертификата о курсах повышения квалификации в области менеджмента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықаралық деңгей;</w:t>
-[...47 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Оцениваемый показатель присутствует;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 балл</w:t>
-[...40 lines deleted...]
-              <w:t>
 1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқу-әдістемелік кеңес мақұлдаған әзірленген бағдарламалардың, оқу-әдістемелік кешендердің, әдістемелік ұсынымдардың/құралдардың болуы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Количество педагогов, ставших победителями/призерами конкурсов профессионального мастерства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республикалық деңгей;</w:t>
-[...47 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Международный уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканский уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Областной уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Районный уровень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 балл</w:t>
-[...13 lines deleted...]
-2 балл</w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл</w:t>
-            </w:r>
-[...12 lines deleted...]
-0 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Наличие разработанных программ, учебно-методических комплексов, методических рекомендаций/пособий, одобренных учебно-методическим советом </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республикалық деңгей;</w:t>
-[...47 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Республиканский уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Областной уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Районный уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемые показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 балл</w:t>
-[...13 lines deleted...]
-2 балл</w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 балл</w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Материалдық-техникалық қамтамасыз етудің тиімділігі</w:t>
-[...55 lines deleted...]
-"бірінші санатты басшы" - 4 балл;</w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инновационно-экспериментальная деятельность, участие в социальных/образовательных проектах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканский уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Областной уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Районный уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемые показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
-[...235 lines deleted...]
-0 балл</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Эффективность материально — технического обеспечения (максимальное количество баллов по критерию – 4) "руководитель третьей категории" - 3 балл; "руководитель второй категории" - 3 балла; "руководитель первой категории" - 4 балла;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балл төмендеуінің көрсеткіштері</w:t>
-[...3 lines deleted...]
-            </w:r>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улучшение материально-технической базы (приобретение современного оборудования, цифровых лабораторий, интерактивного оборудования, учебных кабинетов и т.д.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-(өлшемшарттар бойынша балды төмендетудің ең жоғарғы саны –14 балдан төмен) </w:t>
+Оцениваемый показатель присутствует </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительно:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Приобретение за счет внебюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
-[...179 lines deleted...]
-1 балл кем</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Показатели снижения баллов (максимальное количество уменьшения баллов по критерию – минус 13 баллов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...6 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+              <w:t>
+Наличие зарегистрированных случаев травматизма, повлекших за собой причинение вреда здоровью обучающихся/воспитанников, работников на территории организации образования во время учебно-воспитательного процесса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...20 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Оцениваемый показатель присутствует </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель присутствует частично </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 балл кем;</w:t>
-[...13 lines deleted...]
-1 балл кем</w:t>
+минус 2 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім алушылар жасаған құқық бұзушылықтардың болуы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Наличие случаев суицида</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Завершенный суицид;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Бағаланатын көрсеткіштер бар </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Попытка суицида </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 балл кем;</w:t>
-[...13 lines deleted...]
-1 балл кем</w:t>
+минус 3 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 2 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кадрлар тұрақтамауының болуы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Наличие преступлений, правонарушений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20% жоғары тұрақтамау;</w:t>
-[...33 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Оцениваемый показатель присутствует;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель присутствует частично </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 балл кем;</w:t>
-[...27 lines deleted...]
-1 балл кем</w:t>
+минус 2 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҰББД сапасыз толтыру (облыстық білім басқармасының талдауы бойынша)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Отсутствие комфортных условий и безопасной среды:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- отсутствие видеонаблюдения;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- отсутствие возможности контроля и наблюдения за детьми в местах массового скопления (соответствие с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ППРК</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 191 от 3.04.2015 г.);</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- наличие камер, вышедших из строя;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- наличие краж и взломов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- наличие штрафных санкций со стороны других государственных органов (по мониторингу ДВД и ДЧС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-5 балл кем</w:t>
+              <w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық журналдар жүйесінде кері байланыстың болмауы (облыстық білім басқармасының талдауы бойынша)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Наличие текучести кадров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Текучесть свыше 20%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текучесть 10 – 19%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Оқу пәндері бойынша мұғалімдердің тұрақтылығы мен пікірлерді толтыру сапасының болмауы </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+Текучесть 3 – 9% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 балл кем</w:t>
+минус 3 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 2 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6372" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 жылда 1 рет біліктілікті арттыру курстарынан өтпеген педагогтердің болуы ("Педагог мәртебесі туралы" ҚР Заңына сәйкес)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3238" w:type="dxa"/>
+Некачественное заполнения НОБД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="1659" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Отсутствие достоверности в количественных показателях </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 балл кем</w:t>
+минус 5 баллов;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 4 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Б</w:t>
-[...83 lines deleted...]
-ы</w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие педагогов, не прошедших курсы повышения квалификации 1 раз в 5 лет (согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закону</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> РК "О статусе педагога")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3221" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель присутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1 балл;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> И Т О Г О</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...96 lines deleted...]
-"бірінші санатты басшы" - 50-54 балл.</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "руководитель третьей категории" - 33 – 44 баллов; "руководитель второй категории" - 45-56 баллов; "руководитель первой категории" - 57-65 балла.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * Көрсеткіштерге қол жеткізу аттестаттау аралық кезеңде (аттестаттау арасындағы кезең) ескеріледі.</w:t>
+      *Достижение показателей учитываются за межаттестационный период (период между аттестациями)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z384" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Техникалық және кәсіптік, орта білімнен кейінгі білім беру бағдарламаларын іске асыратын білім беру ұйымының басшысы қызметінің тиімділік көрсеткіштері</w:t>
+        <w:t xml:space="preserve"> Показатели эффективности деятельности руководителя методического кабинета (центра) (максимальное количество баллов – 24)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="308"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1044"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1365"/>
+        <w:gridCol w:w="1012"/>
+        <w:gridCol w:w="5071"/>
+        <w:gridCol w:w="4506"/>
+        <w:gridCol w:w="1711"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
-[...137 lines deleted...]
-Балл</w:t>
+            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Критерий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Баллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сапалы білімнің қолжетімділігін қамтамасыз ету тиімділігі (өлшемшарт бойынша ең жоғары балл саны-10)</w:t>
-[...41 lines deleted...]
-"бірінші санатты басшы" - 8-10 балл;</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Открытость организации образования:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- наличие сайта (web – страницы),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- наличие страницы в социальных сетях, обновляемых еженедельно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель присутствует; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель частично присутствует; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оцениваемый показатель отсутствует.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5 баллов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6612" w:type="dxa"/>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-            <w:tcW w:w="3279" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Наличие ученой/академической степени </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Ученая степень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Академическая степень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Бағаланатын көрсеткіш бар; </w:t>
-[...33 lines deleted...]
-            <w:tcW w:w="1365" w:type="dxa"/>
+Оцениваемый показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+2 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1 балл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,5 балл</w:t>
-[...13 lines deleted...]
-0 балл</w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6612" w:type="dxa"/>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім алушылар контингенті</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3279" w:type="dxa"/>
+Доля методистов с ученой/академической степенью от количества методистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+50 — 60%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 — 59%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 — 39%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 — 29%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-1000–нан жоғары білім алушы; </w:t>
-[...33 lines deleted...]
-            <w:tcW w:w="1365" w:type="dxa"/>
+Ниже 20% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 балл</w:t>
-[...12 lines deleted...]
-              <w:t>
 4 балла</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 балл</w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6612" w:type="dxa"/>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ерекше білім беру қажеттіліктері бар балалар контингентіне сәйкес арнайы жағдайлардың болуы:</w:t>
-[...173 lines deleted...]
-            <w:tcW w:w="3279" w:type="dxa"/>
+Доля методистов с квалификационной категорией "педагог-исследователь", "педагог-мастер" от количества методистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жоқ;</w:t>
-[...13 lines deleted...]
-білім алушылардың жалпы санынан 1%;</w:t>
+Не менее 90%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 — 89%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 — 79%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 — 69%;</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-білім алушылардың жалпы санынан 1 %-дан аса </w:t>
-[...159 lines deleted...]
-            <w:tcW w:w="1365" w:type="dxa"/>
+Ниже 65% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 балл;</w:t>
-[...97 lines deleted...]
-0 балл;</w:t>
+4 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 балл</w:t>
-[...55 lines deleted...]
-Бар болуына байланысты 1 балл</w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6612" w:type="dxa"/>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолайлы жағдай және қауіпсіз ортаны жасау:</w:t>
-[...95 lines deleted...]
-            <w:tcW w:w="3279" w:type="dxa"/>
+Проведение/выступление руководителя на республиканских/международных мероприятиях по трансляции опыта методической работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Международный уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-жоқ </w:t>
+Республиканский уровень </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Бар </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1365" w:type="dxa"/>
+Оцениваемый показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 балл;</w:t>
-[...13 lines deleted...]
-болуына байланысты 1 баллдан</w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6612" w:type="dxa"/>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс берушілермен келісілген оқу жұмыс жоспарларының үлесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3279" w:type="dxa"/>
+Автор/соавтор разработанных программ, учебно-методического комплекса, методических рекомендаций/пособия по методической работе, одобренных Республиканским учебно-методическим советом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-барлық мамандықтар бойынша бар;</w:t>
-[...33 lines deleted...]
-            <w:tcW w:w="1365" w:type="dxa"/>
+Оцениваемый показатель присутствует;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 балл;</w:t>
-[...27 lines deleted...]
-0 балл</w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру сапасын қамтамасыз етудің тиімділігі (өлшемшарттар бойынша балдың ең жоғары саны – 27)</w:t>
-[...41 lines deleted...]
-"бірінші санатты басшы" - 25-27 балл;</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество методистов, в том числе руководителя МК, ставших победителями/призерами в профессиональных конкурсах, участвовавших в социальных/образовательных проектах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международный уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканский уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Областной уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6612" w:type="dxa"/>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Түлектердің жалпы санынан өткен оқу жылында жұмыспен қамтылған және жұмысқа орналастырылғандардың үлесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3279" w:type="dxa"/>
+Наличие сертификата о курсах повышения квалификации по методической работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмысқа орналастырылды және бос емес – 95%;</w:t>
-[...27 lines deleted...]
-Жұмысқа орналастырылды және бос емес – 60%;</w:t>
+Оцениваемый показатель присутствует;</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жұмысқа орналастырылды және бос емес –60%-дан төмен </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1365" w:type="dxa"/>
+Оцениваемый показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 балл</w:t>
-[...41 lines deleted...]
-2 балл</w:t>
+1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6612" w:type="dxa"/>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім сапасының динамикасы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3279" w:type="dxa"/>
+Количество активно действующих ассоциаций педагогов-предметников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16 – 20%-ға өсу;</w:t>
-[...13 lines deleted...]
-11 - 15%-ға өсу;</w:t>
+Не менее 6 ассоциаций;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-5 ассоциаций;</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-7 - 10%-ға өсу; </w:t>
-[...33 lines deleted...]
-            <w:tcW w:w="1365" w:type="dxa"/>
+Менее 3-х ассоциаций </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 балл</w:t>
-[...27 lines deleted...]
-2 балл</w:t>
+2 балла</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 балл</w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6612" w:type="dxa"/>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="3279" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Участие руководителя методического кабинета (центра) в рабочих или экспертных группах </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5% -ға өсу;</w:t>
-[...47 lines deleted...]
-            <w:tcW w:w="1365" w:type="dxa"/>
+Международный уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканский уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Областной уровень;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оцениваемый показатель отсутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 балл</w:t>
-[...13 lines deleted...]
-2 балл</w:t>
+3 балла</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 балла</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 балл</w:t>
+0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
-[...193 lines deleted...]
-0 балл</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Показатели снижения баллов (максимальное количество уменьшения баллов по критерию – минус 4 балла)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="6612" w:type="dxa"/>
+              <w:t xml:space="preserve">
+11. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстық, республикалық, халықаралық олимпиадалардың, конкурстардың, жарыстардың жеңімпаздары (жүлдегерлері) болған оқушылардың саны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3279" w:type="dxa"/>
+Наличие обоснованных жалоб, обращений педагогов, работников методического кабинета (центра)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...48 lines deleted...]
-            <w:tcW w:w="1365" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Оцениваемый показатель присутствует </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 балл</w:t>
-[...41 lines deleted...]
-1 балл</w:t>
+минус 1 балла;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6612" w:type="dxa"/>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім беру ұйымының халықаралық жобаларға қатысуы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3279" w:type="dxa"/>
+Наличие текучести кадров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірнеше жобаларға қатысуы;</w:t>
-[...19 lines deleted...]
-            <w:tcW w:w="1365" w:type="dxa"/>
+Текучесть свыше 20%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текучесть 10 – 19%;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текучесть 3 – 9%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 балл</w:t>
-[...27 lines deleted...]
-0 балл</w:t>
+минус 3 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 2 балла;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минус 1 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2901 lines deleted...]
-            <w:tcW w:w="3279" w:type="dxa"/>
+            <w:tcW w:w="1012" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:br/>
-[...708 lines deleted...]
-барлығы</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...40 lines deleted...]
-"бірінші санатты басшы" - 57-65 балл.</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "руководитель третьей категории" - 17-19 баллов; "руководитель второй категории" - 20-21 баллов; "руководитель первой категории" - 22-24 балла.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * Көрсеткіштерге қол жеткізу аттестаттау аралық кезеңде ескеріледі (аттестаттау арасындағы кезең)</w:t>
-[...2909 lines deleted...]
-      *Көрсеткіштерге қол жеткізу аттестаттау аралық кезеңде ескеріледі (аттестаттау арасындағы кезең)</w:t>
+      *Достижение показателей учитываются за межаттестационный период (период между аттестациями)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -41069,272 +41119,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>15-қосымша</w:t>
+              <w:t>Приложение 15 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -41355,882 +41431,872 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z387" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Аттестаттау комиссиясы отырысының хаттамасы </w:t>
+        <w:t xml:space="preserve">                    Протокол заседания аттестационной комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___"___________________ 20____ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Председатель Комиссии:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Члены Комиссии:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1._______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. ______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>РЕШЕНИЕ Комиссии по итогам этапов аттестации:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "___"___________________ 20____ жыл</w:t>
-[...107 lines deleted...]
-      Білім беру ұйымдарының келесі басшылары өтініш берілген біліктілік санаттарына аттестатталды:</w:t>
+      Аттестованы на заявленную квалификационную категорию следующие руководители организаций образования:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="810"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1826"/>
+        <w:gridCol w:w="845"/>
+        <w:gridCol w:w="4898"/>
+        <w:gridCol w:w="845"/>
+        <w:gridCol w:w="1904"/>
+        <w:gridCol w:w="1904"/>
+        <w:gridCol w:w="1904"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5203" w:type="dxa"/>
+            <w:tcW w:w="4898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т.А.Ә. (бар болған жағдайда)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="810" w:type="dxa"/>
+Ф.И.О. (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лауазымы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1318" w:type="dxa"/>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілік санаты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2333" w:type="dxa"/>
+Имеющаяся квалификационная категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берілген біліктілік санаты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1826" w:type="dxa"/>
+Заявляемая квалификационная категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Берілген біліктілік санаты</w:t>
+Присвоенная квалификационная категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5203" w:type="dxa"/>
+            <w:tcW w:w="4898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2333" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5203" w:type="dxa"/>
+            <w:tcW w:w="4898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2333" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -42240,737 +42306,1130 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Білім беру ұйымдарының келесі басшылары өтініш берілген біліктілік санаттарына ротациямен аттестатталды:</w:t>
+      Аттестованы на заявленную квалификационную категорию с ротацией следующие руководители организаций образования:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="810"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1826"/>
+        <w:gridCol w:w="860"/>
+        <w:gridCol w:w="3907"/>
+        <w:gridCol w:w="860"/>
+        <w:gridCol w:w="1937"/>
+        <w:gridCol w:w="1937"/>
+        <w:gridCol w:w="1938"/>
+        <w:gridCol w:w="861"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5203" w:type="dxa"/>
+            <w:tcW w:w="3907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т.А.Ә. (бар болған жағдайда)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="810" w:type="dxa"/>
+ФИО (отчество при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лауазымы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1318" w:type="dxa"/>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілік санаты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2333" w:type="dxa"/>
+Имеющаяся квалификационная категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берілген біліктілік санаты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1826" w:type="dxa"/>
+Заявляемая квалификационная категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Берілген біліктілік санаты</w:t>
+Присвоенная квалификационная категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Причина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5203" w:type="dxa"/>
+            <w:tcW w:w="3907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="1937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2333" w:type="dxa"/>
+            <w:tcW w:w="1937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5203" w:type="dxa"/>
+            <w:tcW w:w="3907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="1937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2333" w:type="dxa"/>
+            <w:tcW w:w="1937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -42979,853 +43438,1131 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Білім беру ұйымдарының келесі басшылары өтініш берілген біліктілік санаттарына аттестатталмады: </w:t>
+        <w:t>
+      Не аттестованы на заявленную квалификационную категорию следующие руководители организаций образования:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="760"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="761"/>
+        <w:gridCol w:w="790"/>
+        <w:gridCol w:w="4583"/>
+        <w:gridCol w:w="791"/>
+        <w:gridCol w:w="1781"/>
+        <w:gridCol w:w="1781"/>
+        <w:gridCol w:w="1782"/>
+        <w:gridCol w:w="792"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4881" w:type="dxa"/>
+            <w:tcW w:w="4583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т.А.Ә. (бар болған жағдайда)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="760" w:type="dxa"/>
+Ф.И.О. (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лауазымы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1236" w:type="dxa"/>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілік санаты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2189" w:type="dxa"/>
+Имеющаяся квалификационная категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берілген біліктілік санаты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1713" w:type="dxa"/>
+Заявляемая квалификационная категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Берілген біліктілік санаты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="761" w:type="dxa"/>
+Присвоенная квалификационная категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Себебі </w:t>
+              <w:t>
+Причина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4881" w:type="dxa"/>
+            <w:tcW w:w="4583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1236" w:type="dxa"/>
+            <w:tcW w:w="1781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
+            <w:tcW w:w="1781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4881" w:type="dxa"/>
+            <w:tcW w:w="4583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1236" w:type="dxa"/>
+            <w:tcW w:w="1781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
+            <w:tcW w:w="1781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4583" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="791" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -43835,159 +44572,233 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссия төрағасы __________________________ (қолы)</w:t>
-[...107 lines deleted...]
-      Хатшы: ___________________________ (қолы)</w:t>
+      Председатель Комиссии</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Члены Комиссии:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________ ______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________ ______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________ ______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________ ______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Секретарь:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________ ______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -44023,272 +44834,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>16-қосымша</w:t>
+              <w:t>Приложение 16 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -44309,340 +45146,336 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z390" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Біліктілік санатын беру (растау) арқылы аттестаттау туралы КУӘЛІК</w:t>
+        <w:t xml:space="preserve">                                УДОСТОВЕРЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       об аттестации с присвоением (подтверждением) квалификационной категории</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
-[...251 lines deleted...]
-      Берілген күні "____" __________ 20 ____ жыл</w:t>
+      Настоящее удостоверение выдано</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии), подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в том, что в соответствии с решением аттестационной комиссии</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "___"________ 20___ приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование организации образования или органа управления образования)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ _____ от "____" ____20 _______ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>присвоена (подтверждена) квалификационная категория</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________ _________по должности___________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование должности)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее удостоверение действительно до "____" ______________20____года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации образования _________________________ ________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при наличии), подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Регистрационный номер _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи "____" __________ 20 ____ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -44678,272 +45511,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі тәрбие мен</w:t>
-[...220 lines deleted...]
-              <w:t>17-қосымша</w:t>
+              <w:t>Приложение 17 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и условиям проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации педагогов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>занимающих должности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общеобразовательные учебные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы дошкольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воспитания и обучения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>начального, основного среднего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общего среднего образования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образовательные программы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технического и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послесреднего,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительного,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированного и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специального образования, и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных гражданских служащих в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области образования и науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -44964,916 +45823,595 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z393" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Аттестаттау туралы куәлікті тіркеу және беру журналы</w:t>
+        <w:t xml:space="preserve">              Журнал регистрации и выдачи удостоверений об аттестации</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="311"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="831"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1102"/>
+        <w:gridCol w:w="773"/>
+        <w:gridCol w:w="2920"/>
+        <w:gridCol w:w="2482"/>
+        <w:gridCol w:w="1024"/>
+        <w:gridCol w:w="3052"/>
+        <w:gridCol w:w="1024"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcW w:w="773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/н</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т.А.Ә. (бар болған жағдайда)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2055" w:type="dxa"/>
+Фамилия, имя, отчество (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілік талаптарын беру/растау лауазымының атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1100" w:type="dxa"/>
+Наименование должности и присвоенной/ подтвержденной квалификационной категории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комиссия шешімінің күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2974" w:type="dxa"/>
+Дата решения комиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілік талаптарын беру/растау туралы бұйрықтың нөмірі мен күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1101" w:type="dxa"/>
+Дата и номер приказа о присвоении/ подтверждении квалификационной категории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Куәлік берілген күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1102" w:type="dxa"/>
+Дата выдачи удостоверения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табыстау туралы қолы</w:t>
+Подпись в получении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcW w:w="773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3137" w:type="dxa"/>
+            <w:tcW w:w="2920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcW w:w="2482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:tcW w:w="1024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:tcW w:w="3052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcW w:w="1024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1102" w:type="dxa"/>
-[...322 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -45945,272 +46483,170 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...38 lines deleted...]
-              <w:t>№ 83 бұйрығына 2-қосымша</w:t>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра образования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и науки Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 января 2016 года № 83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="111"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша алып тасталды – ҚР Білім және ғылым министрінің 17.10.2017 </w:t>
+      Сноска. Приложение 2 исключено в соответствии с приказом Министра образования и науки РК от 17.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 530</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...82 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
-					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
+					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -46549,35 +46985,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>