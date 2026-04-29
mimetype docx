--- v0 (2026-01-23)
+++ v1 (2026-04-29)
@@ -1,1513 +1,1146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00EF020B" w:rsidRDefault="00EF020B" w:rsidP="00EF020B">
-[...32 lines deleted...]
-    <w:p w:rsidR="00EF020B" w:rsidRPr="00EF020B" w:rsidRDefault="00EF020B" w:rsidP="00EF020B">
+    <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF020B">
+      <w:r w:rsidRPr="003721FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Педагогикалық Кеңесті </w:t>
+        <w:t>Планирование Педагогических Советов</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EF020B">
+    </w:p>
+    <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Жоспарлау</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="003721FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на 2021-2022  учебный год</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10240" w:type="dxa"/>
-        <w:tblInd w:w="-885" w:type="dxa"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1560"/>
-        <w:gridCol w:w="4711"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4252"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="00D20B7C">
+      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="001E444C">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="00EF020B" w:rsidP="003721FF">
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003721FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="003721FF" w:rsidRPr="003721FF">
+              </w:rPr>
+              <w:t xml:space="preserve">Сроки </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="00EF020B" w:rsidP="003721FF">
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Вопросы, выносимые на педсовет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF020B">
+            <w:r w:rsidRPr="003721FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Педкеңеске шығарылатын мәселелер</w:t>
-[...27 lines deleted...]
-              <w:t>Жауаптылар</w:t>
+              <w:t>Ответственные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="00D20B7C">
+      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="001E444C">
         <w:trPr>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...104 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>август</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Установочный педагогический совет «Направления работы школы-гимназии № 17 в 2021-2022 учебном году. Этапы деятельности»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="00D20B7C">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003721FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Максименко Н.В., директор</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="00D20B7C">
-[...91 lines deleted...]
-              <w:t>директордың БОЖ  орынбасары</w:t>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Орлова Н.В., зам.директора по УВР</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ермолаева Т.Г., зам.дирнктора по ВР</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Юнацкая Е.В., зам.директора по ПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="00D20B7C">
+      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="001E444C">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...82 lines deleted...]
-              <w:t>лардың дағдыларын дамыту: теориядан практикаға"</w:t>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ноябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тема: «Развитие навыков 21 века у обучающихся: от теории к практике»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E23F43" w:rsidRDefault="003721FF" w:rsidP="00D20B7C">
-[...62 lines deleted...]
-              <w:t>директордың ОТІЖ орынбасары</w:t>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Орлова Н.В., зам.директора по УВР</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Буеракова М.А., зам.директора по УВР</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="00D20B7C">
+      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="001E444C">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...48 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>январь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Тема: «Исследование урока» и «Исследование в действии» как механизмы профессионального роста учителя и оптимизации образовательной среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF020B">
-[...98 lines deleted...]
-              <w:t>директордың БОЖ орынбасары</w:t>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Юнацкая Е.В., зам.директора по ПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="00D20B7C">
+      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="001E444C">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...54 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>март</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема: «Современные тенденции развития воспитательной системы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>школы-основные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> направления и пути реализации»</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="00D20B7C">
-[...33 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ермолаева Т.Г., зам.дирнктора по ВР</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="00D20B7C">
+      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="001E444C">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...45 lines deleted...]
-          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="00D20B7C">
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>май</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Тема «Анализ деятельности школы-гимназии за 2021-2022 учебный год. Перспективы развития и стержневые направления»</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="00D20B7C">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003721FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Максименко Н.В., директор</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="00D20B7C">
-[...80 lines deleted...]
-              <w:t>директордың БОЖ   орынбасары</w:t>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Орлова Н.В., зам.директора по УВР</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ермолаева Т.Г., зам.дирнктора по ВР</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Юнацкая Е.В., зам.директора по ПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="00D20B7C">
+      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="001E444C">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...101 lines deleted...]
-          <w:p w:rsidR="003721FF" w:rsidRPr="00336237" w:rsidRDefault="003721FF" w:rsidP="00D20B7C">
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>июнь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="709"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема «Об окончании </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00DE1D1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>об</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уча</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1D1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ю</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>щимися</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> основного среднего образования»</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="00D20B7C">
-[...24 lines deleted...]
-              <w:t>директордың ОТІЖ орынбасары</w:t>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Орлова Н.В., зам.директора по УВР</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="00D20B7C">
+      <w:tr w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidTr="001E444C">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...132 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>июнь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема «Об окончании  </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1D1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>об</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уча</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1D1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ю</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>щимися общего среднего образования»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="00D20B7C">
-[...24 lines deleted...]
-              <w:t>директордың ОТІЖ орынбасары</w:t>
+          <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003721FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Орлова Н.В., зам.директора по УВР</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF020B" w:rsidRDefault="00EF020B" w:rsidP="003721FF">
+    <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF020B" w:rsidRPr="00EF020B" w:rsidRDefault="00EF020B" w:rsidP="003721FF">
+    <w:p w:rsidR="003721FF" w:rsidRPr="003721FF" w:rsidRDefault="003721FF" w:rsidP="003721FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005342D4" w:rsidRPr="003721FF" w:rsidRDefault="005342D4" w:rsidP="003721FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EF020B" w:rsidRPr="00EF020B" w:rsidSect="008843A2">
+    <w:sectPr w:rsidR="005342D4" w:rsidRPr="003721FF" w:rsidSect="00945259">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="66"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003721FF"/>
-    <w:rsid w:val="00336237"/>
     <w:rsid w:val="003721FF"/>
     <w:rsid w:val="005342D4"/>
-    <w:rsid w:val="007432D7"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FB78C2"/>
+    <w:rsid w:val="00945259"/>
+    <w:rsid w:val="00DE1D1E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -1632,51 +1265,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008843A2"/>
+    <w:rsid w:val="00945259"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
@@ -1963,66 +1596,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>208</Words>
-  <Characters>1186</Characters>
+  <Words>195</Words>
+  <Characters>1117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1392</CharactersWithSpaces>
+  <CharactersWithSpaces>1310</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Lenovo</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>