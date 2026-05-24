--- v0 (2025-10-21)
+++ v1 (2026-05-24)
@@ -1,5119 +1,4956 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml">
   <w:body>
-    <w:p w14:paraId="74B26A35" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="74B26A35" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> Годовой план работы по информатизации школы на</w:t>
+        <w:t> Ақпараттандыру жұмысының жылдық жоспары мектеп</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA17972" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="7BA17972" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">2021 - 2022 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>уч.год</w:t>
+        <w:t>оку жылы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7CBD16E7" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="7CBD16E7" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Цель:</w:t>
+        <w:t>Мақсаты:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D248BEF" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="7D248BEF" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1425"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>·        Повышение качества образования через активное внедрение информационных технологий;</w:t>
+        <w:t>· Білім сапасын арттыру арқылы ақпараттық технологияларды белсенді енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E193EF0" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="7E193EF0" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1425"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>·        Создание единого информационного пространства школы;</w:t>
+        <w:t>· Мектептің біріңғай ақпараттандыру кеңістігін құру;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29908BC7" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="29908BC7" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Задачи:</w:t>
+        <w:t>Міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294F1E3F" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="294F1E3F" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1428"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">·        Использование </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> для непрерывного профессионального образования педагогов;</w:t>
+        <w:t>· Ақпараттық технологияларды пайдалануға арналған үздіксіз кәсіби білім беру педагогтары;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B481F44" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="5B481F44" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1428"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>·        Активизация школьников в ходе учебного процесса;</w:t>
+        <w:t>· Жандандыру оқушылардың оқу процесі барысында;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E45F5F" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="78E45F5F" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1428"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>·        Обеспечение условий для формирования информационной культуры обучающихся;</w:t>
+        <w:t>· Қалыптастыру үшін жағдайларды қамтамасыз ету білім алушылардың ақпараттық мәдениетін;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2BC063" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="6C2BC063" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1428"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">·        Создание условий для </w:t>
+        <w:t xml:space="preserve">· Үшін жағдай жасау </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>взоимодействия</w:t>
+        <w:t>өзара ықпалдастық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> семьи и школы через единое информационное пространство.</w:t>
+        <w:t xml:space="preserve"> отбасы мен мектеп кеңістігі арқылы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65807FFD" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="65807FFD" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1428"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="45" w:rightFromText="45" w:vertAnchor="text"/>
-        <w:tblW w:w="14746" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="45" w:vertAnchor="text" w:rightFromText="45"/>
+        <w:tblW w:type="dxa" w:w="14746"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+          <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+          <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+          <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:type="dxa" w:w="0"/>
+          <w:right w:type="dxa" w:w="0"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:lastRow="0" w:noVBand="1" w:val="04A0" w:firstRow="1" w:lastColumn="0" w:noHBand="0" w:firstColumn="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2364"/>
         <w:gridCol w:w="7559"/>
         <w:gridCol w:w="2023"/>
         <w:gridCol w:w="2800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="5023B7B5" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="5023B7B5" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2364" w:type="dxa"/>
-[...153 lines deleted...]
-              <w:t>Ответственные</w:t>
+            <w:tcW w:type="dxa" w:w="2364"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="0DBAE7A7" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жұмыс бағыттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="5655A3DE" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іс-шаралар Мазмұны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="2E7C7050" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="76ED7FC8" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жауапты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="7CA4E712" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="7CA4E712" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="1352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2364" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="2364"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...128 lines deleted...]
-          <w:p w14:paraId="4A916D80" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="054B72B9" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ақпараттық-техникалық қамтамасыз ету, мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="3A7CE020" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мүмкіндігіне қарай және қажет сатып алу, орнату және пайдалану, жаңа техникалық және бағдарламалық қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="63AEF8F3" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Оқу жылы бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="4A916D80" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...49 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="48229E91" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Әкімшілік,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="0A7613E0" w:rsidP="00392F66" w14:paraId="2CDE273B" w:rsidRPr="00392F66" w:rsidRDefault="00452E2D" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...7 lines deleted...]
-              <w:t>Учитель информатики</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>информатика пәнінің Мұғалімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="3AC5A15F" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="3AC5A15F" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="1352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Инвентаризация программного </w:t>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="5D418B02" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="367EB41A" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Түгендеу бағдарламалық </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-              <w:t>обеспечения,установленного</w:t>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қамтамасыз ету,белгіленген</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
-[...73 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ДК Түгендеу, компьютерлер мен ұйымдастыру техникасының (принтерлер, медиапроекторы, экрандар, мониторлар), есептен шығару техникасы істен шыққан және/немесе тиісті заманауи талаптарға сай.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="35D02442" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қыркүйек-Қазан,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="275F9827" w:rsidP="00392F66" w14:paraId="2ADA06AA" w:rsidRPr="00392F66" w:rsidRDefault="00452E2D" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...7 lines deleted...]
-              <w:t>Учитель информатики</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>информатика пәнінің Мұғалімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="40BEBDAC" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="40BEBDAC" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="1352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Организовывать техническое обслуживание (проведение улучшения компьютерной техники, заправка картриджей, установка программного продукта и </w:t>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="4ACC8C62" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="24326165" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ұйымдастыруға, техникалық қызмет көрсету жүргізу, жақсарту үшін компьютерлік техниканың картридждерді толтыру, орнату, бағдарламалық өнім және </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00392F66">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...7 lines deleted...]
-              <w:t>др</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>т. б.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00392F66">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
-[...50 lines deleted...]
-          <w:p w14:paraId="17BF4981" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="3BCF38B5" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тұрақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="17BF4981" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="22660E03" w:rsidP="00392F66" w14:paraId="207393DC" w:rsidRPr="00392F66" w:rsidRDefault="00B61799" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...7 lines deleted...]
-              <w:t>Учитель информатики</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>информатика пәнінің Мұғалімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="52672C41" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="52672C41" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="1352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...114 lines deleted...]
-          <w:p w14:paraId="503892EC" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="707F37F0" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="5B91E4D4" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сатып алу және толық жаңарту үшін интернет желісін тиімді және сапалы жұмыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="07046F90" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>күні ішінде оқу жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="503892EC" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="2F5D7457" w:rsidP="00392F66" w14:paraId="256936A3" w:rsidRPr="00392F66" w:rsidRDefault="00B61799" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...7 lines deleted...]
-              <w:t>Учитель информатики</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>информатика пәні Мұғалімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="20BE4D77" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="20BE4D77" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="832"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2364" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="2364"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="5B199DDE" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Повышение компетентности </w:t>
-[...148 lines deleted...]
-          <w:p w14:paraId="5BEB490D" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+              <w:t>құзыреттілігін Арттыру, мұғалімдер мен оқушылардың ақпараттық технологиялар саласында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="45C9BAC5" w:rsidP="00392F66" w14:paraId="00CA28D7" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оқыту семинарларын Өткізу қолдану бойынша мұғалімдерге арналған интерактивті жабдықтармен </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="668D75C1" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мамыр-Маусым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="5BEB490D" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="6A229D57" w:rsidP="00392F66" w14:paraId="6C5E5827" w:rsidRPr="00392F66" w:rsidRDefault="00B61799" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...19 lines deleted...]
-              <w:t>, учителя предметники</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>информатика пәнінің Мұғалімі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392F66" w:rsidR="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, пән мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="4F91E501" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="4F91E501" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="1099"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...120 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="3A8C0BD3" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="29AE7FF6" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>цифрлық роликтер Жасау мектебінің жұмысы туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="266FBFD5" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(Қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="554FD4EA" w:rsidP="00392F66" w14:paraId="45969F43" w:rsidRPr="00392F66" w:rsidRDefault="00B61799" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...7 lines deleted...]
-              <w:t>Учитель информатики</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, информатика пәнінің Мұғалімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="01BF9605" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="01BF9605" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="1099"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...114 lines deleted...]
-          <w:p w14:paraId="63193135" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="2B0B310E" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="6765A9D2" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>конкурстарға, конференцияларға, желілік жобалар бойынша АКТ-ны қолдану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="4230BEEC" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Үнемі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="63193135" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...40 lines deleted...]
-              <w:t>Учителя предметники</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="5881B769" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пән Мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="71605070" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="71605070" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="1099"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...120 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="4A81FD66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="77E30599" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>топтардың жұмысын Ұйымдастыру зерделеу және пайдалану жөніндегі интерактивті жабдықтарды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="5B5AACBA" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқу жылы ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="332EC237" w:rsidP="00392F66" w14:paraId="40A13602" w:rsidRPr="00392F66" w:rsidRDefault="00B61799" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...7 lines deleted...]
-              <w:t>Учитель информатики</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мұғалім, информатика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="7C70C154" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="7C70C154" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="1099"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...114 lines deleted...]
-          <w:p w14:paraId="3B2990BC" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="16FAD047" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="2F14E360" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сабақтарына пайдалана отырып, ЦБР-дың АКТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="4F639A76" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кесте Бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="3B2990BC" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="23E621D8" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="44A25D67" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>директордың Орынбасары ОТЖ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="23E621D8" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4EAD24C0" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="4EAD24C0" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...40 lines deleted...]
-              <w:t>Учителя предметники</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="6367A5F3" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пән Мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="34CB6EA6" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="34CB6EA6" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="1099"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...114 lines deleted...]
-          <w:p w14:paraId="201D79AA" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="0CB5B0A6" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="314690F8" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жобалық жұмыстар оқушылардың пән бойынша АКТ пайдалана отырып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="7B344A90" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқу жылы бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="201D79AA" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...66 lines deleted...]
-              <w:t>Учителя предметники</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="25D13245" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Директордың ОТЖ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="65824DCA" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пән Мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="24389F12" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="24389F12" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="1099"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...114 lines deleted...]
-          <w:p w14:paraId="33FAE4C4" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="7B60A487" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="4594C129" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Компьютерлік тестілеу және ҰБТ-ға дайындық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="76C30DF2" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқу жылы ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="33FAE4C4" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="44A53682" w:rsidP="00392F66" w14:paraId="3B2703C0" w:rsidRPr="00392F66" w:rsidRDefault="00B61799" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...34 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>информатика пәнінің Мұғалімі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392F66" w:rsidR="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, пән мұғалімдері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="256EF16A" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="256EF16A" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="1099"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...146 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="2B3B3BAC" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="1A6D0FED" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сауалнама Жүргізу деңгейін анықтау оқушылардың ақпараттық мәдениетін және педагогтардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="6508B3CA" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқу жылы бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="278D92B8" w:rsidP="00392F66" w14:paraId="19E62B2B" w:rsidRPr="00392F66" w:rsidRDefault="00B61799" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Зам </w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">директордың Орынбасары </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>дир</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> по УВР</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оқу ісі жөніндегі орынбасарларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="0722C288" w14:textId="77777777" w:rsidTr="00BA41EC">
+      <w:tr w14:textId="77777777" w:rsidTr="00BA41EC" w14:paraId="0722C288" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="1005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...57 lines deleted...]
-              <w:t>Ведение электронных расписание уроков</w:t>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="46291DFB" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="2E42FEE8" w:rsidP="00392F66" w14:paraId="32700592" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жүргізу, электронды сабақ кестесі</w:t>
             </w:r>
             <w:r w:rsidR="00BA41EC">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> осы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...34 lines deleted...]
-              <w:t>«</w:t>
+            <w:r w:rsidRPr="00392F66" w:rsidR="00BA41EC">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:r w:rsidRPr="00392F66" w:rsidR="00BA41EC">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Білімал</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BA41EC" w:rsidRPr="00392F66">
-[...89 lines deleted...]
-              <w:t>Завуч</w:t>
+            <w:r w:rsidRPr="00392F66" w:rsidR="00BA41EC">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="0E926E49" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="4254D66E" w:rsidP="00392F66" w14:paraId="229D9B7F" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқу ісінің Меңгерушісі</w:t>
             </w:r>
             <w:r w:rsidR="00B61799">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жөніндегі </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОТЖ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="7D4261A0" w:rsidP="00392F66" w14:paraId="13631ABA" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="6217507E" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="6217507E" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Ведение электронных журналов </w:t>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="556BFBC3" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="293FB5F5" w:rsidP="00392F66" w14:paraId="2AA64D5F" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жүргізу, электрондық журналдар </w:t>
             </w:r>
             <w:r w:rsidR="00BA41EC">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...19 lines deleted...]
-              <w:t>«</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">осы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392F66" w:rsidR="00BA41EC">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BA41EC" w:rsidRPr="00392F66">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:r w:rsidRPr="00392F66" w:rsidR="00BA41EC">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Білімал</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BA41EC" w:rsidRPr="00392F66">
-[...66 lines deleted...]
-          <w:p w14:paraId="2A961B70" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+            <w:r w:rsidRPr="00392F66" w:rsidR="00BA41EC">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="48F2EDB5" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқу жылы бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="2A961B70" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Учителя предметники </w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="76A82D95" w:rsidP="00392F66" w14:paraId="5BA753A1" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пән Мұғалімдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="0BC239E9" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="0BC239E9" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Ведение электронных дневников </w:t>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="3377EA56" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="5612A9DE" w:rsidP="00392F66" w14:paraId="1A65A2B0" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">электронды күнделіктер енгізу </w:t>
             </w:r>
             <w:r w:rsidR="00BA41EC">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...19 lines deleted...]
-              <w:t>«</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">осы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392F66" w:rsidR="00BA41EC">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BA41EC" w:rsidRPr="00392F66">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:r w:rsidRPr="00392F66" w:rsidR="00BA41EC">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Білімал</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BA41EC" w:rsidRPr="00392F66">
-[...66 lines deleted...]
-          <w:p w14:paraId="653650CD" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+            <w:r w:rsidRPr="00392F66" w:rsidR="00BA41EC">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="481EEB51" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқу жылы бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="653650CD" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Учителя предметники </w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="2CE9B414" w:rsidP="00392F66" w14:paraId="6FC6A229" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пән Мұғалімдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="6DF2683E" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="6DF2683E" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...57 lines deleted...]
-              <w:t>Регулярное использование среды «</w:t>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="353446C2" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="78175942" w:rsidP="00392F66" w14:paraId="318B5346" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Үнемі ортасын пайдалану "</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00392F66">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Білімал</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00392F66">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...64 lines deleted...]
-          <w:p w14:paraId="178061C0" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>" хабарлау үшін ата-аналар, оқушылар, сынып жетекшілері үлгерімі туралы, үй тапсырмасы және олардың білім мекемесінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="49067341" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Оқу жылы бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="178061C0" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...49 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="3332D420" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пән Мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="1CAE1BFD" w:rsidP="00392F66" w14:paraId="70337CC9" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="785738AB" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="785738AB" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...129 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="0795F283" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="1E8532EE" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Құру және қолдау, мектеп сайтының. Толықтыру интернет - құрылымдар желісін сайттар мектеп материалдармен, педагогтар мен оқушылардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="76FF95CC" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Үнемі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="5E747FA4" w:rsidP="00392F66" w14:paraId="46229BEF" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Лаборант </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="46AC79BB" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="46AC79BB" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...109 lines deleted...]
-              <w:t xml:space="preserve">- приобретение CD-дисков, электронных учебных пособий, энциклопедий, тренажеров и </w:t>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="4525E6CA" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="5A13B829" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Укомплектовывать толықтырып және медиатека бар-сатып алу және игеру, жүйелік және қолданбалы бағдарламалар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="418CE27F" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- мерзімді басылымдарға жазылу ақпараттық технологиялар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="54DA07AA" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- сатып алу CD-дискілер, электрондық оқу құралдары, энциклопедиялар, тренажерлар және </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00392F66">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...7 lines deleted...]
-              <w:t>др</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>т. б.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00392F66">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
-[...99 lines deleted...]
-              <w:t>Библиотекарь</w:t>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="4B64E351" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тұрақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="78717D1A" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Әкімшілігі,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="34D9571E" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Кітапханашы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="385F8F20" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="385F8F20" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2364" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="2364"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...151 lines deleted...]
-              <w:t>Завуч</w:t>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="61C6E1BC" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Талдау және бақылау жұмысының жай-күйін тер ақпараттандыру мекемедегі білім беру үрдісін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="25CECB3B" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ұйымдастыру мониторингі жүйесінің тиімділігі деңгейін АКТ-ны пайдалану, білім беру процесінде және алынған нәтижелерді талдау. Мектептегі ақпараттандырудың жағдайын талдау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="0957596C" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сәуір-Мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00B61799" w14:paraId="3B51504D" w:rsidRPr="00392F66" w:rsidRDefault="00B61799" w:rsidR="00B61799">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқу ісінің Меңгерушісі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОТЖ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="5FBEF1DB" w:rsidP="00392F66" w14:paraId="770E468B" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392F66" w:rsidRPr="00392F66" w14:paraId="65285790" w14:textId="77777777" w:rsidTr="00392F66">
+      <w:tr w14:textId="77777777" w:rsidTr="00392F66" w14:paraId="65285790" w:rsidRPr="00392F66" w:rsidR="00392F66">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="auto" w:w="0"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...83 lines deleted...]
-              <w:t xml:space="preserve">  информатизации на 20</w:t>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="7B306A9F" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7559"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="2C6D4C5D" w:rsidP="00392F66" w14:paraId="0B774D47" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жұмысының жоспарын Құрастыру және бекіту бойынша ақпараттандыру 20</w:t>
             </w:r>
             <w:r w:rsidR="000C656E">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r w:rsidRPr="00392F66">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-20</w:t>
             </w:r>
             <w:r w:rsidR="000C656E">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="00392F66">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...87 lines deleted...]
-              <w:t>Завуч</w:t>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> оқу жылына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2023"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="7ADC457A" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>маусым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2800"/>
+            <w:tcBorders>
+              <w:top w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:left w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:bottom w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+              <w:right w:sz="6" w:color="auto" w:space="0" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:textId="77777777" w:rsidP="00B61799" w14:paraId="5B151614" w:rsidRPr="00392F66" w:rsidRDefault="00B61799" w:rsidR="00B61799">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ісі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392F66">
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОТЖ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:textId="39826979" w:rsidP="00392F66" w14:paraId="6F624B5C" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57B4288C" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="57B4288C" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358458A7" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="358458A7" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0041A36B" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="0041A36B" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7126E868" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="7126E868" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAEC1E2" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="7CAEC1E2" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5750FD1A" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="5750FD1A" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590AADFA" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="590AADFA" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C1405E" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="09C1405E" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CF02E1" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="55CF02E1" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AE5C71" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="01AE5C71" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191D0158" w14:textId="77777777" w:rsidR="00392F66" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidP="00392F66">
+    <w:p w14:textId="77777777" w:rsidP="00392F66" w14:paraId="191D0158" w:rsidRPr="00392F66" w:rsidRDefault="00392F66" w:rsidR="00392F66">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F66">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:cs="Helvetica" w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B9C5C5" w14:textId="77777777" w:rsidR="001F7BF7" w:rsidRDefault="001F7BF7"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w14:textId="77777777" w:rsidR="001F7BF7" w14:paraId="64B9C5C5" w:rsidRDefault="001F7BF7"/>
+    <w:sectPr w:rsidSect="00392F66" w:rsidR="001F7BF7">
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:header="708" w:left="1134" w:gutter="0" w:top="1701" w:bottom="850" w:footer="708" w:right="1134"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E47D2B"/>
     <w:rsid w:val="000C656E"/>
     <w:rsid w:val="001F7BF7"/>
     <w:rsid w:val="00392F66"/>
     <w:rsid w:val="00452E2D"/>
     <w:rsid w:val="00B61799"/>
-    <w:rsid w:val="00B8686D"/>
     <w:rsid w:val="00BA41EC"/>
     <w:rsid w:val="00E47D2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5917,37 +5754,37 @@
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>1152214</dc:creator>
+  <dc:creator>Yandex.Translate</dc:creator>
   <cp:keywords/>
-  <dc:description/>
+  <dc:description>Translated with Yandex.Translate</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>