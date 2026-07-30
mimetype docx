--- v0 (2025-12-04)
+++ v1 (2026-07-30)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c80603" w14:textId="9c80603">
+    <w:p w14:paraId="97717df" w14:textId="97717df">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,2105 +76,2055 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Тұңғыш Президенті - Елбасы туралы</w:t>
-[...30 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>О Первом Президенте Республики Казахстан - Елбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституционный закон Республики Казахстан от 20 июля 2000 года N 83-II.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>МАЗМҰНЫ</w:t>
+      Сноска. Заголовок с изменениями, внесенными Конституционными законами РК от 14.06.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. По всему тексту слова "Лидере Нации", "Лидера Нации", "Лидером Нации", "Лидер Нации", "Лидеру Нации" заменены словом "Елбасы" в соответствии с Конституционным законом РК от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Конституционный закон в целях обеспечения преемственности основных направлений внутренней и внешней политики Казахстана, дальнейших социально-экономических и демократических преобразований в стране определяет политическое и правовое положение Первого Президента Республики Казахстан как основателя нового независимого государства Казахстан, Елбасы, обеспечившего его единство, защиту Конституции, прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Конституциялық заңның тақырыбына өзгеріс енгізілді - ҚР 2010.06.14 </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула с изменением, внесенным Конституционным законом РК от 14.06.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 289-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...19 lines deleted...]
-        <w:t>. қараңыз) Конституциялық заңымен.</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Конституциялық заңның тақырыбында және мәтінінде орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР 15.06.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "Первого Президента Республики Казахстан", "Первому Президенту Республики Казахстан", "Первый Президент Республики Казахстан", "Первым Президентом Республики Казахстан" дополнены соответственно словами "- Лидера Нации", "- Лидеру Нации", "- Лидер Нации", "- Лидером Нации" Конституционным законом РК от 14.06.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 1. Статус и полномочия Первого Президента Республики Казахстан - Елбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В настоящем Конституционном законе наряду с полномочиями Президента Республики Казахстан, предусмотренными Конституцией Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституционным законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О Президенте Республики Казахстан" и другими законами Республики, определяются политико-правовой статус Первого Президента Республики Казахстан - Елбасы, прерогативы и гарантии Первого Президента Республики Казахстан - Елбасы и после прекращения им исполнения полномочий Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый Президент Республики Казахстан, стоящий у истоков создания казахстанской государственности и внесший выдающийся вклад в развитие суверенного Казахстана как демократического, светского, правового и социального государства, является Елбасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый Президент Республики Казахстан - Елбасы по своему статусу обладает званием "Халық қаһарманы" (Народный герой) с вручением знака особого отличия - Золотой звезды и ордена "Отан".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На Первого Президента Республики Казахстан - Елбасы не распространяется ограничение права быть избранным в Президенты Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первому Президенту Республики Казахстан - Елбасы в силу его исторической миссии пожизненно принадлежит право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обращаться к народу Казахстана, государственным органам и должностным лицам с инициативами по важнейшим вопросам государственного строительства, внутренней и внешней политики и безопасности страны, которые подлежат обязательному рассмотрению соответствующими государственными органами и должностными лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выступать перед Парламентом Республики Казахстан и его Палатами, на заседаниях Правительства Республики при обсуждении важных для страны вопросов; входить в состав Конституционного Совета Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Воспрепятствование законной деятельности Первого Президента Республики Казахстан - Елбасы, публичное оскорбление или иное посягательство на честь и достоинство Первого Президента Республики Казахстан - Елбасы, а также осквернение изображений Первого Президента Республики Казахстан - Елбасы не допускаются и преследуются по закону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 в редакции Конституционного закона РК от 14.06.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными конституционными законами РК от 02.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 526-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 22.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 07.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2. Учреждение ордена и ежегодной премии мира и прогресса Первого Президента Республики Казахстан - Елбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Парламент Республики Казахстан в ознаменование особых заслуг Первого Президента Республики Казахстан - Елбасы перед Отечеством учреждает: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) государственную награду - орден "Қазақстан Республикасының Тұңғыш Президентi - Елбасы Нұрсұлтан Назарбаев", награждение которым производится за особые заслуги граждан в государственной и общественной деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ежегодную Государственную премию мира и прогресса Первого Президента Республики Казахстан - Елбасы, которая присуждается Президентом Республики Казахстан за развитие демократии и социального прогресса, за укрепление мира и дружбы между народами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 2 с изменением, внесенным Конституционным законом РК от 14.06.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Неприкосновенность Первого Президента Республики Казахстан – Елбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый Президент Республики Казахстан – Елбасы обладает неприкосновенностью. Он не может быть привлечен к ответственности за действия, совершенные в период исполнения им полномочий Президента Республики Казахстан, а после их прекращения – связанные с осуществлением своего статуса Первого Президента Республики Казахстан – Елбасы. Он не может быть подвергнут задержанию, аресту и содержаться под стражей, обыску, допросу либо личному досмотру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Неприкосновенность распространяется на все имущество, принадлежащее на праве частной собственности Первому Президенту Республики Казахстан – Елбасы и совместно проживающим с ним членам его семьи, а также на используемые ими жилые и служебные помещения, служебный транспорт, средства связи, переписку, принадлежащие им документы. Неприкосновенность также распространяется на имущество, принадлежащее фонду Первого Президента Республики Казахстан – Елбасы и иным учреждаемым им юридическим лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На имущество, принадлежащее на праве частной собственности Первому Президенту Республики Казахстан – Елбасы и совместно проживающим с ним членам его семьи, а также на имущество учреждаемых им юридических лиц не могут быть наложены какие бы то ни было ограничения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гарантируются банковская тайна и неприкосновенность банковских счетов Первого Президента Республики Казахстан – Елбасы и совместно проживающих с ним членов его семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 в редакции Конституционного закона РК от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 232-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); с изменениями, внесенными Конституционным законом РК от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Осы Конституциялық заң Қазақстанның ішкі және сыртқы саясатының негізгі бағыттарының сабақтастығын, елдегі бұдан кейінгі әлеуметтік-экономикалық және демократиялық өзгерістерді қамтамасыз ету мақсатында жаңа тәуелсіз Қазақстан мемлекетінің негізін қалаушы, Қазақстан халқының бірлігін, Конституцияны, адамның және азаматтың құқықтары мен бостандықтарын қорғауды қамтамасыз еткен Елбасы ретінде Қазақстан Республикасы Тұңғыш Президентінің саяси және құқықтық жағдайын анықтайды.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 4. Обеспечение деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для обеспечения деятельности Первого Президента Республики Казахстан - Елбасы, прекратившего исполнение своих полномочий, и реализации его статуса выделяется служебное помещение, создается Канцелярия Первого Президента Республики Казахстан - Елбасы, которая несет ответственность за исполнение своих обязанностей только перед ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Структура и штатная численность Канцелярии Первого Президента Республики Казахстан – Елбасы, содержащейся за счет средств республиканского бюджета, устанавливаются Первым Президентом Республики Казахстан – Елбасы. На сотрудников Канцелярии Первого Президента Республики Казахстан – Елбасы распространяется законодательство о государственной службе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для размещения Канцелярии Первого Президента Республики Казахстан – Елбасы предоставляется отдельное служебное помещение, оборудованное оргтехникой (в том числе персональными компьютерами, подключенными как к общей сети, так и ко всем имеющимся правовым базам и государственным информационным системам, копировально-множительной техникой, аппаратами факсимильной связи), средствами связи, в том числе правительственной связью, необходимой офисной мебелью, а также она обеспечивается транспортным обслуживанием.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді - ҚР 2010.06.14 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменениями, внесенными конституционными законами РК от 14.06.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 289-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...19 lines deleted...]
-        <w:t>. қараңыз) Конституциялық заңымен.</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "Қазақстан Республикасы Тұңғыш Президентінің", "Қазақстан Республикасының Тұңғыш Президентіне", "Қазақстан Республикасының Тұңғыш Президенті", "Қазақстан Республикасы Тұңғыш Президенті", "Қазақстан Республикасының Тұңғыш Президентін", "Қазақстан Республикасының Тұңғыш Президентімен", "Қазақстан Республикасының Тұңғыш Президентінің" деген сөздерден кейін тиісінше "- Елбасының", "- Елбасына", "- Елбасы", "- Елбасы", "- Елбасын", "- Елбасымен", "- Елбасының" деген сөздермен толықтырылды - ҚР 2010.06.14 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 5. Обеспечение связью</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый Президент Республики Казахстан - Елбасы пожизненно имеет право бесплатно пользоваться на территории Республики Казахстан президентской, правительственной и другими видами связи, которыми располагают местные исполнительные органы, государственные органы и организации, а также право на внеочередное получение услуг связи. Все виды почтовых и телеграфных отправлений Первого Президента Республики Казахстан - Елбасы, прекратившего исполнение своих полномочий, пересылаются (передаются), обрабатываются и доставляются в разряде правительственных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменением, внесенным Конституционным законом РК от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6. Охрана Первого Президента Республики Казахстан - Елбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охрана Первого Президента Республики Казахстан – Елбасы возлагается на соответствующее подразделение Службы государственной охраны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Первому Президенту Республики Казахстан - Елбасы пожизненно предоставляется государственная охрана в местах его постоянного или временного пребывания. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Государственная охрана предоставляется также членам семьи Первого Президента Республики Казахстан - Елбасы, прекратившего исполнение своих полномочий, проживающим совместно с ним или его сопровождающим. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными Конституционными законами РК от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 232-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Жилищное обеспечение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Первому Президенту Республики Казахстан - Елбасы, прекратившему исполнение своих полномочий, служебная квартира и государственная дача передаются в собственность с необходимым государственным обслуживанием. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 8. Обеспечение транспортом </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Первому Президенту Республики Казахстан - Елбасы, прекратившему исполнение своих полномочий, пожизненно предоставляется персональный автомобиль с водителями, а совместно проживающим с ним членам его семьи право пользования служебным автотранспортом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Первый Президент Республики Казахстан - Елбасы пожизненно имеет право бесплатного проезда по стране и пользования залами для официальных лиц и делегаций. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 9. Фонд, музеи, бюсты, личный архив и личная библиотека </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В период исполнения Первым Президентом Республики Казахстан - Елбасы полномочий Президента Республики Казахстан им создаются и формируются фонд, личная библиотека и личный архив Первого Президента Республики Казахстан - Елбасы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личная библиотека и личный архив Первого Президента Республики Казахстан – Елбасы являются национальным достоянием и находятся в собственности государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На родине Первого Президента Республики Казахстан - Елбасы и в столице Республики Казахстан создаются музеи и устанавливаются бюсты Первого Президента Республики Казахстан - Елбасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 в редакции Конституционного закона РК от 14.06.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 289-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...19 lines deleted...]
-        <w:t>. қараңыз) Конституциялық заңымен.</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными Конституционным законом РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-бап. Қазақстан Республикасы Тұңғыш Президентінің —Елбасының мәртебесі және өкілеттігі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="0"/>
+        <w:t>Статья 10. Медицинское и санаторно-курортное обеспечение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первому Президенту Республики Казахстан - Елбасы, прекратившему исполнение своих полномочий, и проживающим совместно с ним членам семьи пожизненно сохраняется право на бесплатное медицинское обслуживание и санаторно-курортное лечение в том объеме и в тех видах, которые им предоставлялись на день прекращения Первым Президентом Республики Казахстан - Елбасы исполнения полномочий Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменением, внесенным Конституционным законом РК от 14.06.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11. Пенсионное обеспечение и страхование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый Президент Республики Казахстан - Елбасы, прекративший исполнение своих полномочий, независимо от возраста, имеет право на ежемесячную пенсию в размере 80 процентов месячного должностного оклада Президента Республики Казахстан. При этом пенсия Первого Президента Республики Казахстан - Елбасы повышается с учетом роста должностного оклада Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Конституциялық заңда Қазақстан Республикасы Президентінің Қазақстан Республикасының Конституциясында, "Қазақстан Республикасының Президенті туралы" </w:t>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+      Жизнь и здоровье Первого Президента Республики Казахстан - Елбасы, прекратившего исполнение своих полномочий, подлежат обязательному государственному страхованию за счет средств республиканского бюджета на сумму, равную годовому должностному окладу Президента Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Каждому члену семьи Первого Президента Республики Казахстан - Елбасы, проживавшему совместно с ним, пожизненно назначается ежемесячное пособие в сумме, равной 10-кратному минимальному размеру пенсии по старости, установленному законодательством Республики Казахстан на день его смерти. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наряду с гарантиями, предусмотренными настоящим Конституционным законом, Первому Президенту Республики Казахстан - Елбасы, прекратившему исполнение своих полномочий, и членам его семьи законодательством Республики могут предоставляться иные гарантии. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Источники финансирования и иные вопросы обеспечения деятельности Первого Президента Республики Казахстан - Елбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование расходов, предусмотренных настоящим Конституционным законом, в том числе на пополнение и содержание фонда и охрану его помещений, хранение личной библиотеки и личного архива Первого Президента Республики Казахстан - Елбасы, осуществляется за счет средств республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилищное, медицинское, санаторно-курортное, транспортное и иное обслуживание Первого Президента Республики Казахстан - Елбасы и членов его семьи, проживающих совместно с ним, обеспечивается уполномоченными государственными органами.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 в редакции Конституционного закона РК от 14.06.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...122 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-бап. Қазақстан Республикасы Тұңғыш Президентінің - Елбасының ордені мен жыл сайынғы бейбітшілік және прогресс сыйлығын тағайындау </w:t>
+        <w:t>Статья 13. Порядок введения в действие настоящего Конституционного закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының Парламенті Қазақстан Республикасы Тұңғыш Президентінің - Елбасының Отан алдында сіңірген ерекше еңбегін атап өту құрметіне мыналарды тағайындайды: </w:t>
-[...1336 lines deleted...]
-      2001 жылғы 1 қаңтардан бастап күшіне енгізілетін 2 және 9-баптардың нормаларын қоспағанда, осы Конституциялық заң ресми жарияланған күнінен бастап қолданысқа енгізіледі. </w:t>
+      Настоящий Конституционный закон вводится в действие со дня его официального опубликования, за исключением норм статей 2 и 9, которые вводятся в действие с 1 января 2001 года. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2183,83 +2133,119 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасының</w:t>
+              <w:t>      Президент</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Президенті</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -2268,51 +2254,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
-					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
+					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>