--- v0 (2025-12-04)
+++ v1 (2026-06-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac8c337" w14:textId="ac8c337">
+    <w:p w14:paraId="739d0b3" w14:textId="739d0b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,7458 +76,7709 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Президентi туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Қазақстан Республикасының 1995 жылғы 26 желтоқсандағы N 2733 Конституциялық заңы.</w:t>
+        <w:t>О Президенте Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституционный закон Республики Казахстан от 26 декабря 1995 года N 2733.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок в редакции Конституционного закона РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...45 lines deleted...]
-      Осы Конституциялық заң Қазақстан Республикасының Конституциясына сәйкес Қазақстан Республикасы Президентiнiң құқықтық жағдайын белгiлейдi. </w:t>
+        <w:t>Оглавление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящий Конституционный закон в соответствии с Конституцией Республики Казахстан определяет правовое положение Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Тақырып пен кіріспе жаңа редакцияда - ҚР 1999.05.06. N 378 Конституциялық </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции Конституционного закона РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z44" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  I тарау</w:t>
+        <w:t xml:space="preserve"> Глава I</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Президентiнiң</w:t>
+        <w:t>Статус Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 1. Президент Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Президент Республики является главой государства, его высшим должностным лицом, определяющим основные направления внутренней и внешней политики государства и представляющим Казахстан внутри страны и в международных отношениях.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Президент Республики - символ и гарант единства народа и государственной власти, незыблемости Конституции, прав и свобод человека и гражданина.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z51" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Президент Республики обеспечивает согласованное функционирование всех ветвей государственной власти и ответственность органов власти перед народом.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z52" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Президенту Республики принадлежит право выступать от имени народа и государства.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z53" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Президент Республики, его честь и достоинство неприкосновенны. Посягательство на честь и достоинство Президента Республики преследуется по закону.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2. Выборы Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выборы Президента Республики осуществляются в соответствии с конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Вступление в должность Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент Республики вступает в должность с момента принесения народу следующей присяги: "Торжественно клянусь верно служить народу Казахстана, строго следовать Конституции и законам Республики Казахстан, гарантировать права и свободы граждан, добросовестно выполнять возложенные на меня высокие обязанности Президента Республики Казахстан". Текст присяги произносится Президентом Республики на государственном языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Присяга приносится во вторую среду января.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае избрания Президента на внеочередных выборах либо принятия полномочий Президента в случае, предусмотренном статьей 48 Конституции, присяга приносится в течение месяца со дня опубликования итогов президентских выборов либо принятия полномочий Президента Республики. В этих случаях день принесения присяги определяется Центральной избирательной комиссией Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Присяга приносится в торжественной обстановке в присутствии депутатов Парламента, членов Конституционного Совета, судей Верховного Суда, а также всех бывших Президентов Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Президент Республики присягает на Конституции Республики. После принесения присяги исполняется Государственный гимн Республики Казахстан. Президенту Председателем Центральной избирательной комиссии вручается удостоверение, нагрудный знак, штандарт Президента Республики Казахстан и орден "Алтын Қыран" (Золотой Орел).  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z56" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В случае, если лицо избрано Президентом Республики на второй срок полномочий, нагрудный знак, штандарт Президента Республики Казахстан и орден "Алтын Қыран" (Золотой Орел) ему повторно не вручаются. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 03.02.2011 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>404-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 4. Срок полномочий Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент Республики избирается сроком на пять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z1" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Полномочия Президента Республики, избранного на внеочередных выборах, осуществляются до вступления в должность Президента Республики, избранного на очередных выборах, которые должны быть проведены через пять лет после внеочередных выборов в первое воскресенье декабря.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z57" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Полномочия Президента Республики прекращаются с момента вступления в должность вновь избранного Президента Республики, а также в случае досрочного освобождения или отрешения Президента от должности, либо его кончины.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z210" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Исключен Конституционным законом РК от 06.05.1999 N 378.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z58" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Одно и то же лицо не может быть избрано Президентом Республики более двух раз подряд. Настоящее ограничение не распространяется на Первого Президента Республики Казахстан - Елбасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 19.06.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 14.06.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 03.02.2011 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>404-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1-бап. Республика Президентi </w:t>
-[...89 lines deleted...]
-      5. Республика Президентiне, оның абыройы мен қадiр-қасиетiне ешкiмнiң тиiсуiне болмайды. Республика Президентiнiң абыройы мен қадір-қасиетiне нұқсан келтiру заң бойынша қудаланады. </w:t>
+        <w:t>Статья 5. Ограничения, связанные с пребыванием в должности Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент Республики не вправе быть депутатом представительного органа, занимать иные оплачиваемые должности и осуществлять предпринимательскую деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 исключен Конституционным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 19.06.2007 N 265. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-бап. Республика Президентiн сайлау </w:t>
-[...24 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Статья 6. Знаки отличия Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент Республики имеет знаки отличия - нагрудный знак и штандарт Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Описание нагрудного знака определяется Центральной избирательной комиссией Республики. Описание штандарта, порядок официального использования нагрудного знака и штандарта определяются Президентом Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z61" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Президент Республики по должности становится кавалером ордена "Алтын Қыран" (Золотой Орел).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z62" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Описание ордена "Алтын Қыран" (Золотой Орел), основания и порядок присвоения названного ордена определяются законодательством Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z8" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...131 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава II</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Полномочия Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Внешнеполитические полномочия Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент Республики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) ведет переговоры и подписывает международные договоры Республики Казахстан;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z64" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выдает полномочия на ведение переговоров и подписание межгосударственных договоров Республики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-бапқа өзгерістер енгізілді - ҚР 1999.05.06 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) (подпункт исключен Конституционным законом РК от 06.05.1999 N 378) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подписывает ратификационные грамоты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z67" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) принимает решения о приостановлении действия не подлежащих ратификации международных договоров, заключенных Республикой;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z68" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вносит в Парламент представление о денонсации международных договоров, заключенных Республикой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z69" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Президент Республики назначает и отзывает глав дипломатических представительств Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z70" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Президент Республики принимает верительные и отзывные грамоты аккредитованных при нем дипломатических и иных представителей иностранных государств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 7 с изменениями, внесенными Конституционным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 06.05.1999 N 378.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Полномочия Президента Республики в области обеспечения обороноспособности и безопасности государства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президент Республики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) является Верховным Главнокомандующим Вооруженными Силами Республики, назначает на должность и освобождает от должности высший командный состав Вооруженных Сил;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z72" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в случае, когда демократические институты, независимость и территориальная целостность, политическая стабильность Республики, безопасность ее граждан находятся под серьезной и непосредственной угрозой и нарушено нормальное функционирование конституционных органов государства, после официальных консультаций с Премьер-Министром и председателями Палат Парламента Республики принимает меры, диктуемые названными обстоятельствами, включая введение на всей территории Казахстана и в отдельных его местностях чрезвычайного положения, применение Вооруженных Сил Республики, с незамедлительным информированием об этом Парламента Республики;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z73" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае агрессии против Республики либо непосредственной внешней угрозы ее безопасности вводит на всей территории Республики или в отдельных ее местностях военное положение, объявляет частичную или общую мобилизацию и незамедлительно информирует об этом Парламент Республики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z74" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносит на рассмотрение совместного заседания Палат Парламента предложение об использовании Вооруженных Сил Республики для выполнения международных обязательств по поддержанию мира и безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z75" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) формирует подчиненную ему Службу государственной охраны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z76" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает Военную доктрину Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z77" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) принимает решение о призыве граждан Республики на срочную воинскую службу и увольнении в запас военнослужащих срочной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z78" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) с согласия Сената Парламента назначает на должность Председателя Комитета национальной безопасности; освобождает его от должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 378</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2011.02.03 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve">; от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-бап. Республика Президентiнiң өкiлеттiк мерзiмi</w:t>
-[...111 lines deleted...]
-    </w:p>
+        <w:t>Статья 9. Полномочия Президента Республики в отношении Парламента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президент Республики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) назначает очередные и внеочередные выборы в Парламент и его Палаты;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z80" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) с соблюдением требований, установленных пунктом 4 статьи 51 Конституции, назначает пятнадцать депутатов Сената с учетом необходимости обеспечения представительства в Сенате национально-культурных и иных значимых интересов общества. В случае лишения или прекращения полномочий назначаемых членов Сената в месячный срок назначает депутатов Сената вместо выбывших;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z81" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) созывает первую сессию Парламента не позднее тридцати дней со дня опубликования итогов выборов;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z82" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) принимает присягу депутатов Парламента народу Казахстана;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z83" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) выдвигает кандидатуру на должность Председателя Сената Парламента;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z84" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) как правило, открывает сессии Парламента;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z85" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в период между сессиями Парламента по собственной инициативе, по предложению председателей Палат или не менее одной трети от общего числа депутатов Парламента может созвать внеочередную сессию Парламента, на которой могут рассматриваться лишь вопросы, послужившие основанием для ее созыва; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z86" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) подписывает представленный Сенатом Парламента закон в течение одного месяца, обнародует закон либо возвращает закон или отдельные его статьи для повторного обсуждения и голосования; в течение одного месяца подписывает закон, если Парламент подтвердит ранее принятое решение с соблюдением требований, установленных подпунктом 2) пункта 2 статьи 54 Конституции;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z87" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) вправе передать на рассмотрение Парламента проект о внесении изменений и дополнений в Конституцию;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z88" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-1) в порядке законодательной инициативы своим специальным посланием вносит на рассмотрение Мажилиса Парламента проекты законодательных актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z89" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) имеет право определять приоритетность рассмотрения проектов законов, означающее, что соответствующие законопроекты должны быть приняты в первоочередном порядке в течение двух месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z90" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) имеет право присутствовать на любых совместных заседаниях Палат Парламента или на раздельных заседаниях его Палат и быть выслушанным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z91" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) освобождает от должности члена Правительства в случае, предусмотренном подпунктом 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституции Республики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z92" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) в порядке, предусмотренном Конституцией, может распустить Парламент или Мажилис Парламента. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгерістер енгізілді - ҚР 1999.05.06 N </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными Конституционными законами РК от 06.05.1999 N </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>378</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2007.06.19 N </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 15.06.2017 </w:t>
+        <w:t xml:space="preserve">; от 11.12.2006 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 19.06.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-бап. Республика Президентi лауазымында болуға байланысты шектеулер</w:t>
-[...57 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Статья 10. Полномочия Президента Республики в отношении Правительства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президент Республики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) с согласия Мажилиса Парламента назначает на должность Премьер-Министра Республики; освобождает его от должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z94" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по представлению Премьер-Министра, вносимому в десятидневный срок после его назначения, определяет структуру Правительства; по представлению Премьер-Министра, внесенному после консультаций с Мажилисом Парламента, назначает на должности членов Правительства; самостоятельно назначает на должности министров иностранных дел, обороны, внутренних дел; освобождает от должностей членов Правительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z95" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимает присягу членов Правительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z96" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) регулярно заслушивает доклад Премьер-Министра об основных направлениях деятельности Правительства и о всех его важнейших решениях, в ходе которого Премьер-Министр отчитывается о работе Правительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z97" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) согласовывает единую систему финансирования и оплаты труда работников для всех органов, содержащихся за счет государственного бюджета Республики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z211" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) согласовывает государственные программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z98" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при необходимости председательствует на заседаниях Правительства по особо важным вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгеріс енгізілді - ҚР 1999.05.06. N </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Конституциялық заңдарымен. </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) исключен Конституционным законом РК от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) исключен Конституционным законом РК от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) принимает решения по отставке, заявленной Правительством и любым его членом, если они считают невозможным дальнейшее осуществление возложенных на них функций, либо если Мажилис Парламента или Парламент выразил вотум недоверия Правительству, а также по отставке, заявленной членом Правительства, не согласным с проводимой Правительством политикой или не проводящим ее;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z102" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в десятидневный срок принимает или отклоняет отставку, заявленную Правительством или любым его членом;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z103" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) при отклонении отставки Правительства или его члена поручает им дальнейшее осуществление их обязанностей;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z104" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) вправе по собственной инициативе принять решение о прекращении полномочий Правительства, освобождения от должности Премьер-Министра и любого члена Правительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z105" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) своими актами вправе возлагать на Правительство осуществление исполнительных функций, кроме тех, что установлены Конституцией и законами Республики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z106" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) дает поручения Правительству Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 19.06.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-бап. Республика Президентiнiң айырым белгiлерi</w:t>
-[...74 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+        <w:t>Статья 11. Полномочия Президента Республики в отношении Конституционного Совета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президент Республики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) назначает на должность Председателя и двух членов Конституционного Совета, в соответствии с конституционным законом вправе досрочно освободить их от должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z108" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в случаях, предусмотренных подпунктом 10-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституции Республики, обращается в Конституционный Совет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен Конституционным законом РК от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными Конституционным законом РК от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> II тарау</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 12. Полномочия Президента Республики в отношении судов и судей </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Президент Республики: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) основываясь на рекомендации Высшего Судебного Совета, представляет Сенату Парламента для избрания на должности и освобождения от должностей Председателя и судей Верховного Суда Республики; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z111" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по рекомендации Высшего Судебного Совета назначает на должности и освобождает от должностей председателей и судей местных и других судов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 в редакции Конституционного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 19.06.2007 N 265.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>Қазақстан Республикасы Президентiнiң</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 13. Полномочия Президента Республики в отношении органов прокуратуры </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Президент Республики:  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) с согласия Сената Парламента сроком на пять лет назначает на должность Генерального Прокурора Республики; освобождает его от должности;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z113" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) по представлению Генерального Прокурора назначает на должность и освобождает от должности заместителей Генерального Прокурора Республики;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z114" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) не реже одного раза в квартал заслушивает отчет Генерального Прокурора о состоянии законности в стране.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 14. Полномочия Президента Республики в отношении Центральной избирательной комиссии </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Президент Республики:  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) назначает Председателя и двух членов Центральной избирательной комиссии Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z116" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) утверждает Положение о Центральной избирательной комиссии;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z117" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) заслушивает информацию Председателя Центральной избирательной комиссии о ходе подготовки назначенных республиканского референдума, выборов депутатов Парламента, маслихатов, членов иных органов местного самоуправления и об итогах референдума и выборов.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными Конституционным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 19.06.2007 N 265. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Полномочия Президента Республики в отношении Национального Банка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Президент Республики:  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) с согласия Сената Парламента назначает на должность Председателя Национального Банка Республики; освобождает его от должности;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z119" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) по представлению Председателя Национального Банка назначает и освобождает от должности заместителей Председателя Национального Банка;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z120" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) не реже одного раза в квартал заслушивает отчет Председателя Национального Банка о работе Национального Банка Республики.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными Конституционным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 19.06.2007 N 265. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-бап. Республика Президентiнiң сыртқы саясаттағы өкiлеттiгi </w:t>
-[...183 lines deleted...]
-    </w:p>
+        <w:t>Статья 16. Полномочия Президента Республики в отношении Счетного комитета по контролю за исполнением республиканского бюджета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Президент Республики:  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) назначает на должность сроком на пять лет Председателя и двух членов Счетного комитета по контролю за исполнением республиканского бюджета, вправе досрочно освободить их от должности;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z122" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) утверждает Положение о Счетном комитете по контролю за исполнением республиканского бюджета;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z123" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) не реже одного раза в квартал заслушивает информацию Председателя Счетного комитета по контролю за исполнением республиканского бюджета о работе Счетного комитета по контролю за исполнением республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгеріс енгізілді - ҚР 1999.05.06. N 378 Конституциялық </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 16 с изменениями, внесенными Конституционным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 06.05.1999 N 378.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8-бап. Республика Президентiнiң мемлекеттiң қорғаныс қабiлетiн және қауiпсiздiгiн қамтамасыз ету саласындағы өкiлеттiгi </w:t>
-[...165 lines deleted...]
-    </w:p>
+        <w:t>Статья 17. Полномочия Президента Республики в отношении акимов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Президент Республики:  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) назначает на должности акимов областей, городов республиканского значения и столицы Республики с согласия маслихатов соответственно области, городов республиканского значения и столицы;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z125" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) отменяет либо приостанавливает полностью или частично действие актов акимов областей, городов республиканского значения и столицы;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z126" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) по вопросам своей компетенции дает поручения акимам и заслушивает отчеты акимов об их выполнении;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z127" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) вправе по своему усмотрению освобождать акимов от должности, а также освобождать от должности акимов областей, городов республиканского значения и столицы Республики в случае выражения им недоверия соответствующими маслихатами большинством голосов от общего числа их депутатов.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 1999.05.06. N 378 Конституциялық </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">; 15.06.2017 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-1) исключен Конституционным законом РК от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 19.06.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-бап. Республика Президентiнiң Парламентке қатысты өкiлеттiгi</w:t>
-[...331 lines deleted...]
-    </w:p>
+        <w:t>Статья 17-1. Полномочия Президента Республики в отношении государственных органов, ему непосредственно подчиненных и подотчетных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Полномочия руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики, прекращаются при вступлении в должность вновь избранного Президента. При этом они исполняют свои обязанности до назначения Главой государства руководителей этих органов.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Президент Республики по представлениям руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики:  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z130" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) утверждает положения об этих государственных органах, их структуру и общую штатную численность;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z131" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) назначает на должность и освобождает от должности заместителей руководителей органов, непосредственно подчиненных и подотчетных Президенту Республики, руководителей ведомств этих органов, если иное не установлено Президентом Республики;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z132" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) образует, упраздняет и реорганизует ведомства указанных государственных органов. Эти ведомства обладают статусом, предусмотренным для ведомств центральных исполнительных органов, если иное не установлено Президентом Республики.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z133" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Президент Республики в порядке и сроки, им определяемые, заслушивает отчеты руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики, о работе указанных органов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерістер енгізілді - ҚР 1999.05.06. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 17-1 введена Конституционным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 06.05.1999 N 378.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Полномочия Президента Республики в отношении республиканского референдума</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Президент Республики в соответствии с конституционным законом принимает решение о проведении республиканского референдума по собственной инициативе, по инициативе Парламента, Правительства или не менее чем двухсот тысяч обладающих избирательным правом граждан Республики, в количественном отношении в равной мере представляющих все области, столицу Республики и города республиканского значения.   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z135" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Президент Республики по инициативе Парламента, Правительства или граждан Республики о проведении референдума принимает одно из следующих решений:    </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z136" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) о проведении референдума;    </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z137" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) о необходимости принятия изменений и дополнений в Конституцию, конституционного закона, закона Республики или иного решения по вопросу, предлагаемому в качестве предмета референдума без его проведения;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z138" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) об отклонении предложения о проведении референдума. Если Президент Республики отклоняет предложение Парламента о вынесении на республиканский референдум изменений и дополнений в Конституцию, то Парламент вправе большинством, не менее четырех пятых, голосов от общего числа депутатов каждой из Палат Парламента принять закон о внесении этих изменений и дополнений в Конституцию. В таком случае Президент Республики подписывает этот закон или выносит его на республиканский референдум.        </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z139" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. С согласия инициаторов референдума Президент Республики до его проведения вправе уточнить формулировку вопроса (вопросов), выносимого (выносимых) на референдум, для более точного выражения волеизъявления его инициаторов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными Конституционным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 06.05.1999 N 378.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Иные полномочия Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президент Республики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обращается с ежегодным устным или письменным посланием к народу Казахстана о положении в стране и основных направлениях внутренней и внешней политики Республики. Если послание оглашено на сессии Парламента, то оно не обсуждается и вопросы по нему не задаются;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z141" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вправе утверждать стратегические планы государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z142" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) устанавливает квалификационные классы; награждает государственными наградами Республики и присваивает почетные, высшие воинские и иные звания, классные чины, дипломатические ранги, квалификационные классы; лишает названных наград, званий, чинов, рангов и классов;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z143" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) принимает решения о приеме в гражданство Республики Казахстан, сохранении и выходе из него, восстановлении в гражданстве Республики;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z144" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) решает вопросы предоставления политического убежища;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z145" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) осуществляет помилование граждан;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z146" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) назначает на должность и освобождает от должности Государственного секретаря Республики, определяет его статус и полномочия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z212" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) представляет Сенату Парламента для избрания на должность сроком на пять лет и освобождения от должности кандидатуру Уполномоченного по правам человека в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z147" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) определяет порядок, сроки и условия функционирования национальной валюты;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z148" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) формирует Администрацию Президента; образует, упраздняет и реорганизует иные государственные органы, непосредственно подчиненные и подотчетные Президенту Республики; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z149" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) образует Совет Безопасности и иные консультативно-совещательные органы, а также Ассамблею народа Казахстана и Высший Судебный Совет; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z150" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) после консультаций с Премьер-Министром и председателями Палат Парламента досрочно прекращает полномочия маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z151" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) осуществляет другие полномочия в соответствии с Конституцией и законами Республики. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 378</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2006.12.11. </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">; 15.06.2017 </w:t>
+        <w:t xml:space="preserve">; от 19.06.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z23" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...145 lines deleted...]
-      6) ерекше маңызды мәселелер бойынша қажеттігіне қарай Үкімет отырыстарына төрағалық етеді;</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава III</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Акты Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Формы актов Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент Республики издает указы и распоряжения, имеющие обязательную силу на всей территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      7) алып тасталды - ҚР 15.06.2017 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Исключен Конституционным законом РК от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      8) алып тасталды - ҚР 15.06.2017 </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Акты Парламента, подписываемые Президентом Республики, а также акты Президента, издаваемые по инициативе Правительства, предварительно скрепляются соответственно подписью Председателя каждой из Палат Парламента либо Премьер-Министра, на которых возлагается юридическая ответственность за законность данных актов.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z154" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Перечень вопросов, по которым Президент Республики издает соответственно указы и распоряжения, определяется статьями 21 и 22 настоящего Конституционного закона. В необходимых случаях Президент Республики при осуществлении своих полномочий может самостоятельно определить, в форме какого акта, указа или распоряжения будут осуществляться соответствующие его полномочия. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 20 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...97 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 21. Указы Президента Республики </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Указы Президента Республики издаются на основе и во исполнение Конституции и законов Республики.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Указами Президента Республики:  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z156" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществляются конституционные полномочия Президента, требующие издания акта Президента Республики;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z157" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) решаются вопросы обеспечения согласованного функционирования всех ветвей государственной власти, установленной конституцией и законами ответственности органов власти перед народом Казахстана;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z158" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществляется правовое регулирование вопросов, не входящих в законодательную компетенцию Парламента, а также не относящихся к установленной законами компетенции Правительства и других государственных органов;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z159" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) принимаются решения по стратегическим вопросам экономического и социально-политического развития Республики Казахстан.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z160" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Силу нормативных правовых актов, издаваемых Президентом Республики, могут иметь только указы.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 22. Распоряжения Президента Республики </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Распоряжения Президента Республики издаются на основе и во исполнение Конституции, законов и указов Президента.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Распоряжениями Президента Республики:  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z162" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществляется решение вопросов административно-распорядительного, оперативного и индивидуального характера;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z163" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в соответствии с компетенцией Президента Республики назначаются и освобождаются от должности должностные лица, не обладающие конституционным статусом.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Подготовка актов Президента Республики и внесение их на рассмотрение Президента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Подготовка проектов актов Президента Республики осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Администрацией Президента и иными государственными органами, непосредственно подчиненными и подотчетными Президенту Республики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z165" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Правительством Республики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z166" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Верховным Судом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 1999.05.06. N </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">; 15.06.2017 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен Конституционным законом РК от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z168" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) иными государственными органами и должностными лицами, определяемыми Президентом Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z169" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проекты актов, вносимые на рассмотрение Президенту Республики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z170" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) готовятся и вносятся на рассмотрение Президенту на казахском и русском языках;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z171" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) должны отвечать требованиям юридической техники и делопроизводства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z172" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нумерация изданных Президентом актов ведется на срок полномочий Президента Республики. Подлинники актов Президента и материалы к ним хранятся в соответствующем структурном подразделении Администрации Президента и по истечении установленных законодательством сроков направляются в Архив Президента Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z173" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контроль за соблюдением установленного законодательством порядка подготовки проектов актов Президента и их представление на рассмотрение Главе государства осуществляются Руководителем Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 23 с изменениями, внесенными Конституционными законами РК от 19.06.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-бап. Республика Президентiнiң Конституциялық Кеңеске қатысты өкiлеттiгi</w:t>
-[...95 lines deleted...]
-    </w:p>
+        <w:t>Статья 24. Порядок внесения изменений и дополнений в акты Президента Республики, а также отмены их действия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Внесение изменений и дополнений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в указы Президента Республики производится указами Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z175" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в распоряжения Президента Республики производится распоряжениями Президента Республики.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z176" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Отмена действия указов Президента Республики производится указами Президента Республики, отмена действия распоряжений Президента Республики производится указами и распоряжениями Президента Республики.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z177" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае возникновения расхождений между актами Президента Республики, обладающими одинаковой юридической силой, следует руководствоваться актом, вступившим в силу позднее, если иное не установлено соответствующим актом Президента Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25. Порядок введения в действие и опубликования актов Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Акты Президента нормативного характера вводятся в действие на всей территории Республики одновременно по истечении десяти календарных дней после дня их первого официального опубликования, если иное не будет установлено Президентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Акты Президента ненормативного характера вступают в силу с момента их подписания, если иное не будет установлено Президентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z179" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Акты Президента подлежат официальному опубликованию в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О правовых актах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z180" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Акты Президента могут быть также опубликованы в иных органах печати, обнародованы по телевидению, радио, в Интернете, переданы по телеграфу, телефаксу, разосланы соответствующим государственным органам, а также организациям и их должностным лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z181" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Не подлежат публикации акты Президента, содержащие государственные секреты Республики или иную охраняемую законом тайну. На подлинниках таких актов ставится гриф секретности и они в установленном порядке доводятся до сведения органов, организаций, должностных лиц и граждан, на которых распространяется их действие. Содержание названных актов Президента может излагаться в средствах массовой информации в установленном порядке. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) алып тасталды - ҚР 15.06.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 25 с изменениями, внесенными Конституционными законами РК от 19.06.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгеріс енгізілді - ҚР 15.06.2017 </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава IV</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Досрочное освобождение, отрешение от должности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26. Досрочное освобождение, отрешение от должности Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент может быть досрочно освобожден от должности решением Парламента при устойчивой неспособности осуществлять свои обязанности по болезни в порядке, установленном Конституцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Президент несет ответственность за действия, совершенные при исполнении своих обязанностей, только в случае государственной измены, то есть умышленного деяния, совершенного с целью подрыва или ослабления внешней безопасности и суверенитета Республики Казахстан, выразившегося в переходе на сторону врага во время войны или вооруженного конфликта, оказания иностранному государству помощи в осуществлении враждебной деятельности против Республики, и может быть за это отрешен от должности Парламентом в порядке, установленном Конституцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z183" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Вопрос об отрешении Президента Республики от должности не может быть возбужден в период рассмотрения им вопроса о досрочном прекращении полномочий Парламента или Мажилиса Парламента. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 26 с изменениями, внесенными Конституционным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 19.06.2007 N 265.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 27. Переход полномочий Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. В случае досрочного освобождения или отрешения от должности Президента Республики Казахстан, а также его смерти полномочия Президента Республики на оставшийся срок переходят к Председателю Сената Парламента; при невозможности Председателя Сената принять на себя полномочия Президента они переходят к Председателю Мажилиса Парламента; при невозможности Председателя Мажилиса принять на себя полномочия Президента они переходят к Премьер-Министру Республики. Лицо, принявшее на себя полномочия Президента Республики, складывает с себя соответственно полномочия Председателя Сената, Председателя Мажилиса, Премьер-Министра.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Лицо, принявшее на себя полномочия Президента Республики Казахстан, по основаниям и в порядке, предусмотренными пунктом 1 настоящей статьи, не вправе инициировать изменения и дополнения в Конституцию Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 27 в редакции Конституционного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 06.05.1999 N 378.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава V</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Обеспечение деятельности Президента</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 28. Государственное обеспечение деятельности Президента Республики </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Обеспечение, обслуживание и охрана Президента Республики и его семьи осуществляются за счет республиканского бюджета.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 29. Заработная плата и отпуск Президента Республики </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Заработная плата Президента Республики определяется в порядке, установленном законодательством.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Президенту Республики предоставляется ежегодный оплачиваемый отпуск сроком сорок пять календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 30. Обеспечение Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z213" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. На период пребывания на посту Президента Республики лицо, избранное на эту должность, обеспечивается резиденциями на территории Республики, служебной квартирой в столице Республики и государственной дачей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z186" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Президент Республики обеспечивается автомобильным транспортом специального назначения, специально оборудованными самолетами и вертолетами, а также иными видами специально оборудованных транспортных средств.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z187" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жилищное и транспортное обслуживание Президента Республики и членов его семьи обеспечивается Управлением делами Президента Республики Казахстан, а также в соответствии с их компетенцией Службой государственной охраны и Комитетом национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z188" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Медицинское, санаторно-курортное обслуживание Президента Республики и членов его семьи обеспечивается Управлением делами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z189" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Обеспечение специальными средствами связи осуществляется Службой государственной охраны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z190" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. На весь период деятельности Президента Республики образуется и формируется личная библиотека и личный архив Президента Республики. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 30 с изменениями, внесенными Конституционными законами РК от 06.05.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12-бап. Республика Президентiнiң соттарға және судьяларға қатысты өкiлеттігі </w:t>
-[...55 lines deleted...]
-    </w:p>
+        <w:t>Статья 31. Охрана Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Охрана Президента Республики возлагается на соответствующее подразделение Службы государственной охраны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z191" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Охране подлежат супруга (супруг) Президента Республики и другие совместно проживающие с Президентом члены семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-бап жаңа редакцияда - ҚР 2007.06.19. N </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Конституциялық заңымен. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 31 с изменением, внесенным Конституционным законом РК от 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">13-бап. Республика Президентiнiң прокуратура органдарына қатысты өкiлеттiгi </w:t>
-[...73 lines deleted...]
-    </w:p>
+        <w:t>Статья 32. Администрация Президента Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Администрация Президента Республики Казахстан является государственным органом, на который возлагается:  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) обеспечение деятельности Президента Республики;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z193" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) своевременное и полное информирование Президента Республики о положении дел в стране;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z194" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) безусловное и исчерпывающее выполнение решений Президента Республики и контроль за их исполнением;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z195" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление иных полномочий, устанавливаемых Главой государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14-бап. Республика Президентiнiң Орталық сайлау комиссиясына қатысты өкiлеттiгi </w:t>
-[...73 lines deleted...]
-    </w:p>
+        <w:t>Статья 33. Консультативно-совещательные органы, учреждения и организации при Президенте Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях осуществления конституционных полномочий Президента Республики и обеспечения его деятельности образуются консультативно-совещательные органы, а также Ассамблея народа Казахстана, Высший Судебный Совет, иные учреждения и организации при Президенте Республики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z196" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Президент Республики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет состав консультативно-совещательных органов, а также Ассамблеи народа Казахстана, Высшего Судебного Совета, образует иные учреждения и организации при Президенте Республики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначает руководящих должностных лиц консультативно-совещательных органов, Ассамблеи народа Казахстана, Высшего Судебного Совета, иных учреждений и организаций при Президенте Республики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) утверждает положения о консультативно-совещательных органах, об Ассамблее народа Казахстана, иных учреждениях и организациях при Президенте Республики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заслушивает отчеты руководящих должностных лиц консультативно-совещательных органов о работе этих органов, а также отчеты Председателя Высшего Судебного Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сотрудники аппаратов консультативно-совещательных органов при Президенте Республики, а также аппарата Ассамблеи народа Казахстана являются сотрудниками Администрации Президента Республики, за исключением случаев, установленных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z216" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Организация деятельности и полномочия Совета Безопасности Республики Казахстан определяются законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгеріс енгізілді - ҚР 2007.06.19. N </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Конституциялық заңымен. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 33 в редакции Конституционного закона РК от 22.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z40" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...75 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава VI</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Бывшие Президенты Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 34. Статус бывших Президентов Республики </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Все бывшие Президенты Республики, кроме отрешенных от должности, имеют звание экс-Президента Республики Казахстан.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Экс-Президенты Республики являются по праву пожизненными членами Конституционного Совета Республики.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z203" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Экс-Президент Республики вправе присутствовать на совместных заседаниях Палат Парламента Республики, торжественных заседаниях, посвященных вступлению в должность Президента Республики, государственным праздникам Республики, и иных мероприятиях, проводимых государством.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z204" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Экс-Президент Республики, его честь и достоинство неприкосновенны. Посягательство на честь и достоинство экс-Президента Республики преследуется по закону.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 35. Обеспечение экс-Президентов Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Обеспечение, обслуживание и охрана экс-Президента Республики осуществляются за счет государства.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Экс-Президенту Республики пожизненно:  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z206" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) решением Президента Республики устанавливается пенсия в размере восьмидесяти процентов от должностного оклада Президента Республики. При этом пенсия экс-Президента Республики, установленная на условиях настоящего Конституционного закона, повышается с учетом роста должностного оклада Президента Республики;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z207" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) предоставляются квартира и государственная дача с необходимым обслуживанием, личная охрана, персональный автомобиль с водителями, бесплатные проезд по стране, медицинское обслуживание и санаторно-курортное лечение;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгеріс енгізілді - ҚР 2007.06.19. N </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Конституциялық заңымен. </w:t>
+        <w:t>      3) (подпункт исключен Конституционным законом РК от 06.05.1999 N 378)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z208" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-1. Материалы личного архива и личной библиотеки Президента Республики Казахстан по завершении служебной деятельности в качестве Президента Республики находятся в собственности Экс- Президента Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 35 с изменениями, внесенными Конституционным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 06.05.1999 N 378.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">16-бап. Республика Президентiнiң Республикалық бюджеттiң атқарылуын бақылау жөнiндегi есеп комитетiне қатысты өкiлеттiгi </w:t>
-[...73 lines deleted...]
-    </w:p>
+        <w:t>Статья 36. Гарантии прав экс-Президентов Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экс-Президент Республики не может нести ответственности за действия, связанные с исполнением им полномочий Президента Республики, за исключением случаев совершения государственной измены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава VII</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 37. Действие иных законодательных актов в части обеспечения деятельности Президента Республики </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На Президента Республики не распространяются нормы законодательства о государственной службе, трудового и пенсионного законодательства. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 38. Порядок вступления в силу настоящего Конституционного закона </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Конституционный закон вступает в силу со дня опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгерістер енгізілді - ҚР 1999.05.06. N 378 Конституциялық </w:t>
-[...3766 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 38 с изменениями, внесенными Конституционным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 06.05.1999 N 378. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының</w:t>
+</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Президентi</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      Президент</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
-					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
+					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>