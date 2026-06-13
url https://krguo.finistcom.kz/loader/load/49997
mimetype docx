--- v0 (2025-12-04)
+++ v1 (2026-06-13)
@@ -1,21951 +1,24673 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2057400" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...28 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="z1"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Об утверждении Типовых правил проведения текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся для организаций среднего, технического и профессионального, послесреднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Приказ Министра образования и науки Республики</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Казахстан от 18 марта 2008 года № 125. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Зарегистрирован в Министерстве юстиции Республики Казахстан 21 апреля 2008 года № 5191.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ескерту. Тақырыбы жаңа редакцияд</w:t>
+        <w:t>Сноска. Заголовок в редакции приказа Министра образования и науки РК от 25.09.2018 № 494 (вводится в действие по истечени</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>а – ҚР Білім және ғылым министрінің 25.09.2018 № 494 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>и десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z1"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...36 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с подпунктом 19 статьи 5 Закона Республики Казахстан от 27 июля 2007 года "Об образовании" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="z2"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       1. Қоса беріліп отырған: </w:t>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="z497"/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Утвердить прилагаемые:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="z3"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) </w:t>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>осы</w:t>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1) Типовые прави</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ла проведения текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся в организациях образования, реализующих общеобразовательные учебные программы начального, основного среднего, общего среднего образования, согласно приложению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящему приказу;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="z40"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="z4"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>осы</w:t>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) Типовые правила проведения текущего контроля успеваемости, промежуточной итоговой аттестации обучающихся в организациях технического и профессионального, послесреднего образования, согласно приложению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 к настоящему приказу;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алып</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен приказом Министра образования и науки РК от 25.09.2018 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланға</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>н күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сноска. Пункт 1 в редакции приказа Министра образования и науки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 04.04.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); внесены изменения на казахском языке, текст на русском языке не меняется приказом Министра образования и науки РК от 30.01.2017</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.09.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...80 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="z334"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2. Д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">епартаменту высшего и послевузовского образования (Омирбаеву С.М.): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z7"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      1) </w:t>
-[...23 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="z335"/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) обеспечить в установленном порядке государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z8"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) </w:t>
-[...23 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="z4"/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) после прохождения государственной регистра</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ции опубликовать настоящий приказ в средствах массовой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z9"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r>
-[...41 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="z5"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Признать утратившим силу приказ Министра образования и науки Республики Казахстан от 7 сентября 2006 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 481 "Об утверждении Правил проведения текущего контроля успеваемости, п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ромежуточной и итоговой государственной аттестации обучающихся в организациях образования" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4394). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z10"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="z6"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Контроль за исполнением настоящего приказа возложить на в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ице-министра Шамшидинову К.Н. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z11"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">анғаннан кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі. </w:t>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня их первого официального опубликования. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4340"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="10"/>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:i/>
-[...3 lines deleted...]
-              <w:t>      Министр</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:i/>
-[...3 lines deleted...]
-              <w:t>Ж. Түймебаев</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ж. Туймебаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+    </w:tbl>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5989"/>
+        <w:gridCol w:w="3788"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008403C2" w:rsidRPr="00E630DB">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к приказу Министра</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>образования и науки</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>№ 125 бұйрығына 1-қосымша</w:t>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Казахстан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>от 18 марта 2008 года № 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="z17"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Типовые правила проведения текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся в организациях образования, реализующих общеобразовательные учебные программы начального, основного среднего,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> общего среднего образования</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сноска. Типовые правила - в редакции приказа Министра образования и науки РК от 12.05.2022 № 193 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="z1262"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 1. Общи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="z1263"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Настоящие Типовые правила проведения текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся в организациях образования, реализующих общеобразовательные учебные программы начального, основного среднего, общего </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>среднего образования (далее - Правила) разработаны в соответствии с подпунктом 19) статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок проведения текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся в орган</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>изациях образования, реализующих общеобразовательные учебные программы начального, основного среднего, общего среднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="z1264"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. В настоящих Правилах используются следующие определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="z1265"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) оценивание – процесс соотнесения реально </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>достигнутых обучающимися результатов обучения с ожидаемыми результатами обучения на основе выработанных критериев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="z1266"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) критерии оценивания – признаки, на основании которых производится оценка учебных достижений обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="z1267"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) текущий контроль у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>спеваемости обучающихся – это систематическая проверка знаний обучающихся, проводимая педагогом на текущих занятиях в соответствии с общеобразовательной учебной программой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="z1268"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) промежуточная аттестация обучающихся – процедура, проводимая с целью оценк</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и качества освоения обучающимися содержания части или всего объема одной учебной дисциплины после завершения ее изучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="z1269"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) итоговая аттестация обучающихся – процедура, проводимая с целью определения степени освоения обучающимися объема учебных дис</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>циплин, предусмотренных государственным общеобязательным стандартом соответствующего уровня образования, утвержденным приказом Министра образования и науки Республики Казахстан от 31 октября 2018 года № 604 (зарегистрирован в Реестре государственной регист</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рации нормативных правовых актов под № 17669) (далее – ГОСО);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="z1270"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) суммативное оценивание – вид оценивания, которое проводится по завершении определенного учебного периода (четверть, учебный год), а также изучения разделов (сквозных тем) в соответствии</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с учебной программой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="z1271"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) модерация – процесс обсуждения работ обучающихся по суммативному оцениванию за четверть с целью стандартизации выставления баллов для обеспечения объективности и прозрачности оценивания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="z1272"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) ожидаемые результаты обучени</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я – совокупность компетенций, выражающих, что именно обучающийся будет знать, понимать, демонстрировать по завершении процесса обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="z1273"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) формативное оценивание – вид оценивания, которое проводится в ходе повседневной работы в классе, является теку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>щим показателем успеваемости обучающихся, обеспечивает оперативную взаимосвязь между обучающимся и учителем в ходе обучения, обратную связь между обучающимся и педагогом и позволяет совершенствовать образовательный процесс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="z1274"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения тек</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ущего контроля успеваемости </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающихся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="z1275"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Оценка учебных достижений обучающихся осуществляется в форме формативного и суммативного оценивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="z1276"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Формативное оценивание, в том числе домашней работы, проводится для мониторинга достижений обучаю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">щимися целей обучения и дальнейшего выстраивания дифференцированной работы на уроке и осуществляется через </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>рекомендации педагога в письменной форме (в тетрадях или дневниках) или устно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="z1277"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. При формативном оценивании на уроке педагог осуществляет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обратную связь. Педагог самостоятельно определяет количество </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающихся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, форму и частоту предоставления обратной связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="z1278"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Результаты формативного оценивания не требуют распечатывания и дальнейшего хранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="z1279"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Предоставление результатов форматив</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ного оценивания осуществляется в выполненных работах обучающихся и/или в электронных журналах в виде баллов, при необходимости </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>gtlfuju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вносит комментарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="z1280"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Текущий контроль успеваемости обучающихся проводится педагогами в форме суммативного оценива</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ния для определения и фиксирования уровня усвоения содержания учебного материала по завершении изучения разделов (сквозных тем), четверти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="z1281"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В 1-ом классе учебные достижения обучающихся не оцениваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="z1282"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. По результатам формативного оценивания, с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>уммативного оценивания за раздел/сквозную тему (далее – СОР) и суммативного оценивания за четверть (далее – СОЧ) обучающимся выставляются баллы, которые учитываются при оценивании учебных достижений за четверть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="z1283"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Форма (контрольная, практическая ил</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и творческая работа, проект, эссе, диктант, изложение, сочинение, тестирование) и время проведения на уроке для выполнения СОР определяются педагогом самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="z1284"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Максимальный балл за СОР составляет не менее 7 и не более 15 баллов в 1-4 классах, н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е менее 7 и не более 20 баллов в 5-11(12) классах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="z1285"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. При выставлении итогового балла за СОР и СОЧ не учитываются помарки и оформление условий учебных заданий и задач.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="z1286"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. При учебной нагрузке 1 час в неделю </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">СОР проводится не более двух раз в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>четверти с объединением разделов, итоговая оценка выставляется за полугодие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="z1287"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>12. СОР проводится не более трех раз в четверти. Разделы/сквозные темы объединяются с учетом специфики тем и количества целей обучения при изучении четырех и более разделов/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сквозных тем в четверти. Разрешается его проведение в два этапа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="z1288"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. Проводится не более трех СОЧ в один день, с учетом уровня сложности учебных предметов. СОЧ не проводятся в последний день завершения четверти. Одновременно СОР и </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>СОЧ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по одному учебн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ому предмету в один день не проводятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="z1289"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14. При оценивании обучающихся на дому педагог разрабатывает дифференцированные и/или индивидуальные задания с учетом учебной нагрузки обучающегося на дому и изученного им учебного материала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="z1290"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15. При оцен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ивании обучающихся с особыми образовательными потребностями педагог использует дифференцированные и/или индивидуальные задания, а также вносит изменения в критерии оценивания с учетом особенностей обучающегося, в том числе при реализации индивидуальных уче</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="z1291"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16. СОР и СОЧ не проводятся по предметам: "Художественный труд", "Музыка", "Физическая культура", "Основы предпринимательства и бизнеса", "Графика и проектирование", "Начальная военная и технологическая подготовка", "Светскость и основ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ы религиоведения" и "Цифровая грамотность" в начальной школе, по итогам четверти/полугодия и учебного года выставляется "зачет" ("незачет").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="z1292"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17. При выборе Типовых учебных планов начального, основного среднего, общего среднего образования Республики</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Казахстан, утвержденных приказом Министра образования и науки Республики Казахстан от 8 ноября 2012 года № 500 (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 8170) (далее - Типовые учебные планы) с сокращенной учеб</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ной нагрузкой в 10-11-х классах при выборе предметов углубленного и стандартного уровня инвариантного компонента по данным предметам проводится суммативное оценивание, кроме учебных предметов "Основы предпринимательства и бизнеса", "Графика и проектировани</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="z1293"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> По учебным предметам 10-11-го класса, выбранных за счет часов вариативного компонента, суммативное оценивание не проводится, в конце учебного года выставляется "зачет" ("незачет").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="z1294"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18. При выборе Типовых учебных планов с сокращенной учебно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>й нагрузкой количество СОР проводится согласно пункту 11 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="z1295"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> По учебным предметам 7-9 классов, выбранным за счет вариативного компонента (предметы по выбору из инвариантного компонента), суммативное оценивание не проводится, в конце уче</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бного года выставляется "зачет" ("незачет").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="z1296"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19. Задания суммативного оценивания выполняются обучающимися и содержат пройденный ими материал в соответствии с Типовыми учебными программами по общеобразовательным предметам, утвержденными приказом Мини</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стра образования и науки Республики Казахстан от 3 апреля 2013 года № </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>115 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8424) (далее - Типовые учебные программы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="z1297"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20. Задания формативного и суммативного оцени</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вания составляются педагогами самостоятельно с соблюдением принципов академической честности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="z1298"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21. Суммативное оценивание по языковым предметам проводится по четырем видам речевой деятельности (аудирование (слушание), говорение, чтение, письмо). Оцени</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вание навыков аудирования (слушания) и говорения проводится на уроках в течение недели, на которую запланировано проведение суммативного оценивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="z1299"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22. Для обеспечения объективности оценивания результатов обучения, в случае возникновения спорных воп</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>росов, по учебным предметам, по которым СОЧ проводится в письменной форме, по решению педагогического совета педагогами проводится модерация в сроки, не позднее 1 (одного) дня до выставления оценок за СОЧ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="z1300"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При проведении модерации суммативные работы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающихся за четверть, баллы которых подлежат изменению, перепроверяются. Балл за СОР по итогам модерации изменяется как в сторону увеличения, так и в сторону уменьшения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="z1301"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23. Обучающиеся, отсутствовавшие в день проведения суммативного оценивания по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> объективным причинам (по состоянию здоровья, в случае смерти близких родственников, в связи с участием в соревнованиях, конференциях, олимпиадах и конкурсах научных проектов всех уровней, в связи с неблагоприятными метеоусловиями), проходят суммативное оц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>енивание по индивидуальному графику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="z1302"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При несдаче суммативной работы до окончания текущей четверти/полугодия обучающемуся выставляется в электронном журнале отметка "временно не аттестован" до получения положительной оценки суммативной работы. По итог</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ам сдачи суммативной работы выставляется четвертная/полугодовая оценка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="z1303"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24. При отсутствии результатов СОР и СОЧ обучающийся является временно не аттестованным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="z1304"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25. Письменные суммативные работы обучающихся за текущий учебный год хранятся в шко</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ле до конца данного учебного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="z1305"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26. Результаты суммативного оценивания обучающихся в виде баллов выставляются в журнал (бумажный/электронный) и переводятся в четвертную и годовую оценки по шкале перевода баллов согласно приложению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="z1306"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>27. Информация по итогам суммативного оценивания предоставляется обучающимся, родителям или законным представителям обучающегося в бумажном или электронном формате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="z1307"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28. Четвертная оценка выставляется на основании результа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тов формативного оценивания, СОР и СОЧ в процентном соотношении 50% на 50%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="z1308"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При учебной нагрузке 1 час в неделю оценка за полугодие выставляется по результатам формативного оценивания и СОР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="z1309"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29. Обучающиеся 1 класса не оставляются на повторный </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>год обучения, за исключением обучающихся, которым рекомендован повторный год обучения по заключению психолого-медико-педагогической консультации по заявлению родителей или законных представителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="z1310"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Повторный курс обучения в 1 классе оформляется </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>решением педагогического совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="z1311"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30. Годовая оценка по учебным предметам обучающимся 2-11 (12) классов выставляется как среднее арифметическое значение суммы четвертных оценок с округлением к ближайшему целому и является итоговой оценкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="z1312"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жуточная аттестация по итогам учебного года не проводится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="z1313"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31. Для обучающихся 2-8 (9) и 10 (11) классов, имеющих годовую оценку "2" по одному или двум предметам, организуется суммативное оценивание за учебный год, включающее содержание материала за </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>учебный год, которое проводится согласно графику, составленному школой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="z1314"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Итоговая оценка выставляется как среднее арифметическое значение годовой оценки и оценки за суммативное оценивание за учебный год с округлением к ближайшему целому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="z1315"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>иеся 2-8 (9) и 10 (11) классов, имеющие годовую оценку "2" по трем и более предметам, оставляются на повторный год обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="z1316"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При получении оценок "3", "4", "5" обучающиеся 2-8 (9) и 10 (11) классов переводятся в следующий класс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="z1317"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32. Обучающиеся</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-8 (9) и 10 (11) классов, повторно получившие оценку "2" по одному или двум учебным предметам, подлежат дополнительному суммативному оцениванию за учебный год по данным предметам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="z1318"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Итоговая оценка выставляется как среднее арифметическое значение год</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>овой оценки и оценки за дополнительное суммативное оценивание с округлением к ближайшему целому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="z1319"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дополнительное суммативное оценивание проводится до начала нового учебного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="z1320"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При получении оценки "2" за дополнительное суммативное оценивание </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающиеся оставляются на повторный год обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="z1321"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33. Пересмотр четвертных, годовых и итоговых оценок не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="z1322"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34. При переводе обучающегося из одной школы в другую в течение учебного года результаты его суммативного оценивания оформляю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тся выпиской из электронного (бумажного) журнала, заверяются подписью директора, печатью школы и выдаются вместе с личным делом обучающегося.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="z1323"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случае перевода обучающегося из школы, где ранее не изучался какой-либо предмет, в графу "Оценка за четвер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ть" вносится "Не изучался". Годовая оценка по учебному предмету обучающемуся выставляется как среднее арифметическое значение суммы четвертных оценок, полученных далее в текущем учебном году при изучении данного предмета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="z1324"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения итого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вой аттестации </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающихся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="z1325"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35. Освоение общеобразовательных учебных программ основного среднего, общего среднего образования завершается обязательной итоговой аттестацией обучающихся и проводится в форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="z1326"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) итоговых выпускных экзаменов для обу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>чающихся 9 (10) класса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="z1327"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) государственных выпускных экзаменов для обучающихся 11 (12) класса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="z1328"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36. Итоговая аттестация обучающихся 1-8 (9), 10 (11) классов не предусмотрена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="z1329"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37. К итоговой аттестации допускаются обучающиеся 9 (10), 11 (12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) классов, освоившие Типовые учебные программы в соответствии с требованиями ГОСО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="z1330"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38. Обучающиеся 9 (10) класса, освоившие общеобразовательные учебные программы основного среднего образования, сдают четыре экзамена, один из них - по выбору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="z1331"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Итоговая аттестация для обучающихся 9 (10) класса проводится в следующих формах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="z1332"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) письменный экзамен по казахскому языку /русскому языку и родному языку для школ с уйгурским/таджикским/узбекским языком обучения (язык обучения) в форме эссе, для о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бучающихся школ с углубленным изучением предметов гуманитарного цикла – письменной работы (статья, рассказ, эссе);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="z1333"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) письменный экзамен по математике (алгебре);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="z1334"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) письменный экзамен по казахскому языку и литературе в классах с русским/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>узбекским/ уйгурским/ таджикским языком обучения и письменный экзамен по русскому языку и литературе в классах с казахским языком обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="z1335"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) письменный экзамен по предмету по выбору (физика, химия, биология, география, геометрия, история Казахстана</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, всемирная история, литература (по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>языку обучения), иностранный язык (английский/ французский/немецкий), информатика).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="z1336"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40. Обучающиеся 11 (12) класса, освоившие общеобразовательные учебные программы общего среднего образования, сдают итоговую аттест</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ацию в виде пяти экзаменов, один из них - по выбору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="z1337"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41. Итоговая аттестация для обучающихся 11 (12) класса проводится в следующих формах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="z1338"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) письменный экзамен по казахскому языку /русскому языку и родному языку для школ/классов с уйгурским/ т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аджикским/ узбекским языком обучения (язык обучения);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="z1339"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) письменный экзамен по алгебре и началам анализа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="z1340"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) устный экзамен по истории Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="z1341"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) письменный экзамен по казахскому языку и литературе в школах/классах с узбекским/ уйгурс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ким / таджикским/ русским языком обучения и по русскому языку и литературе в школах/классах с казахским языком обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="z1342"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) письменный экзамен по предмету по выбору (физика, химия, биология, география, геометрия, всемирная история, основы права, лите</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ратура (по языку обучения), иностранный язык (английский/французский/немецкий), информатика).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="z1343"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42. Итоговая аттестация для обучающихся 11 класса специализированных музыкальных школ-интернатов проводится в форме письменного экзамена:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="z1344"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) по казахс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кому языку /русскому языку (язык обучения);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="z1345"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) по алгебре и началам анализа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="z1346"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 43. Итоговая аттестация для обучающихся 12 класса специализированных музыкальных школ-интернатов проводится в форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="z1347"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тестирования по истории Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="z1348"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тестирования по казахскому языку в школах с русским языком обучения и тестирования по русскому языку в школах с казахским языком обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="z1349"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) тестирования по предмету по выбору обучающегося (физика, химия, биология, география, геометрия, всемирна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я история, основы права, литература (по языку обучения), иностранный язык (английский/французский/немецкий), информатика).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="z1350"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 44. Экзаменационные материалы (задания и схемы выставления баллов) для обучающихся 9 (10) класса разрабатывают управления образ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ования областей, городов Нур-Султан, Алматы и Шымкент (далее – управления образования), для обучающихся 11 (12) класса организаций среднего образования, а также для 9 (10) и 11 (12) классов республиканских школ разрабатывает автономная </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>организация образова</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ния "Назарбаев Интеллектуальные школы" (далее – АОО "НИШ").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="z1351"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Национальный центр тестирования (далее – НЦТ) обеспечивает проведение независимой оценки качества содержания разработанных АОО "НИШ" экзаменационных материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="z1352"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НЦТ электронные версии </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>экзаменационных материалов направляет через защищенные каналы в управления образования и республиканские организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="z1353"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Содержание итоговой аттестации и ожидаемые результаты регламентируются спецификацией в разрезе каждого предмета и языка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="z1354"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ескерту. Үлгі қағида жаңа редакцияда – ҚР Білім және ғылым министрінің 12.05.2022 № 193 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пункт 45 вводится в действие с 01.09.2022 в соответствии с приказом Министра образования и науки РК от 12.05.2022 № 193 (текст исключен).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="z1355"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46. Для обучающихся 9 (10) и 11 (12) классов, имеющих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>годовые неудовлетворительные оценки по одному или двум предметам (по которым не проводится итоговая аттестация), до начала итоговой аттестации проводится дополнительное суммативное оценивание за учебный год по данным предметам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="z1356"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При получении оценок "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3", "4", "5" за дополнительное суммативное оценивание за учебный год итоговая оценка выставляется как среднее арифметическое значение годовой оценки и оценки за суммативное оценивание за учебный год с округлением к ближайшему целому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="z1357"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При получении оц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>енки "2" за дополнительное суммативное оценивание за учебный год обучающиеся 9 (10) класса не допускаются к итоговой аттестации и остаются на повторный год обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="z1358"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При получении оценки "2" за дополнительное суммативное оценивание за учебный год об</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>учающиеся 11 (12) класса не допускаются к итоговой аттестации и получают справку в соответствии с формой, утвержденной приказом Министра образования и науки Республики Казахстан от 28 января 2015 года № 39 "Об утверждении видов документов об образовании, ф</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>орм документов об образовании государственного образца и правил их учета и выдачи, основных требований к содержанию документов об образовании собственного образца и правил их учета и выдачи, а также формы справки, выдаваемой лицам, не завершившим образован</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ие в организациях образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10348) (далее – приказ № 39).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="z1359"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При получении оценки "2" по трем и более предметам обучающиеся 9 (10) класса не допускаются к </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>итоговой аттестации и остаются на повторный год обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="z1360"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При получении оценки "2" по трем и более предметам обучающиеся 11 (12) класса не допускаются к итоговой аттестации и получают справку в соответствии с формой, утвержденной приказом № 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="z1361"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47. Для обучающихся 9 (10) и 11 (12) классов, имеющим годовые неудовлетворительные оценки по одному и двум предметам (по которым проводится итоговая аттестация), до начала итоговой аттестации проводится дополнительное суммативное оценивание за учебный год</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по данным предметам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="112" w:name="z1362"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При получении оценок "3", "4", "5" за дополнительное суммативное оценивание за учебный год итоговая оценка выставляется на основании результатов экзамена (по пятибалльной шкале) и оценки за дополнительное суммативное оценивание </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>за учебный год (по пятибалльной шкале) в процентном соотношении 30 на 70. Округление итоговой оценки проводится к ближайшему целому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="113" w:name="z1363"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При получении оценки "2" за дополнительное суммативное оценивание за учебный год обучающиеся 9 (10) класса не допуска</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ются к итоговой аттестации, остаются на повторный год обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="z1364"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При получении оценки "2" за дополнительное суммативное оценивание за учебный год обучающиеся 11 (12) класса не допускаются к итоговой аттестации и получают справку в соответствии с форм</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ой, утвержденной приказом № 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="z1365"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48. Освобождение обучающихся от учебных предметов "Художественный труд", "Начальная военная и технологическая подготовка" и "Физическая культура" в порядке, установленном законодательством Республики Казахстан, не влия</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ет на успеваемость, допуск к итоговой аттестации, перевод в следующие классы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="z1366"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 49. Обучающимся 9 (10) класса, имеющим годовые и итоговые оценки "5" по всем предметам в период учебы с 5 по 9 (10) классы, выдается аттестат с отличием об основном средне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м образовании в соответствии с формой, утвержденной приказом № 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="z1367"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пункт 50 вводится в действие с 01.09.2022 в соответствии с приказом Министра образования и науки РК от 12.05.2022 № 193 (текст исключен).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="z1368"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Обучающимся 11 (12) класса, имеющим оценки "5" по предметам, подлежащим включению в приложение к аттестату об общем среднем </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>образовании и годовые, итоговые оценки "5", выдается аттестат об общем среднем образовании с отличием в соответствии с формой, ут</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вержденной приказом № 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="z1369"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 52. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пункт 52 вводится в действие с 01.09.2022 в соответствии с приказом Министра образования и науки РК от 12.05.2022 № 193 (текст исключен).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="z1370"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 53. Обучающимся 11 (12) класса, показавшим</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> примерное поведение и имеющим годовые и итоговые оценки "5" по всем предметам в период учебы с 5 по 11 (12) классы и прошедшим итоговую аттестацию по завершении общего среднего образования на оценку "5", выдается аттестат об общем среднем образовании "Алт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ын белгі" в соответствии с формой, утвержденной приказом № 39, и знак "Алтын белгі".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="121" w:name="z1371"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 54. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обучающимся по образовательным программам АОО "НИШ" выдаются сертификаты единого национального тестирования (далее – ЕНТ) на основании перевода баллов внешнего </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оценивания результатов обучения выпускников АОО "НИШ" в баллы сертификата ЕНТ в соответствии со шкалой перевода баллов внешнего оценивания результатов обучения выпускников АОО "НИШ" в баллы сертификата ЕНТ согласно приложению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 к настоящим Правилам.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="z1372"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>55. По результатам итоговой аттестации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="z1373"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) обучающиеся 9 (10) и 11 (12) классов при получении неудовлетворительных оценок по одному или двум предметам допускаются к прохождению в школе повторной итоговой аттестации по данным учебным предметам в форме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экзамена;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="124" w:name="z1374"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) обучающиеся 9 (10) класса при получении неудовлетворительных оценок по трем и более предметам остаются на повторный год обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="z1375"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...111 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) обучающемуся 11 (12) класса при получении неудовлетворительных оценок по трем и более предметам </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>выдается справка, выдаваемая лицам, не завершившим образование, в соответствии с формой, утвержденной приказом № 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="z1376"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> По окончании следующего учебного года обучающийся, получивший справку, выдаваемую лицам, не завершившим образование, в соответствии с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формой, утвержденной приказом № 39, проходят в школе повторную итоговую аттестацию по соответствующим учебным предметам в форме экзамена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="127" w:name="z1377"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 56. Сроки повторной итоговой аттестации устанавливают организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="128" w:name="z1378"/>
+      <w:bookmarkEnd w:id="127"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      2) </w:t>
-[...277 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 57. Экзаменационные матери</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алы повторной итоговой аттестации разрабатываются управлениями образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="z1379"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающимся 9 (10) класса, сдавшим повторную итоговую аттестацию, выдается аттестат об основном среднем образовании в соответствии с формой, утвержденной приказом № 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="z1380"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающиеся 9 (10) класса, получившие неудовлетворительную оценку при повторной итоговой аттестации, остаются на повторный год обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="131" w:name="z1381"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающимся 11 (12) класса, сдавшим повторную итоговую аттестацию, выдается аттестат об общем среднем образовани</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и в соответствии с формой, утвержденной приказом № 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="z1382"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...314 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающиеся 11 (12) класса, получившие неудовлетворительную оценку при повторной итоговой аттестации, получают справку, выдаваемая лицам, не завершившим образование, в соответствии с формой, утв</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ержденной приказом № 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="133" w:name="z1383"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 58. Обучающиеся 9 (10) и 11 (12) классов освобождаются от итоговой аттестации приказами руководителей управлений образования, обучающиеся республиканских школ – приказом Министра образования и науки Республики Казахстан в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="134" w:name="z1384"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) по состоянию здоровья;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="135" w:name="z1385"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) инвалиды І-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> группы, дети-инвалиды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="136" w:name="z1386"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) участники летних учебно-тренировочных сборов, кандидаты в сборную команду Республики Казахстан для участия в международных олимпиадах (соревнованиях);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="137" w:name="z1387"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) смерти близких родственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="138" w:name="z1388"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 59. Приказы об освобождении обучающихся от итоговой аттестации издаются на основании:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="139" w:name="z1389"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...35 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) заключения врачебно-консультационной комиссии согласно форме № 026/у, утвержденной приказом исполняющего обязаннос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ти Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>далее – приказ № ҚР ДСМ-175/2020), для категории обучающихся указанных в подпункте 1) и 2) пункта 58 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="140" w:name="z1390"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2344 lines deleted...]
-      <w:r w:rsidRPr="0026102B">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) выписки из решения педсовета и ходатайства школы для категории обучающихся, указанных в пункте 58 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="141" w:name="z1391"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0026102B">
-[...9 lines deleted...]
-    <w:p w:rsidR="006D21AE" w:rsidRPr="0026102B" w:rsidRDefault="0026102B">
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>одлинников и копий табелей успеваемости обучающихся (далее – табель) в соответствии с формой, утвержденной приказом Министра образования и науки Республики Казахстан от 6 апреля 2020 года № 130 "Об утверждении Перечня документов, обязательных для ведения п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>едагогами организаций среднего, технического и профессионального, послесреднего образования, и их формы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20317) для категории обучающихся, указанных в пункте 58 настоящ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>их Правил. Подлинники табелей после сверки с его копиями возвращаются администрации школы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="142" w:name="z1392"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) свидетельство смерти близких родственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="143" w:name="z1393"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Документы, указанные в подпунктах 2) и 3) настоящего пункта, заверяются подписью руководителя и печатью </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>школы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="144" w:name="z1394"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Итоговая оценка для обучающихся, освобожденных от итоговой аттестации, выставляется на основании годовой оценки текущего учебного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="145" w:name="z1395"/>
+      <w:bookmarkEnd w:id="144"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0026102B">
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0026102B">
+        <w:t xml:space="preserve"> Пункт 60 вводится в действие с 01.09.2022 в соответствии с приказ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ом Министра образования и науки РК от 12.05.2022 № 193 (текст исключен).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="146" w:name="z1398"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 61. Обучающийся 9 (10) и 11 (12) классов, заболевший в период итоговой аттестации, сдает пропущенные экзамены после выздоровления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="147" w:name="z1399"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающиеся 9 (10) и 11 (12) классов, к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">онтактные с больным коронавирусной инфекцией </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>инфекцией</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>COVID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-19 в период итоговой аттестации, сдают итоговый выпускной экзамен с применением дистанционных образовательных технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="148" w:name="z1400"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 62. При поступлении обучающихся 9 (10) и 11 (12) классов на учебу з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а границу или выезда на постоянное место жительства при предъявлении подтверждающих документов проводится досрочная итоговая аттестация обучающихся в форме итоговых выпускных экзаменов или государственных выпускных экзаменов не ранее, чем за 2 месяца до ок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ончания учебного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="149" w:name="z1401"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Досрочная итоговая аттестация обучающихся 9 (10) и 11 (12) классов проводится организациями образования. При сдаче досрочной аттестации претендентом на получение аттестата об общем среднем образовании "Алтын белгі" на оценку "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5" организациями образования выдается аттестат об общем среднем образовании с отличием в соответствии с формой, утвержденной приказом № 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="150" w:name="z1402"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Экзаменационные материалы для досрочной итоговой аттестации разрабатываются управлениями образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="151" w:name="z1403"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 63</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Обучающиеся на период их обучения по программам международного обмена числятся в контингенте школ Республики Казахстан, в которых они обучались до выезда по линии международного обмена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="152" w:name="z1404"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающиеся 11 (12) класса, выезжавшие на учебу за рубеж по ли</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нии международного обмена, итоговую аттестацию за 11 (12) класс проходят в школах Республики Казахстан после окончания учебы за рубежом по экзаменационным материалам, разработанным управлениями образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="153" w:name="z1405"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> До начала итоговой аттестации решением шко</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>льной комиссии обучающиеся проходят аттестацию по предметам инвариантного компонента Типового учебного плана, утвержденного приказом Министра образования и науки Республики Казахстан от 8 ноября 2012 года № 500 (зарегистрирован в Реестре государственной ре</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>гистрации нормативных правовых актов под № 8170), не изучавшимся за рубежом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="154" w:name="z1406"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сроки проведения итоговой аттестации устанавливаются решением педагогического совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="155" w:name="z1407"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> После прохождения итоговой аттестации обучающимся выдается аттестат об общем сре</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>днем образовании, утвержденный приказом № 39, с учетом отметок по предметам, изучавшимся за рубежом, годовых и итоговых оценок, полученных в предыдущих классах в школах Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="156" w:name="z1408"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 64. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0026102B">
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 52-тармақ 01.09.2022 бастап қолданысқа енгізіледі - ҚР Білім және ғылым министрінің 12.05.2022 № 193 бұйрығымен (мәтін алып тасталды).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0026102B">
+        <w:t xml:space="preserve"> Пункт 64 вводится в дей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ствие с 01.09.2022 в соответствии с приказом Министра образования и науки РК от 12.05.2022 № 193 (текст исключен).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D21AE" w:rsidRPr="0026102B" w:rsidRDefault="0026102B">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="0026102B">
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="157" w:name="z1410"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 65. Обучающимся 11(12) класса, выезжавшим на учебу за рубеж по линии международного обмена, и окончившим за рубежом образовательные </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>учреждения, а также имеющим оценки "5" по предметам, подлежащим включению в  ие к аттестату об общем среднем образовании и годовые, итоговые оценки "5", выдается аттестат об общем среднем образовании с отличием в соответствии с формой, утвержденной приказо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м № 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="158" w:name="z1411"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0026102B">
-[...268 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающимся, выезжавшим на учебу за рубеж по линии международного обмена и окончившим за рубежом образовательные учреждения, а также имеющим годовые, итоговые оценки "5" по всем предметам в период учебы с 5 по 11 (12) классы в Республике Каз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ахстан или за рубежом и прошедшим итоговую аттестацию на оценку "5", выдается аттестат об общем среднем образовании "Алтын белгі" в соответствии с формой, утвержденной приказом № 39, и знак "Алтын белгі".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="159" w:name="z1412"/>
+      <w:bookmarkEnd w:id="158"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0026102B">
-[...276 lines deleted...]
-      <w:r w:rsidRPr="0026102B">
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 66. Вопрос о необходимости проведения итогово</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>й аттестации обучающихся с особыми образовательными потребностями и обучающихся по индивидуальным учебным программам решается педагогическим советом в соответствии с индивидуальными особенностями обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="160" w:name="z1413"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Экзаменационные материалы итоговой аттест</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ации детей с особыми образовательными потребностями обучающихся в специальных организациях образования и специальных классах в общеобразовательных школах разрабатываются районными, городскими отделами образования или управлением образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="161" w:name="z1414"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 67. В 9 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(10) классе на выполнение письменных работ отводится 2 астрономических часа, на математику (алгебру) (письменно) – 3 астрономических часа (в специализированных школах физико-математического направления – 4 часа).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="162" w:name="z1415"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68. В 11 (12) классе на письменный эк</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>замен по казахскому языку /русскому языку и родному языку для школ с уйгурским/ таджикским/ узбекским языком обучения (язык обучения) отводится 3 астрономических часа, по алгебре и началам анализа – 5 астрономических часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="163" w:name="z1416"/>
+      <w:bookmarkEnd w:id="162"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для детей с особыми образо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вательными потребностями, которые проходят итоговую аттестацию, предоставляется дополнительное время при сдаче экзамена согласно решению экзаменационной комиссии по итоговой аттестации обучающихся (далее – Комиссия) в соответствии с рекомендациями школы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="164" w:name="z1417"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 69. Письменные экзамены проводятся в просторных классных помещениях (помещение в здании школы с большой вместимостью целого класса с рассадкой одна парта – один обучающийся), где обучающиеся 9 (10) и 11 (12) классов садятся по одному.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="165" w:name="z1418"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для выполн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ения письменных работ обучающимся выдается бумага со штампом школы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="166" w:name="z1419"/>
+      <w:bookmarkEnd w:id="165"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Выполненную работу вместе с черновиками обучающиеся сдают Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="167" w:name="z1420"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающиеся, не закончившие работу в отведенное для экзамена время, сдают ее незаконченной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="168" w:name="z1421"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 70. Во вре</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мя проведения письменного экзамена (кроме диктанта) обучающемуся разрешается выйти из классного помещения по уважительной причине. В этом случае он сдает работу члену Комиссии, который отмечает на экзаменационной работе или журнале регистрации продолжитель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ность отсутствия обучающегося на экзамене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="169" w:name="z1422"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0026102B">
-[...68 lines deleted...]
-      <w:r w:rsidRPr="0026102B">
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 71. По окончании письменного экзамена члены Комиссии проверяют работы обучающихся в здании школы, кроме работ претендентов на получение </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>аттестата об общем среднем образовании "Алтын белгі" по предметам, пре</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дусмотренным подпунктами 1) и 2) пункта 41 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="170" w:name="z1423"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Непроверенные работы сдаются на хранение руководителю школы. При проверке ошибки подчеркиваются. В эссе за курс общего среднего образования количество ошибок указывается отдельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="171" w:name="z1424"/>
+      <w:bookmarkEnd w:id="170"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> На </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>письменные работы по математике (алгебре), оцененные на "2" и "5", Комиссией школы даются рецензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="172" w:name="z1425"/>
+      <w:bookmarkEnd w:id="171"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В 9 (10) и 11 (12) классах работы проверяются согласно схеме выставления баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="173" w:name="z1426"/>
+      <w:bookmarkEnd w:id="172"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 72. Письменные экзаменационные работы во всех классах организац</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ий образования начинаются в 10 часов 00 минут утра по времени города Нур-Султан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="174" w:name="z1427"/>
+      <w:bookmarkEnd w:id="173"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 73. Количество и форма тестовых заданий, форма листа ответов для тестирования определяются спецификацией теста в разрезе каждого предмета, профиля и языка обучения. Спец</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ификации итоговой аттестации разрабатываются АОО "НИШ".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="175" w:name="z1428"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0026102B">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="0026102B">
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 74. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>После проведения итоговой аттестации по предмету в 9 (10) и 11 (12) классах Комиссия выставляет обучающимся баллы и экзаменационные оценки, вносит их в бумажный и электронный Протокол экзам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ена за курс обучения на уровне основного среднего, общего среднего образования по форме согласно приложению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3 к настоящим Правилам.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="176" w:name="z1429"/>
+      <w:bookmarkEnd w:id="175"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Результаты итоговой аттестации обучающихся 9 (10) и 11 (12) классов по предметам в виде баллов выставляются в журнал </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бумажный/электронный) и переводятся по шкале перевода баллов экзамена в экзаменационные оценки согласно приложению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="177" w:name="z1430"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>75. При выставлении итоговой оценки обучающимся, находившимся на лечении в лечебном учреждении, где были орган</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>изованы учебные занятия, учитываются четвертные (полугодовые) и годовые оценки, полученные ими в школе (классе или группе) при лечебном учреждении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="178" w:name="z1431"/>
+      <w:bookmarkEnd w:id="177"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 76. На основании письменного заявления обучающийся в присутствии члена Комиссии школы ознакамливается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с результатами проверки своей письменной работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="179" w:name="z1432"/>
+      <w:bookmarkEnd w:id="178"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 77. Обучающиеся 9 (10) и 11 (12) классов, получившие оценку "2" на очередном экзамене, допускаются к следующему экзамену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="180" w:name="z1433"/>
+      <w:bookmarkEnd w:id="179"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 78. При выведении итоговых оценок по предмету в 9 (10) и 11 (12) классах </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">итоговая оценка выставляется на основании результатов экзамена (по пятибальной шкале) и четвертных оценок за учебный год (по пятибальной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>нысанға сәйкес білім алушының оқу үлгерімі ту</w:t>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="0026102B">
+        <w:t>шкале) в процентном соотношении 30 на 70. Округление итоговой оценки проводится к ближайшему целому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="181" w:name="z1434"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Если обучающ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>имся в 11 (12) классах не выбраны предметы углубленного и стандартного уровней инвариантного компонента, в аттестат об общем среднем образовании выставляется итоговая оценка по этим предметам за 9 класс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="182" w:name="z1435"/>
+      <w:bookmarkEnd w:id="181"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 79. При несогласии с оценкой, выставленной за </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>письменный экзамен, обучающийся обращается с заявлением на апелляцию до 13 часов 00 минут следующего дня после объявления экзаменационной оценки в Комиссию, созданную при школе, "НИШ", районных, городских отделах образования, управлениях образования, а так</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>же при Министерстве образования и науки Республики Казахстан (далее – Министерство) для обучающихся республиканских школ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="183" w:name="z1436"/>
+      <w:bookmarkEnd w:id="182"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4) </w:t>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на апелляцию по форме согласно приложению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 к настоящим Правилам принимается соответствующей комиссией только по соде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ржанию заданий и/или по техническим причинам и рассматривается в течение 2 (двух) рабочих дней с момента поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="184" w:name="z1437"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Рассмотрению подлежат конкретные факты, изложенные в заявлении на апелляцию. Заявления без указания мотивированного основания (полно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е пояснение) по конкретному заданию рассмотрению не подлежат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="185" w:name="z1438"/>
+      <w:bookmarkEnd w:id="184"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявления по апелляции фиксируются в журнале регистрации заявлений на апелляцию по форме согласно приложению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="186" w:name="z1439"/>
+      <w:bookmarkEnd w:id="185"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Решение по заявлениям на апелляцию оформляется протоколом заседания комиссии по форме согласно приложению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="187" w:name="z1440"/>
+      <w:bookmarkEnd w:id="186"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>80. Для проведения итоговой аттестации в срок до 1 февраля текущего года создается Комиссия: при школах – приказом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> директора школы, при "НИШ" – приказом Председателя Правления АОО "НИШ", при районном, городском отделе образования – приказом его руководителя, при управлении образования – приказом его руководителя, при Министерстве (для республиканских школ) – приказом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Министра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="188" w:name="z1441"/>
+      <w:bookmarkEnd w:id="187"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 81. В состав Комиссии при школе включаются учителя-предметники и заместители директора школы (при наличии), представители общественных организаций (при наличии) и родительских комитетов. Комиссию возглавляет директор школы или лицо, заменяю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>щее его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="189" w:name="z1442"/>
+      <w:bookmarkEnd w:id="188"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Количество членов Комиссии при школе составляет не менее пяти человек при одном выпускном класс-комплекте основной и средней школы и не менее семи человек при двух и более выпускных класс-комплектах основной и средней школы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="190" w:name="z1443"/>
+      <w:bookmarkEnd w:id="189"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 82. В сост</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ав Комиссии при районном, городском отделе образования включаются педагоги-предметники, специалисты отделов образования, представители общественных организаций и родительских комитетов, а также секретарь, назначаемый из числа сотрудников отдела образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Комиссию возглавляет руководитель отдела образования или лицо, заменяющее его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="191" w:name="z1444"/>
+      <w:bookmarkEnd w:id="190"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 83. В состав Комиссии при управлении образования включаются учителя-предметники, специалисты управления образования, представители общественных организаций и родительски</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>х комитетов, средств массовой информации, а также секретарь, назначаемый из числа сотрудников управления образования. Комиссию возглавляет руководитель управления образования или лицо, заменяющее его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="192" w:name="z1445"/>
+      <w:bookmarkEnd w:id="191"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 84. В состав Комиссии при Министерстве включаются</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учителя-предметники, представители общественных организаций и родительских комитетов, сотрудники Министерства и подведомственных организаций Министерства, а также секретарь, назначаемый из числа сотрудников Министерства. Комиссию возглавляет </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>жақын</w:t>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вице-министр</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...12 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>образования и науки Республики Казахстан или лицо, заменяющее его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="193" w:name="z1446"/>
+      <w:bookmarkEnd w:id="192"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 85. Комиссией, формируемой при школе, осуществляются следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="194" w:name="z1447"/>
+      <w:bookmarkEnd w:id="193"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) проведение разъяснительных работ для обучающихся, педагогов и родителей по вопросам проведения ито</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>говой аттестации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="195" w:name="z1448"/>
+      <w:bookmarkEnd w:id="194"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) формирование и направление в филиал НЦТ списков обучающихся 11 (12) класса, сдающих итоговую аттестацию с указанием перечня предметов, выбранных обучающимися 11 (12) класса, в срок до 1 марта текущего года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="196" w:name="z1449"/>
+      <w:bookmarkEnd w:id="195"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) организация р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аботы по проведению итоговой аттестации, а также подготовке обучающихся к итоговой аттестации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="197" w:name="z1450"/>
+      <w:bookmarkEnd w:id="196"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) рассмотрение письменных экзаменационных работ, обучающихся 9 (10) и 11 (12) классов, кроме работ претендентов на получение аттестата об общем среднем о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бразовании "Алтын белгі" по предметам, предусмотренным подпунктами 1) и 2) пункта 41 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="198" w:name="z1451"/>
+      <w:bookmarkEnd w:id="197"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) после завершения письменных экзаменационных работ направляет электронный вариант Протокола в отделы или управления образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="199" w:name="z1452"/>
+      <w:bookmarkEnd w:id="198"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) выдача </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и использование результатов тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="200" w:name="z1453"/>
+      <w:bookmarkEnd w:id="199"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) направление письменных экзаменационных работ претендентов на получение аттестата об общем среднем образовании "Алтын белгі" по предметам, предусмотренным подпунктами 1) и 2) пункта 41 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="201" w:name="z1454"/>
+      <w:bookmarkEnd w:id="200"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> через районные/городские отделы образования на рассмотрение Комиссии при управлении образования (республиканские школы - на рассмотрение Комиссии при Министерстве);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="202" w:name="z1455"/>
+      <w:bookmarkEnd w:id="201"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) перевод баллов результатов тестирования в оценки в соответствии со Шкалой пер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">евода баллов тестирования в оценки аттестата о среднем общем образовании согласно приложению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="203" w:name="z1456"/>
+      <w:bookmarkEnd w:id="202"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9) рассмотрение и принятие решения по вопросам, поступившим на апелляцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="204" w:name="z1457"/>
+      <w:bookmarkEnd w:id="203"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 86. Комиссией, формируемой при районном, городском от</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>деле образования, осуществляются следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="205" w:name="z1458"/>
+      <w:bookmarkEnd w:id="204"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) проведение информационно-разъяснительной работы среди обучающихся, педагогов и родителей по вопросам проведения итоговой аттестации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="206" w:name="z1459"/>
+      <w:bookmarkEnd w:id="205"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) организация работы по проведению итоговой аттеста</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="207" w:name="z1460"/>
+      <w:bookmarkEnd w:id="206"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) направление письменных экзаменационных работ претендентов на получение аттестата об общем среднем образовании "Алтын белгі" по предметам, предусмотренным подпунктами 1) и 2) пункта 41 настоящих Правил на Комиссию при управлении образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="208" w:name="z1461"/>
+      <w:bookmarkEnd w:id="207"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) рассмотрение поступивших вопросов на апелляцию и принятие окончательного решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="209" w:name="z1462"/>
+      <w:bookmarkEnd w:id="208"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 87. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пункт 87 вводится в действие с 01.09.2022 в соответствии с приказом Министра образования и науки РК от 12.05.2022 № 193 (те</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кст исключен).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="210" w:name="z1469"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88. Комиссией, формируемой при управлении образования, осуществляются следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="211" w:name="z1470"/>
+      <w:bookmarkEnd w:id="210"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) проведение информационно-разъяснительной работы по вопросам прохождения итоговой аттестации среди обучающихся, педагогов и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="212" w:name="z1471"/>
+      <w:bookmarkEnd w:id="211"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) организация итоговой аттестации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="213" w:name="z1472"/>
+      <w:bookmarkEnd w:id="212"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) рассмотрение письменных экзаменационных работ претендентов на получение аттестата об общем среднем образовании "Алтын белгі" по предметам, предусмотренным подпунктами 1) и 2) пункта 41 настоящи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>х Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="214" w:name="z1473"/>
+      <w:bookmarkEnd w:id="213"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) направление результатов рассмотрение письменных экзаменационных работ претендентов на получение аттестатов об общем среднем образовании "Алтын белгі" в школы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="215" w:name="z1474"/>
+      <w:bookmarkEnd w:id="214"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) рассмотрение обоснованности предложений, поступивших на апелляцию и п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ринятие окончательного решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="216" w:name="z1475"/>
+      <w:bookmarkEnd w:id="215"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 89. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пункт 89 вводится в действие с 01.09.2022 в соответствии с приказом Министра образования и науки РК от 12.05.2022 № 193 (текст исключен).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="217" w:name="z1482"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90. Комиссией, формируемой при Минист</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ерстве, осуществляются следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="218" w:name="z1483"/>
+      <w:bookmarkEnd w:id="217"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) проведение информационно-разъяснительной работы среди обучающихся, педагогов и родителей по вопросам проведения итоговой аттестации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="219" w:name="z1484"/>
+      <w:bookmarkEnd w:id="218"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) организация работы по проведению итоговой аттестации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="220" w:name="z1485"/>
+      <w:bookmarkEnd w:id="219"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) рассмотрение письменных экзаменационных работ претендентов на получение аттестата об общем среднем образовании "Алтын белгі" республиканских школ по предметам, предусмотренным подпунктами 1) и 2) пункта 41 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="221" w:name="z1486"/>
+      <w:bookmarkEnd w:id="220"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) направление резуль</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>татов рассмотрения письменных экзаменационных работ претендентов на получение аттестата об общем среднем образовании "Алтын белгі" и знака "Алтын белгі" в управления образования, в республиканские школы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="222" w:name="z1487"/>
+      <w:bookmarkEnd w:id="221"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) рассмотрение обоснованности предложений, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>поступивших на апелляцию и принятие окончательного решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="223" w:name="z1488"/>
+      <w:bookmarkEnd w:id="222"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91. Заключительное заседание Комиссии, формируемой при школе по подведению итогов работы и принятию решения об утверждении списка обучающихся, награждаемых знаком "Алтын белгі", проводится н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е позднее 14 июня текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="224" w:name="z1489"/>
+      <w:bookmarkEnd w:id="223"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92. Списки обладателей аттестатов об основном среднем образовании с отличием, аттестатов об общем среднем образовании с отличием и об общем среднем образовании "Алтын белгі" и знака "Алтын белгі" утверждается приказом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> директора школы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="225" w:name="z1490"/>
+      <w:bookmarkEnd w:id="224"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 93. Управления образования и республиканские школы предоставляют в Министерство итоговые данные о результатах итоговой аттестации обучающихся не позднее 1 июля текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="226" w:name="z1491"/>
+      <w:bookmarkEnd w:id="225"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 94. Результаты итоговой аттестации обучающихся обсу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ждаются на педсовете при участии всех членов Комиссии, формируемой при школе, по итогам работы за учебный год в августе месяце текущего года. </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Осы тармақтың 2) және 3) тар</w:t>
-[...2440 lines deleted...]
-        <w:t>Педагогикалық кеңес оқу-тәрбие жұмысының сапасын жақсарту бойынша нақты шаралар қабылдайды.</w:t>
+        <w:t>Педсовет принимает меры по улучшению качества учебно-воспитательной работы.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5920"/>
-        <w:gridCol w:w="3857"/>
+        <w:gridCol w:w="5848"/>
+        <w:gridCol w:w="3929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2" w:rsidRPr="00E630DB">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="166"/>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:bookmarkEnd w:id="226"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к Типовым правилам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пров</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>едения текущего контроля</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>успеваемости, промежуточной</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>аттестации обучающихся</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>в организациях образования,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>реализующих общеобразовательные</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>учебные программы начального,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>основного среднего, общего</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>1-қосымша</w:t>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>среднего образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="227" w:name="z1493"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> Балдарды бағаға ауыстыру шәкілі</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Шкала перевода баллов в оценки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="1630"/>
         <w:gridCol w:w="4520"/>
         <w:gridCol w:w="80"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:bookmarkEnd w:id="227"/>
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>2-11 (12) сыныптардағы балдардың пайыздық мазмұны (%)</w:t>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Процентное содержание баллов во 2-11 (12) классах (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Баға</w:t>
+              <w:t>Оценка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>0- 39</w:t>
+              <w:t>0-39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қанағаттанарлықсыз - "2"</w:t>
+              <w:t>неудовлетворительно - "2"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40 - 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қанағаттанарлық - "3"</w:t>
+              <w:t>удовлетворительно - "3"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>65 - 84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жақсы - "4"</w:t>
+              <w:t>хорошо - "4"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>85 - 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өте жақсы - "5"</w:t>
+              <w:t>отлично - "5"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2" w:rsidRPr="00E630DB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к Типовым правилам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проведения текущего контроля</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">успеваемости, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>промежуточной</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>аттестации обучающихся</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в организациях образования,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>реализующих общеобразовательные</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>учебные программы начального,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>основного среднего, общего</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>2-қосымша</w:t>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>среднего образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="228" w:name="z1495"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> "НЗМ" ДББҰ бітірушілерінің оқудағы нәтижелерін сырттай бағалау балдарын ҰБТ балдарына ауыстыру шәкілі</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шкала </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>перевода баллов внешнего оценивания результатов обучения выпускников</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АОО "НИШ" в баллы сертификата ЕНТ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:bookmarkEnd w:id="228"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Пәндер</w:t>
+              <w:t>Предметы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>“НЗМ” ДББҰ бітірушілері үшін</w:t>
+              <w:t>Для выпускников АОО "НИШ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>U (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>D (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>C (4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>B (5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A (6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A* (7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақ тілі (оқу сауаттылығы)</w:t>
+              <w:t>Казахский язык (грамотность чтения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Казақ тілі (бейіндік пән)</w:t>
+              <w:t>Казахский язык (профильный предмет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Орыс тілі (оқу сауаттылығы)</w:t>
+              <w:t>Русский язык (грамотность чтения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Орыс тілі (бейіндік пән)</w:t>
+              <w:t>Русский язык (профильный предмет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан тарихы</w:t>
+              <w:t>История Казахстана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Математика </w:t>
-[...6 lines deleted...]
-              <w:t>(математикалық сауаттылық)</w:t>
+              <w:t>Математика (математическая грамотность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Математика (бейіндік пән)</w:t>
+              <w:t>Математика (профильный предмет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бейіндік пәндер</w:t>
+              <w:t>Профильные предметы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...9 lines deleted...]
-        <w:t>      * Ең жоғарғы нәтиже</w:t>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="229" w:name="z1496"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      * Наивысший результат</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5920"/>
-        <w:gridCol w:w="3857"/>
+        <w:gridCol w:w="5848"/>
+        <w:gridCol w:w="3929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2" w:rsidRPr="00E630DB">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:bookmarkEnd w:id="229"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к Типовым правилам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проведения текущего контроля</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>успеваемости, промежуточной</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">аттестации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>обучающихся</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в организациях образования,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>реализующих общеобразовательные</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>учебные программы начального,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>основного среднего, общего</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>3-қосымша</w:t>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>среднего образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="230" w:name="z1498"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Протокол экзамена за курс обучения на уровне основного среднего, общего среднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="231" w:name="z1499"/>
+      <w:bookmarkEnd w:id="230"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование учебного предмета)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование школы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование города (села))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование района)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>______________________________________________ области Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В состав экзаменационной коми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ссии входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при его наличии) председателя экзаменационной комиссии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при его наличии) эк</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заменатора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при его наличии) ассистентов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> Негізгі орта және жалпы орта білім беру деңгейіндегі оқыту курсы үшін емтихан хаттамасы</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">      ___________________________________ </w:t>
+        <w:t>На экзамен явились:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Ф.И.О. (при его наличии) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>бойынша</w:t>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающих</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ся</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...524 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>На экзамен не явились:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при его наличии) обучающихся)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Экзамен начался в ____час. ____ мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Экзамен закончился в ___час. ____мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>По результатам экзамена выставлены следу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ющие баллы и экзаменационные оценки:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Емтихан тапсырушының Т.А.Ә. (бар болған жағдайда)</w:t>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Ф.И.О. (при его наличии) экзаменующегося</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Балл (жазумен)</w:t>
+              <w:t>Балл (прописью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Емтихан бағасы (жазумен)</w:t>
+              <w:t>Экзаменационная оценка (прописью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...161 lines deleted...]
-        <w:t>      Ескерту: ұқсас Хаттаманың электронды нұсқасы қағаз нұсқамен бірдей қолданылады.</w:t>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="232" w:name="z1500"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата проведения экзамена "___" __________20__ г.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дата внесения в протокол оценок "___"__________ 20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Председатель Комиссии ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ф.И.О. (при его наличии) подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Экзаменующий педагог ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ф.И.О. (при его наличии) подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Ассистенты ____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ф.И.О. (при его наличии) подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________ (Ф.И.О. (при его наличии) подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Примечание: аналогичный электронный вариант Протокола используется нара</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вне с бумажным вариантом.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5920"/>
-        <w:gridCol w:w="3857"/>
+        <w:gridCol w:w="5848"/>
+        <w:gridCol w:w="3929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2" w:rsidRPr="00E630DB">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к Типовым правилам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проведения текущего контроля</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>успеваемости, промежуточной</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>аттестации обучающихся</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в организациях образования,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>реализующих общеобразовательные</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>учебные программы начального,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>основного среднего, общего</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>среднего образования</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="233" w:name="z1502"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 9 (10) және 11 (12) сынып білім алушыларының емтихан балдарын емтихан бағаларына ауыстыру шәкілі</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Шкала перевода баллов экзамена обучающихся 9 (10) и 11 (12) классов в экзаменационные оценки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="2060"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="80"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE" w:rsidRPr="0026102B">
+      <w:tr w:rsidR="008403C2" w:rsidRPr="00E630DB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:bookmarkEnd w:id="233"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Баға</w:t>
+              <w:t>Оценка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRPr="0026102B" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026102B">
+            <w:r w:rsidRPr="00E630DB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Максимальды балл 30 болған </w:t>
-[...17 lines deleted...]
-              <w:t>әндер үшін балдар</w:t>
+              <w:t>Баллы для предметов, где максимальный балл 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRPr="0026102B" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026102B">
+            <w:r w:rsidRPr="00E630DB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Максимальды б</w:t>
-[...25 lines deleted...]
-              <w:t>әндер үшін балдар</w:t>
+              <w:t>Баллы для предметов, где максимальный балл 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRPr="0026102B" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026102B">
+            <w:r w:rsidRPr="00E630DB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Максимальды балл 50 болған </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0026102B">
+              <w:t xml:space="preserve">Баллы для предметов, где максимальный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>п</w:t>
-[...8 lines deleted...]
-              <w:t>әндер үшін балдар</w:t>
+              <w:t>балл 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRPr="0026102B" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026102B">
+            <w:r w:rsidRPr="00E630DB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Максимальды балл 60 болған </w:t>
-[...17 lines deleted...]
-              <w:t>әндер үшін балдар</w:t>
+              <w:t>Баллы для предметов, где максимальный балл 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"2"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0-23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"3"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24-38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"4"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33-42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"5"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34-40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51-60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2" w:rsidRPr="00E630DB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к Типовым правилам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проведения текущего контроля</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">успеваемости, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>промежуточной</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>аттестации обучающихся</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в организациях образования,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>реализующих общеобразовательные</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>учебные программы начального,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>основного среднего, общего</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>среднего образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008403C2">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бастауыш, </w:t>
-[...96 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t>ФОРМА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...15 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="234" w:name="z1505"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Апелляцияға өтініш</w:t>
-[...13 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Заявление на апелляцию</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="235" w:name="z1506"/>
+      <w:bookmarkEnd w:id="234"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Я ________________ ___________ не </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>согласен(а) с результатом письменной работы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>пән(</w:t>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при его наличии)</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...30 lines deleted...]
-        <w:t>Келесі негіздер бойынша</w:t>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по предмету(ам) _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Прошу пересмотреть количество баллов, полученных мною за задание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ _____ по следующим основаниям</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________№___тапсырмадан алған балдар санын қайта</w:t>
-[...48 lines deleted...]
-        <w:t>Қолы</w:t>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5920"/>
-        <w:gridCol w:w="3857"/>
+        <w:gridCol w:w="5848"/>
+        <w:gridCol w:w="3929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2" w:rsidRPr="00E630DB">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к Типовым правилам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проведения текущего контроля</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>успеваемости, промежуточной</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>аттестации обучающихся</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в организациях образования,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>реализующих общеобразовательные</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>учебные программы начального,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>основного ср</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>еднего, общего</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>среднего образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008403C2">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бастауыш</w:t>
-[...96 lines deleted...]
-              <w:t>6-қосымша</w:t>
+              <w:t>ФОРМА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...15 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="236" w:name="z1509"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Апе</w:t>
-[...6 lines deleted...]
-        <w:t>лляцияға өтініштерді тіркеу журналы</w:t>
+        <w:t xml:space="preserve"> Журнал регистрации заявлений на апелляцию</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:bookmarkEnd w:id="236"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Білім алушының Т.А.Ә. (бар болған жағдайда)</w:t>
+              <w:t>Ф.И.О. обучающегося</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Класс, оқыту тілі</w:t>
+              <w:t>Класс, язык обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Апелляция берілген пән(дер)</w:t>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Предмет(ы), по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">которому подана апелляция </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш беру уақыты</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Время подачи </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Білім алушының қолы</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Подпись учащегося</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...35 lines deleted...]
-        <w:t>      Толтырылған күні</w:t>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="237" w:name="z1510"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Член комиссии ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ф.И.О. (при его наличии) подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заполнения</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5920"/>
-        <w:gridCol w:w="3857"/>
+        <w:gridCol w:w="5848"/>
+        <w:gridCol w:w="3929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2" w:rsidRPr="00E630DB">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к Типовым правилам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проведения текущего контроля</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>успеваемости, промежуточной</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>аттестации обучающихся</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>организациях образования,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>реализующих общеобразовательные</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>учебные программы начального,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>основного среднего, общего</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>7-қосымша</w:t>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>среднего образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...248 lines deleted...]
-      <w:tr w:rsidR="006D21AE" w:rsidRPr="0026102B">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRPr="0026102B" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRPr="0026102B" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026102B">
-[...71 lines deleted...]
-              <w:t>2-қосымша</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ФОРМА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRPr="0026102B" w:rsidRDefault="0026102B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0026102B">
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="238" w:name="z1513"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Техникалық және кәсіптік, орта білімнен кейінгі білі</w:t>
-[...250 lines deleted...]
-      <w:r w:rsidRPr="0026102B">
+        <w:t xml:space="preserve"> Протокол заседания комиссии по результатам рассмотрения заявления на апелляцию</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="239" w:name="z1514"/>
+      <w:bookmarkEnd w:id="238"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Город </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Экзаменационный центр _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дата __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Состав комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Председатель: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Члены комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Повестка дня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Рассмотрение заявления обучающегося</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Ф.И.О.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>мазмұнын оларды зерделеп бітіргеннен кейінгі меңгеру сапасын бағалау мақсатында жүргізілетін рәсім;</w:t>
-[...4661 lines deleted...]
-        <w:t>      41. Комиссия төрағасы педагогикалық кеңеске комиссия жұмысының қорытындылары туралы баяндайды.</w:t>
+        <w:t>О несогласии с оценкой, выставленной за письменный экзамен по предмету:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Экзаменационная оценка до апелляции – _____ баллов.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5935"/>
-        <w:gridCol w:w="3842"/>
+        <w:gridCol w:w="5989"/>
+        <w:gridCol w:w="3788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2" w:rsidRPr="00E630DB">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="211"/>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 2 к приказу </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Министра </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>образования</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>и науки Республики Казахстан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-              <w:t>қосымша</w:t>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>от 18 марта 2008 года № 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="240" w:name="z158"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Типовые правила проведения текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся в организациях технического и профессионального, послесреднего образования</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="241" w:name="z1515"/>
+      <w:bookmarkEnd w:id="240"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сноска. Типовые правила - в редакции приказа Министра образования и науки РК от 28.08.2020 № 373 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="242" w:name="z1088"/>
+      <w:bookmarkEnd w:id="241"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 1. Основные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="243" w:name="z1089"/>
+      <w:bookmarkEnd w:id="242"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Настоящие Правила проведения текущего контроля у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>спеваемости, промежуточной и итоговой аттестации обучающихся в организациях технического и профессионального, послесреднего образования (далее - Правила) разработаны в соответствии с подпунктом 19) статьи 5 Закона Республики Казахстан "Об образовании" и оп</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ределяют порядок проведения текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся в организациях технического и профессионального, послесреднего образования, независимо от форм собственности и ведомственной подчиненности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="244" w:name="z1090"/>
+      <w:bookmarkEnd w:id="243"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В настоящих Правилах использованы следующие определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="245" w:name="z1091"/>
+      <w:bookmarkEnd w:id="244"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) квалификационный экзамен – процедура, позволяющая объективно определить достаточность теоретической и практической подготовки, опыта и компетентности, оценить их соответствие требованиям и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>присвоить уровень квалификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="246" w:name="z1092"/>
+      <w:bookmarkEnd w:id="245"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) квалификационная комиссия – коллегиальный орган, создаваемый для проведения процедуры по присвоению обучающимся организаций технического и профессионального образования рабочей квалификации по итогам освоения профес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сиональных модулей в рамках одной квалификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="247" w:name="z1093"/>
+      <w:bookmarkEnd w:id="246"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) промежуточная аттестация обучающихся – процедура, проводимая с целью оценки качества освоения обучающимися содержания части или всего объема одного учебного предмета, одной учебной дисциплины и (или)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> модуля, а также профессиональных модулей в рамках одной квалификации после завершения их изучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="248" w:name="z1094"/>
+      <w:bookmarkEnd w:id="247"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> Төрт балдық жүйе бойынша цифрлық баламаға сәйкес келетін білім алушылардың оқу жетістіктерін бағалаудың әріптік жүйесі</w:t>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) итоговая аттестация обучающихся - процедура, проводимая с целью определения степени освоения ими объема учебных предметов, учебных дисциплин и (или</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) модулей, предусмотренных государственным общеобязательным стандартом соответствующего уровня образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="249" w:name="z1095"/>
+      <w:bookmarkEnd w:id="248"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) текущий контроль успеваемости обучающихся – систематическая проверка знаний обучающихся, проводимая преподавателем на текущих занятиях в со</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ответствии с учебной программой дисциплины и (или) модуля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="250" w:name="z1096"/>
+      <w:bookmarkEnd w:id="249"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) дипломная работа (проект) - выпускная квалификационная работа, самостоятельная</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>творческая работа студентов, обучающихся по программам подготовки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>квалифицированных рабочих и специалистов ср</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>еднего звена,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>прикладных бакалавров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="251" w:name="z1097"/>
+      <w:bookmarkEnd w:id="250"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) итоговая аттестационная комиссия – коллегиальный орган, создаваемый для проведения итоговой аттестации выпускника организаций технического и профессионального, послесреднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="252" w:name="z1098"/>
+      <w:bookmarkEnd w:id="251"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>балльно-рейтинговая буквенная система оценки учебных достижений – система оценки уровня учебных достижений в баллах, соответствующих принятой в международной практике буквенной системе с цифровым эквивалентом, и позволяющая установить рейтинг обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="253" w:name="z1099"/>
+      <w:bookmarkEnd w:id="252"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Оценка знаний обучающихся производится по цифровой пятибалльной системе: (5-"отлично", 4-"хорошо", 3-"удовлетворительно", 2-"неудовлетворительно").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="254" w:name="z1100"/>
+      <w:bookmarkEnd w:id="253"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>При применении балльно-рейтинговой буквенной системы учебные достижения (знания, умения, нав</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ыки и компетенции) обучающихся оцениваются в баллах по 100-балльной шкале, соответствующих принятой в международной практике буквенной системе (положительные оценки, по мере убывания, от "А" до "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>", "неудовлетворительно" - "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>") с соответствующим цифровым э</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>квивалентом по 4-х балльной шкале согласно приложению к настоящим Правилам.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="255" w:name="z1101"/>
+      <w:bookmarkEnd w:id="254"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Проведение текущего контроля и промежуточной аттестации </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающихся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="256" w:name="z1109"/>
+      <w:bookmarkEnd w:id="255"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Организации образования самостоятельны в выборе форм, порядка и периодичности </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>осуществления текущего контроля успеваемости и проведения промежуточной аттестации обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="257" w:name="z1516"/>
+      <w:bookmarkEnd w:id="256"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Текущий контроль по дисциплинам и (или) модулям при отсутствии по ним практических и семинарских занятий осуществляется путем проверки преподавателем обяз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ательных контрольных работ (письменных заданий, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>рефератов) предусмотренных учебной программой, в том числе и с учетом индивидуальной траектории обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="258" w:name="z1517"/>
+      <w:bookmarkEnd w:id="257"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Текущий контроль успеваемости по дисциплинам и (или) модулям для лиц с особыми образовательными </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>потребностями проводится по индивидуальным заданиям, с учетом особенностей психофизического развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="259" w:name="z1518"/>
+      <w:bookmarkEnd w:id="258"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проведение текущего контроля успеваемости обучающихся путем дистанционного обучения (далее – ДО) осуществляется посредством:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="260" w:name="z1247"/>
+      <w:bookmarkEnd w:id="259"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) прямого общени</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я обучающегося и преподавателя в режиме онлайн или офлайн с использованием телекоммуникационных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="261" w:name="z1248"/>
+      <w:bookmarkEnd w:id="260"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) автоматизированных тестирующих комплексов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="262" w:name="z1249"/>
+      <w:bookmarkEnd w:id="261"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) проверки индивидуальных заданий (выдача заданий на электронную почту обучающихся, мессендж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>еры).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="263" w:name="z1519"/>
+      <w:bookmarkEnd w:id="262"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Формы проведения текущего контроля успеваемости обучающихся определяет педагог с учетом цели, содержания учебного материала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 4 - в редакции приказа Министра образования и науки РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="264" w:name="z1110"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5. Текущий контроль успеваемости по дисциплинам и (или) модулям, изучение которых согласно учебному плану ограничивается лекционным курсом, при отсутствии обязатель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ных контрольных работ, не осуществляется. Перечень таких дисциплин и (или) модулей определяется коллегиальным органом организаций образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="265" w:name="z1119"/>
+      <w:bookmarkEnd w:id="264"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Перечень дисциплин и (или) модулей и форма проведения промежуточной аттестации обучающихся устанавливают</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ся организациями технического и профессионального, послесреднего образования в соответствии с рабочими учебными планами и вносятся в график учебного процесса в начале учебного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="266" w:name="z1520"/>
+      <w:bookmarkEnd w:id="265"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При проведении промежуточной аттестации путем ДО используются следую</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>щие формы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="267" w:name="z1250"/>
+      <w:bookmarkEnd w:id="266"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тестирование с использованием автоматизированных тестовых систем с возможностью ограничения времени выполнения задания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="268" w:name="z1251"/>
+      <w:bookmarkEnd w:id="267"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) выполнение индивидуального проекта (онлайн, офлайн);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="269" w:name="z1252"/>
+      <w:bookmarkEnd w:id="268"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) выполнение практического, творческого задания</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (онлайн, офлайн);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="270" w:name="z1253"/>
+      <w:bookmarkEnd w:id="269"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) сдача экзамена в онлайн-режиме (в устной или письменной форме).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="271" w:name="z1521"/>
+      <w:bookmarkEnd w:id="270"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Промежуточная аттестация по общеобразовательным дисциплинам предусматривает проведение экзаменов по: языку, литературе, истории </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Казахстана, математике и выбор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у организации технического и профессионального, послесреднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="272" w:name="z1522"/>
+      <w:bookmarkEnd w:id="271"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для проведения промежуточной аттестации на присвоение рабочей квалификации обучающимся приказом руководителя организаций технического и профессионального, послесреднего образо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вания создается квалификационная комиссия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="273" w:name="z1523"/>
+      <w:bookmarkEnd w:id="272"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Решение о выдаче свидетельства о присвоении рабочей квалификации принимается на основе квалификационного экзамена по выполнению видов работ по данной квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 6 - в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра образования и науки РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="274" w:name="z1120"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7. Промежуточная аттестация обучающихся в организациях технического и профессионального,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> послесреднего образования осуществляется в соответствии с рабочими учебными планами и программами в форме защиты курсовых проектов (работ), отчетов по практике, зачетов и экзаменов, при этом зачеты и защита курсовых проектов (работ) проводятся до начала э</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кзаменов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="275" w:name="z1121"/>
+      <w:bookmarkEnd w:id="274"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Курсовые проекты (работы) выполняются по окончании теоретической части или раздела дисциплины и (или) модуля обеспечивающего усвоение знаний, достаточных для выполнения курсового проекта (работы) по данной дисциплине и (или) модуля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="276" w:name="z1122"/>
+      <w:bookmarkEnd w:id="275"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ромежуточная аттестация лиц с особыми образовательными потребностями в организациях технического и профессионального образования проводится в форме экзаменов и/или зачетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="277" w:name="z1123"/>
+      <w:bookmarkEnd w:id="276"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Зачеты проводятся по дисциплинам и (или) модулям, переходящим на следующий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> семестр, если учебным планом текущего семестра промежуточная аттестация в виде экзамена или итогового зачета по данной дисциплине и (или) модулям не предусмотрена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="278" w:name="z1124"/>
+      <w:bookmarkEnd w:id="277"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Зачеты с дифференцированными оценками ("отлично", "хорошо", "удовлетворительно" и "не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>удовлетворительно") проводятся по курсовым проектам (работам), профессиональной практике, а также по специальным дисциплинам и (или) модулям, перечень которых определяется в соответствии с рабочим учебным планом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="279" w:name="z1125"/>
+      <w:bookmarkEnd w:id="278"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Материалы промежуточной аттестации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обучающихся составляются на основе рабочих учебных планов и программ каждой учебной дисциплины и (или) модуля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="280" w:name="z1126"/>
+      <w:bookmarkEnd w:id="279"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. В период подготовки к промежуточной аттестации обучающихся проводятся консультации за счет общего бюджета времени, отведенного на конс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ультации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="281" w:name="z1127"/>
+      <w:bookmarkEnd w:id="280"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. Для проведения промежуточной аттестации обучающихся в форме экзаменов должны быть подготовлены:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="282" w:name="z1128"/>
+      <w:bookmarkEnd w:id="281"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) экзаменационные билеты (экзаменационные контрольные задания), тестовые задания, ситуационные задачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="283" w:name="z1129"/>
+      <w:bookmarkEnd w:id="282"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) наглядные пособия, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>материалы справочного характера, нормативные документы и образцы техники, разрешенные к использованию на экзамене;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="284" w:name="z1130"/>
+      <w:bookmarkEnd w:id="283"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) учебные и технологические карты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="285" w:name="z1131"/>
+      <w:bookmarkEnd w:id="284"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) спортивный зал, оборудование, инвентарь;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="286" w:name="z1132"/>
+      <w:bookmarkEnd w:id="285"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) экзаменационная ведомость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="287" w:name="z1133"/>
+      <w:bookmarkEnd w:id="286"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Про</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>межуточная аттестация (прием экзаменов и зачетов) осуществляется преподавателем и (или) преподавателями, проводившими учебные занятия по данной дисциплине и (или) модулям в течение семестра, либо по поручению руководителя организации образования преподават</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>елем, имеющим квалификацию, соответствующую профилю данной дисциплины и (или) модуля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="288" w:name="z1134"/>
+      <w:bookmarkEnd w:id="287"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. К промежуточной аттестации допускаются обучающиеся, полностью выполнившие все практические, лабораторные, расчетно-графические и курсовые работы (проекты), зач</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">еты согласно рабочим учебным планам и образовательным программам по каждой дисциплине и (или) модулю и не имеющие неудовлетворительных оценок по итогам текущего учета знаний. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="289" w:name="z1135"/>
+      <w:bookmarkEnd w:id="288"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающиеся, имеющие по 1-2 дисциплинам и (или) модулям неудовлетворительн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ые оценки, допускаются к экзаменам с разрешения руководителя организации образования, а имеющим более двух неудовлетворительных оценок – решением педагогического совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="290" w:name="z1136"/>
+      <w:bookmarkEnd w:id="289"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14. При проведении промежуточной аттестации для выполнения задания по экзаменаци</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>онным билетам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="291" w:name="z1137"/>
+      <w:bookmarkEnd w:id="290"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на устный экзамен выделяется не более 25 (двадцать пять) минут на каждого обучающегося;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="292" w:name="z1138"/>
+      <w:bookmarkEnd w:id="291"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на проведение письменного экзамена предусматривается не более:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="293" w:name="z1139"/>
+      <w:bookmarkEnd w:id="292"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) 6-ти астрономических часов по литературе (сочинение);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="294" w:name="z1140"/>
+      <w:bookmarkEnd w:id="293"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) 4-х </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>академических часов по математике и специальным дисциплинам и (или) модулям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="295" w:name="z1141"/>
+      <w:bookmarkEnd w:id="294"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) 3-х астрономических часов по государственному языку и русскому языку (изложение);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="296" w:name="z1142"/>
+      <w:bookmarkEnd w:id="295"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) 2-х астрономических часа по государственному языку и русскому (диктант).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="297" w:name="z1143"/>
+      <w:bookmarkEnd w:id="296"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Письменные (тестовые задания) экзаменационные работы выполняются на бумаге со штампом организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="298" w:name="z1144"/>
+      <w:bookmarkEnd w:id="297"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15. Экзамены по дисциплинам, модулям, связанные с прослушиванием, просмотром учебных работ, спортивными выступлениями, принимаются преподав</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ателями соответствующей методической предметной и цикловой комиссии, кафедр, отделения. На их проведение предусматривается фактически затраченное время, но не более одного академического часа на каждого обучающегося.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="299" w:name="z1145"/>
+      <w:bookmarkEnd w:id="298"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16. Во время проведения промежуто</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>чной аттестации (экзаменов и зачетов) присутствие посторонних лиц без разрешения руководителя организации технического и профессионального, послесреднего образования не допускается (кроме заместителя руководителя по учебной, методической работам, заведующе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>го отделением и председателя предметно-цикловой комиссии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="300" w:name="z1146"/>
+      <w:bookmarkEnd w:id="299"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17. Обучающимся, не прошедшим промежуточную аттестацию по болезни или по другим уважительным причинам, руководителем организации технического и профессионального, послесреднего образования ус</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>танавливаются индивидуальные сроки их сдачи, утвержденной приказом руководителя организаций образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="301" w:name="z1147"/>
+      <w:bookmarkEnd w:id="300"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18. Пересдача экзамена, при получении оценки "неудовлетворительно" (не зачтено), допускается не более одного раза по одной и той же дисциплине и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(или) модулю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="302" w:name="z1148"/>
+      <w:bookmarkEnd w:id="301"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пересдача экзамена (зачета) допускается с письменного разрешения заведующего отделением, в установленные им сроки тому же преподавателю, преподавателям в рамках модуля, ведущем дисциплину (или в отсутствии ведущего преподавателя другому</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> преподавателю, имеющему квалификацию, соответствующую профилю данной дисциплины и (или) модуля).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="303" w:name="z1149"/>
+      <w:bookmarkEnd w:id="302"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для обучающихся, имеющих по результатам промежуточной аттестации не более 2-х оценок "удовлетворительно", допускается пересдача на более высокий уровень</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оценки по направлению заведующей отделения (заместителя директора).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="304" w:name="z1150"/>
+      <w:bookmarkEnd w:id="303"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19. Обучающиеся, имеющие по результатам промежуточной аттестации более трех оценок "неудовлетворительно", отчисляются из организации образования по решению педагогического совета пр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>иказом руководителя организации технического и профессионального, послесреднего образования с выдачей ему (ей) справки установленного образца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="305" w:name="z1151"/>
+      <w:bookmarkEnd w:id="304"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20. Обучающиеся, полностью выполнившие требования учебного плана определенного курса, успешно сдавшие все з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ачеты и экзамены промежуточной аттестации, переводятся на следующий курс приказом руководителя организации технического и профессионального, послесреднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="306" w:name="z1152"/>
+      <w:bookmarkEnd w:id="305"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21. Итоговые оценки по дисциплинам, модулям, не выносимым на промежуточную аттеста</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>цию, выставляются преподавателями по завершению курса на основе оценок текущего контроля успеваемости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="307" w:name="z1153"/>
+      <w:bookmarkEnd w:id="306"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22. К досрочной сдаче экзаменов промежуточной аттестации без освобождения от текущих учебных занятий приказом руководителя организации технического</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и профессионального, послесреднего образования допускаются обучающиеся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="308" w:name="z1154"/>
+      <w:bookmarkEnd w:id="307"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) выполнившие лабораторные, практические, расчетно-графические и курсовые работы (проекты), зачеты согласно рабочим учебным планам и образовательным программам по дисциплинам и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (или) модулям текущего семестра с оценкой "отлично";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="309" w:name="z1155"/>
+      <w:bookmarkEnd w:id="308"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) не</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>имеющие возможности пройти промежуточную аттестацию в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>установленные сроки (по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>уважительным причинам, подтвержденным соответствующими документами).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="310" w:name="z1156"/>
+      <w:bookmarkEnd w:id="309"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Проведение итоговой </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аттестации обучающихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="311" w:name="z1163"/>
+      <w:bookmarkEnd w:id="310"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23. Итоговая аттестация обучающихся организаций технического и профессионального, послесреднего образования включает сдачу итоговых экзаменов по общепрофессиональным и специальным дисциплинам и (или) модулям, или выполнение и з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ащита дипломного проекта (работы), или выполнение и защита дипломной работы со сдачей итогового экзамена по одной из специальных дисциплин и (или) модуля, за исключением, обучающихся по программам медицинского образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="312" w:name="z1525"/>
+      <w:bookmarkEnd w:id="311"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Итоговая аттестация обучаю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>щихся по программам медицинского образования осуществляется в соответствии с Правилами оценки знаний и навыков обучающихся, оценки профессиональной подготовленности выпускников образовательных программ в области здравоохранения и специалистов в области здр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>авоохранения, утвержденной приказом Министра здравоохранения Республики Казахстан от 11 декабря 2020 года № ҚР ДСМ-249/2020 (зарегистрирован в Реестре нормативных правовых актов под № 21763).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="313" w:name="z1526"/>
+      <w:bookmarkEnd w:id="312"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Итоговая аттестация проводится по заранее утвержденному гр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>афику ее проведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="314" w:name="z1527"/>
+      <w:bookmarkEnd w:id="313"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К итоговой аттестации допускаются обучающиеся, не имеющие академической задолженности и в полном объеме освоившие образовательные программы в соответствии с требованиями государственных общеобязательных стандартов технического и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> профессионального, послесреднего образования, утвержденных приказом Министра образования и науки Республики Казахстан от 31 октября 2018 года № 604 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17669) (далее – ГОС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>О).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="315" w:name="z1528"/>
+      <w:bookmarkEnd w:id="314"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При проведении итоговой аттестации путем ДО организация образования обеспечивает идентификацию личности обучающихся, выбор способа которой осуществляется организацией самостоятельно, и контроль соблюдения порядка ее проведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="316" w:name="z1529"/>
+      <w:bookmarkEnd w:id="315"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Идентификаци</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я обучающихся осуществляется посредством визуальной сверки личности обучающегося с данными документа, удостоверяющего личность, представленного обучающимся перед видеокамерой в развернутом виде. Обучающиеся заранее информируются о технических требованиях к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оборудованию и каналам связи. Организация образования удостоверяется в технической возможности </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающихся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> путем предварительной проверки связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="317" w:name="z1530"/>
+      <w:bookmarkEnd w:id="316"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Компьютерное тестирование проводится с помощью инструментов, встроенных в информационные системы, или с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>помощью отдельных инструментов. Процесс тестирования автоматизирован. Обеспечивается автоматизированная обработка и хранения результатов тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 23 - в редакции приказа Министра образования и науки РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="318" w:name="z1164"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>24. Дипломный проект (работа) выполняется студентами, обучающимися по рабочим квалификациям, а также обучающимися по естественнонаучным, гуманитарным</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, экономическим и творческим специальностям, и имеет целью систематизацию, обобщение и проверку специальных теоретических знаний и практических навыков выпускников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="319" w:name="z1165"/>
+      <w:bookmarkEnd w:id="318"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дипломный проект (работа) выполняется студентами, обучающимися по техническим, технол</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>огическим и сельскохозяйственным специальностям при подготовке специалиста среднего звена, прикладного бакалавра и предполагает описание или расчет некоторого технического устройства или технологии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="320" w:name="z1166"/>
+      <w:bookmarkEnd w:id="319"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25. Для проведения итоговой аттестации обучающихся </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в организациях образования создается итоговая аттестационная комиссия приказом руководителя организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="321" w:name="z1167"/>
+      <w:bookmarkEnd w:id="320"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Состав итоговой аттестационной комиссии формируется из числа квалифицированных специалистов предприятий, преподавателей специальных д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>исциплин, мастеров производственного обучения и представителей коллегиальных органов управления учебного заведения в соотношении 65 % от представителей работодателей и 35 % от представителей организации технического и профессионального, послесреднего образ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ования, включая секретаря комиссии без права голоса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="322" w:name="z1168"/>
+      <w:bookmarkEnd w:id="321"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Состав итоговой аттестационной комиссии по программам медицинского образования дополнительно включает в себя представителей организаций, осуществляющих оценку знаний и навыков обучающихся, аккредит</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ованных уполномоченным органом в области здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="323" w:name="z1169"/>
+      <w:bookmarkEnd w:id="322"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26. Комиссия создается на период итоговой аттестации не позднее, чем за один месяц до проведения итоговой аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="324" w:name="z1170"/>
+      <w:bookmarkEnd w:id="323"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27. Комиссия определяет: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="325" w:name="z1171"/>
+      <w:bookmarkEnd w:id="324"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) соответствие уровня теоретическо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>й и практической подготовки обучающихся установленной образовательной программе технического и профессионального, послесреднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="326" w:name="z1172"/>
+      <w:bookmarkEnd w:id="325"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) фактический уровень знаний, умений и практических навыков обучающихся по производственному обучению, общеп</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рофессиональным и специальным дисциплинам и (или) профессиональным модулям, их соответствие требованиям учебных программ и квалификационных характеристик по профессиям (специальностям).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="327" w:name="z1173"/>
+      <w:bookmarkEnd w:id="326"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28. Продолжительность заседаний комиссии не превышает 6 часов в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>день.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="328" w:name="z1183"/>
+      <w:bookmarkEnd w:id="327"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29. Итоговая аттестация обучающихся в организациях технического и профессионального, послесреднего образования, в том числе путем ДО, проводится в сроки, предусмотренные графиком учебного процесса и рабочими учебными планами в форме, определенн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ой ГОСО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="329" w:name="z1532"/>
+      <w:bookmarkEnd w:id="328"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Итоговая аттестация обучающихся по программам медицинского образования проводится в сроки, согласованные с организациями, аккредитованными уполномоченным органом в области здравоохранения по оценке знаний и навыков обучающихся по программам </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>медицинского образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="330" w:name="z1533"/>
+      <w:bookmarkEnd w:id="329"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> До начала итоговой аттестации проводится инструктаж, в том числе о порядке проведения итоговой аттестации, правилах оформления работы, продолжительности выполнения работы, порядке подачи апелляции о несогласии с результатами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> итоговой аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="331" w:name="z1534"/>
+      <w:bookmarkEnd w:id="330"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ознакомление обучающихся с порядком проведения итоговой аттестации осуществляется организацией образования не менее чем за 20 рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="332" w:name="z1535"/>
+      <w:bookmarkEnd w:id="331"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Допуск к итоговой аттестации обучающихся оформляется приказом руководителя организ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="333" w:name="z1536"/>
+      <w:bookmarkEnd w:id="332"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проведение итоговой аттестации путем ДО осуществляется на основании личного заявления, которое подается на имя руководителя организации образования не позднее, чем за месяц до начала итоговой аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="334" w:name="z1537"/>
+      <w:bookmarkEnd w:id="333"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для проведения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>итоговой аттестации путем ДО в организации образования оснащаются помещения с необходимым комплектом оборудования, которое обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="335" w:name="z1254"/>
+      <w:bookmarkEnd w:id="334"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) непрерывное видео и аудионаблюдение за обучающимися, видеозапись;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="336" w:name="z1255"/>
+      <w:bookmarkEnd w:id="335"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) возможность демонстрации обучающими</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ся презентационных материалов во время защиты дипломных проектов (работ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="337" w:name="z1538"/>
+      <w:bookmarkEnd w:id="336"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающиеся, участвующие в итоговой аттестации путем ДО, располагают техническими средствами и программным обеспечением, позволяющими обеспечить целостность процедуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 29 - в редакции приказа Министра образования и науки РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="338" w:name="z1184"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30. В комиссию представляются следующие материалы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="339" w:name="z1185"/>
+      <w:bookmarkEnd w:id="338"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) рабочий учебный план по специальности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="340" w:name="z1186"/>
+      <w:bookmarkEnd w:id="339"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) приказ руководителя организации технического и профессионального образования о допуске обучающихся к итоговой аттестации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="341" w:name="z1187"/>
+      <w:bookmarkEnd w:id="340"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) сводные ведомости итоговых оценок обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="342" w:name="z1188"/>
+      <w:bookmarkEnd w:id="341"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комплект экзаменационных билетов и перечень вопросов, выносимых на итоговые экзамены, согласно учебной программе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="343" w:name="z1189"/>
+      <w:bookmarkEnd w:id="342"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) техническую спецификацию тестовых заданий и перечень клинических станций для обучающихся по программам медицинского образования, сог</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ласованные с учебно-методическими объединениями по направлению подготовки кадров здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="344" w:name="z1190"/>
+      <w:bookmarkEnd w:id="343"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) документы, подтверждающие право обучающихся дневной формы обучения на перенос сроков итоговой аттестации по состоянию здоровья;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="345" w:name="z1191"/>
+      <w:bookmarkEnd w:id="344"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) документы, п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>одтверждающие право обучающихся заочной формы обучения и (или) представление с места работы подтверждающих документов на перенос сроков итоговой аттестации по состоянию здоровья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="346" w:name="z1205"/>
+      <w:bookmarkEnd w:id="345"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31. Итоговая аттестация обучающихся организаций технического и професси</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">онального, послесреднего образования проводится в форме сдачи </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>итоговых экзаменов по общепрофессиональным и специальным дисциплинам и (или) модулям, или выполнение и защита дипломного проекта (работы), или выполнение и защита дипломной работы со сдачей итог</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ового экзамена по одной из специальных дисциплин и (или) модуля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="347" w:name="z1540"/>
+      <w:bookmarkEnd w:id="346"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для лиц с особыми образовательными потребностями итоговая аттестация проводится в обстановке, исключающей влияние негативных факторов на состояние их здоровья, и в условиях, отвечающих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>физиологическим особенностям и состоянию здоровья обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="348" w:name="z1541"/>
+      <w:bookmarkEnd w:id="347"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Итоговая аттестация путем ДО проводится в режиме реального времени (онлайн). Ответственным за предоставление программных средств и технической поддержки итоговой аттестации со стороны орг</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>анизаций образования является лицо, определяемое приказом руководителя организации образования, который не позднее, чем за сутки до начала проводит проверку технических условий проведения итоговой аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="349" w:name="z1542"/>
+      <w:bookmarkEnd w:id="348"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Итоговые экзамены по дисциплинам и (или) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>модулям проводятся в соответствии с учебными программами в следующих формах: устно, письменно, в форме комплексных экзаменов, включающих вопросы нескольких специальных дисциплин и (или) профессиональных модулей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="350" w:name="z1543"/>
+      <w:bookmarkEnd w:id="349"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При проведении итоговой аттестации пут</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ем ДО предусматривается проведение комплексных экзаменов в форме компьютерного тестирования с осуществлением обязательной идентификации личности обучающегося и контроля за соблюдением порядка проведения комплексных экзаменов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="351" w:name="z1544"/>
+      <w:bookmarkEnd w:id="350"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Защита дипломного проект</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а (работы) проводится на открытом заседании комиссии по проведению итоговой аттестации с участием не менее 2/3 ее членов. Продолжительность защиты одного дипломного проекта (работы) не превышает 30 (тридцать) минут на одного обучающегося. Для защиты диплом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ного проекта (работы), обучающийся выступает с докладом продолжительностью не более 10 (десять) минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="352" w:name="z1545"/>
+      <w:bookmarkEnd w:id="351"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> За две недели до начала итоговой аттестации, обучающиеся предоставляют, допущенные к защите дипломные проекты (работы) с рецензиями и презентационн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ыми материалами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="353" w:name="z1546"/>
+      <w:bookmarkEnd w:id="352"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Время проведения защиты дипломного проекта (работы) определяется графиком и доводится до сведения обучающихся не менее чем за три рабочих дня до начала защиты дипломных проектов (работ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="354" w:name="z1547"/>
+      <w:bookmarkEnd w:id="353"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Защита дипломного проекта (работы), в то</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м числе путем ДО, проходит в виде демонстрации презентации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="355" w:name="z1548"/>
+      <w:bookmarkEnd w:id="354"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случае прерывания процесса защиты дипломного проекта (работы) путем ДО обучающийся немедленно обращается к заместителю руководителя по учебной работе или заведующему учебной частью с ходат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>айством о его продолжении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="356" w:name="z1549"/>
+      <w:bookmarkEnd w:id="355"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Продолжительность устного итогового экзамена не превышает 15 (пятнадцать) минут на одного обучающегося.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="357" w:name="z1550"/>
+      <w:bookmarkEnd w:id="356"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При проведении итогового экзамена путем ДО, в случаях выполнения работ раньше установленного времени, разрешается</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> завершение сеанса видеоконференцсвязи досрочно по разрешению председателя Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="358" w:name="z1551"/>
+      <w:bookmarkEnd w:id="357"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Итоговая аттестация лиц с особыми образовательными потребностями проводится в форме сдачи практической работы по производственному обучению с пояснениями выполняемых</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> действий с обязательным присутствием руководителя. Для защиты практической работы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающийся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выступает с докладом об этапах выполнения работы с продолжительностью не более 15 (пятнадцати) минут. При организации итоговой аттестации для </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающихся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с наруш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ениями слуха привлекается сурдопереводчик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="359" w:name="z1552"/>
+      <w:bookmarkEnd w:id="358"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вся процедура проведения итоговой аттестации записывается на видео.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 31 - в редакции приказа Министра образования и науки РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти ка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лендарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="360" w:name="z1206"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>32. Квалификационный экзамен проводится на базе предприятий (организаций, учреждений) работодателей или учебного заведения, при наличии у организации технического и профессионального,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> послесреднего образования производственных площадок, лабораторий, мастерских или учебных центров, оснащенных необходимым оборудованием по каждой квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="361" w:name="z1207"/>
+      <w:bookmarkEnd w:id="360"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. По решению Комиссии повторно допускаются к итоговой аттестации в текущем учебном году </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по соответствующей учебной дисциплине и (или) модулю следующие обучающиеся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="362" w:name="z1208"/>
+      <w:bookmarkEnd w:id="361"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1) получившие на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>итоговой аттестации неудовлетворительный результат;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="363" w:name="z1209"/>
+      <w:bookmarkEnd w:id="362"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> явившиеся на итоговую аттестацию  по уважительной причине (в связи с состоянием здоровья или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иным объективным причинам, подтвержденным соответствующими документами).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="364" w:name="z1210"/>
+      <w:bookmarkEnd w:id="363"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Срок проведения повторного заседания определяется комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="365" w:name="z1211"/>
+      <w:bookmarkEnd w:id="364"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Повторный итоговый экзамен проводится только по дисциплине и (или) модулю, по которой была получена оценка "не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>удовлетворительно".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="366" w:name="z1212"/>
+      <w:bookmarkEnd w:id="365"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> По решению итоговой аттестационной комиссии </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающемуся предоставляется возможность защитить ту же работу повторно, с соответствующей доработкой, или разработать новую тему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="367" w:name="z1213"/>
+      <w:bookmarkEnd w:id="366"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Повторная сдача итогового экзамена и защита дип</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ломного проекта (работы) с целью повышения положительной оценки не допускается. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="368" w:name="z1214"/>
+      <w:bookmarkEnd w:id="367"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34. Обучающемуся, получившему оценку "неудовлетворительно" при повторной защите дипломного проекта (работы) или сдаче итоговых экзаменов, выдается справка установленного</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образца об окончании полного курса обучения по специальности (профессии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="369" w:name="z1219"/>
+      <w:bookmarkEnd w:id="368"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35. В отдельных случаях, обучающимся, не имеющим возможности, пройти итоговую аттестацию в установленные сроки (в связи с состоянием здоровья, призывом на воинскую службу или </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>иным объективным причинам, подтвержденным соответствующими документами), разрешается индивидуальная сдача итоговой аттестации (досрочная сдача или продление сессии) не ранее, чем за два месяца до даты начала итоговой аттестации согласно графику учебного пр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оцесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="370" w:name="z1554"/>
+      <w:bookmarkEnd w:id="369"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Досрочная сдача итоговой аттестации обучающихся организаций образования при исправительных учреждениях уголовно-исполнительной системы допускается при разрешении вопроса об освобождении от отбывания наказания не ранее чем за три месяца до дат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ы начала итоговой аттестации согласно графику учебного процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="371" w:name="z1555"/>
+      <w:bookmarkEnd w:id="370"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающийся, не явившийся на итоговую аттестацию по уважительной причине, пишет заявление в произвольной форме на имя председателя итоговой аттестационной комиссии и представляет докуме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нт, подтверждающий причину. При получении положительного решения обучающийся сдает экзамен и (или) защищает дипломный проект (работу) в другой день заседания итоговой аттестационной комиссии, предусмотренный графиком проведения итоговой аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="372" w:name="z1556"/>
+      <w:bookmarkEnd w:id="371"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>окументы, представленные о состоянии здоровья после получения неудовлетворительной оценки, не рассматриваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="373" w:name="z1557"/>
+      <w:bookmarkEnd w:id="372"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При проведении итоговой аттестации путем ДО в случае возникновения технических неполадок обучающемуся предоставляется возможность прохожден</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ия итоговой аттестации в другой день и (или) другое время. В этом случае, технический секретарь оформляет электронный акт и направляет копию акта всем членам комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 35 - в редакции приказа Министра образования и науки РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="374" w:name="z1224"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>36. Заседание итоговой аттестационной комиссии офо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рмляется соответствующим протоколом, который подписывается председателем, членами и секретарем комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="375" w:name="z1559"/>
+      <w:bookmarkEnd w:id="374"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Результаты сдачи итоговых экзаменов и защиты дипломного проекта (работы) объявляются в день их проведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="376" w:name="z1560"/>
+      <w:bookmarkEnd w:id="375"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучающиеся, не согласные с резу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>льтатами итоговой аттестации, подают заявление на апелляцию не позднее следующего рабочего дня после ее проведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="377" w:name="z1561"/>
+      <w:bookmarkEnd w:id="376"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В исключительных случаях (в том числе при обучении путем ДО по решению уполномоченного органа в случаях карантина, чрезвычайных ситуац</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ий социального, природного и техногенного характера) при возникновении иных обстоятельств, не зависящих от действий участников итоговой аттестации, Комиссия принимает решение по изменению формы проведения итоговой аттестации в соответствии с пунктом 31 нас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тоящих Правил и определению результатов итоговой аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="378" w:name="z1562"/>
+      <w:bookmarkEnd w:id="377"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При проведении итоговой аттестации путем ДО учет результатов осуществляется в электронно-цифровой форме. При этом сохранение сведений об итоговой аттестации на бумажном носителе является об</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>язательным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 36 - в редакции приказа Министра образования и науки РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="379" w:name="z1225"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>37. Обучающимся, освоившим и сда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вшим образовательную программу с оценками "отлично" не менее 75 процентов зачетов и экзаменов по учебным дисциплинам и (или) модулям, курсовым проектам (работам), отчетам по практике учебного плана, а по остальным - с оценками "хорошо", и защитившему дипло</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мную работу (проект) и (или) экзамены с оценками "отлично", выдается диплом с отличием по решению итоговой аттестационной комиссии организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="380" w:name="z1226"/>
+      <w:bookmarkEnd w:id="379"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При применении балльно-рейтинговой буквенной системы обучающимся, освоившим и сдавшим образова</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тельную программу с оценками "А", "А-", "В+", "В", "В-" и имеющему средний балл успеваемости за весь период обучения не ниже 3,5, а также сдавшему итоговую аттестацию с оценками "А", "А-", в случае отсутствия повторных сдач экзаменов в течение всего период</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а обучения выдается диплом с отличием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="381" w:name="z1227"/>
+      <w:bookmarkEnd w:id="380"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38. Решение о выдаче диплома с указанием уровня квалификации принимается на основе результатов итоговых экзаменов по дисциплинам и (или) модулям и (или) защиты дипломных проектов (работы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="382" w:name="z1228"/>
+      <w:bookmarkEnd w:id="381"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39. Председател</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ь комиссии в двухнедельный срок по окончанию аттестации, составляет отчет об итогах аттестации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="383" w:name="z1229"/>
+      <w:bookmarkEnd w:id="382"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40. В отчете председателя комиссии отражаются: уровень подготовки обучающихся по данной специальности (профессии); характеристика знаний обучающихся, выя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вленных на экзамене; недостатки в подготовке обучающихся по отдельным вопросам дисциплин и (или) модулей; рекомендации по дальнейшему совершенствованию подготовки квалифицированных кадров по профессиям (специальностям) технического и профессионального, пос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лесреднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="384" w:name="z1230"/>
+      <w:bookmarkEnd w:id="383"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41. Председатель комиссии докладывает педагогическому совету об итогах работы комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5877"/>
+        <w:gridCol w:w="3900"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008403C2" w:rsidRPr="00E630DB">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="384"/>
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Типовым правилам </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проведения текущего контроля </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">успеваемости, промежуточной и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">итоговой аттестации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>обучающихся в организа</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">циях </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">технического и профессионального, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>послесреднего образования</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="385" w:name="z1232"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Буквенная система оценки учебных достижений обучающихся, соответствующая цифровому эквиваленту по четырехбалльной системе</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="1630"/>
         <w:gridCol w:w="1445"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="80"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="212"/>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:bookmarkEnd w:id="385"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әріптік жүйе бойынша баға</w:t>
+              <w:t>Оценка по буквенной системе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Балдардың сандық эквиваленті</w:t>
+              <w:t>Цифровой эквивалент баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Пайыздық мазмұны</w:t>
+              <w:t>Процентное</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> содержание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Дәстүрлі жүйе бо</w:t>
-[...6 lines deleted...]
-              <w:t>йынша баға</w:t>
+              <w:t>Оценка по традиционной системе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>95-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өте жақсы</w:t>
+              <w:t>Отлично</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3,67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>85-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жақсы</w:t>
+              <w:t>Хорошо</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2,67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>75-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>70-74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>65-69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қанағаттанарлық</w:t>
+              <w:t>Удовлетворительно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1,67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60-64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>D+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>55-59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50-54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="006D21AE"/>
+          <w:p w:rsidR="008403C2" w:rsidRDefault="008403C2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0-49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қанағаттанарлықсыз</w:t>
+              <w:t>Неудовлетворительно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D21AE">
+      <w:tr w:rsidR="008403C2" w:rsidRPr="00E630DB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+          <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>приказом Министра образования</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>и науки Республики Казахстан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-              <w:t>бекітілген</w:t>
+            <w:r w:rsidRPr="00E630DB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>от 18 марта 2008 года № 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="386" w:name="z26"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Типовые правила</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>проведения текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся в высших учебных заведениях</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="387" w:name="z1565"/>
+      <w:bookmarkEnd w:id="386"/>
+      <w:r w:rsidRPr="00E630DB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ескерту. Қағида алып тасталды – ҚР Біл</w:t>
-[...6 lines deleted...]
-        <w:t>ім және ғылым министрінің 25.09.2018 № 494 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>Сноска. Типовые правила исключены приказом Министра образования и науки РК от 25.09.2018 № 494 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+    <w:bookmarkEnd w:id="387"/>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRDefault="00E630DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="006D21AE" w:rsidRDefault="0026102B">
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008403C2" w:rsidRPr="00E630DB" w:rsidRDefault="00E630DB">
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
-      </w:pPr>
-[...21 lines deleted...]
-    <w:sectPr w:rsidR="006D21AE">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>© 2012. РГП на ПХВ «Институт законодатель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E630DB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008403C2" w:rsidRPr="00E630DB">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -21956,53 +24678,53 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006D21AE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D21AE"/>
+    <w:rsidRoot w:val="008403C2"/>
+    <w:rsid w:val="008403C2"/>
+    <w:rsid w:val="00E630DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -22319,67 +25041,67 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0026102B"/>
+    <w:rsid w:val="00E630DB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0026102B"/>
+    <w:rsid w:val="00E630DB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -22678,67 +25400,67 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0026102B"/>
+    <w:rsid w:val="00E630DB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0026102B"/>
+    <w:rsid w:val="00E630DB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -23001,67 +25723,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>40</Pages>
-[...1 lines deleted...]
-  <Characters>72967</Characters>
+  <Pages>42</Pages>
+  <Words>12979</Words>
+  <Characters>73982</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>608</Lines>
-  <Paragraphs>171</Paragraphs>
+  <Lines>616</Lines>
+  <Paragraphs>173</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>85597</CharactersWithSpaces>
+  <CharactersWithSpaces>86788</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Zavmetod</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>