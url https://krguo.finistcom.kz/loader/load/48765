--- v0 (2025-11-04)
+++ v1 (2026-07-23)
@@ -1,8486 +1,10921 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="450" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:kern w:val="36"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:kern w:val="36"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>"Бастауыш, негізгі орта және жалпы орта білімнің жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарына оқуға қабылдаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 12 қазандағы № 564 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
+        <w:t>О внесении изменений и дополнений в приказ Министра образования и науки Республики Казахстан от 12 октября 2018 года № 564 "Об утверждении Типовых правил приема на обучение в организации образования, реализующие общеобразовательные учебные программы начального, основного среднего, общего среднего образования"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="666666"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="666666"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 24 маусымдағы № 264 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 25 маусымда № 20899 болып тіркелді.</w:t>
+        <w:t>Приказ Министра образования и науки Республики Казахстан от 24 июня 2020 года № 264. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 июня 2020 года № 20899</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      В соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:anchor="z19" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>10-бабының</w:t>
+          <w:t>статьи 10</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Внести в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:anchor="z0" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>бұйрығына</w:t>
+          <w:t>приказ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17553 болып тіркелген, 2018 жылғы 26 қазанда "Қазақстан Республикасының нормативтік құқықтық актілерінің электрондық түрдегі эталондық бақылау банкі" АЖ-де электронды түрде жарияланған) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> Министра образования и науки Республики Казахстан от 12 октября 2018 года №564 "Об утверждении Типовых правил приема на обучение в организации образования, реализующие общеобразовательные учебные программы начального, основного среднего, общего среднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17553, опубликован в ИС "Эталонный контрольный банк НПА РК в электронном виде" от 26 октября 2018 года) следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:bookmarkStart w:id="0" w:name="z6"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:anchor="z4" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>кіріспесі</w:t>
+          <w:t>преамбулу</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t> мынадай редакцияда жазылсын:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>"В соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:anchor="z512" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>5-бабының</w:t>
+          <w:t>подпунктом 11)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> статьи 5 Закона Республики Казахстан от 27 июля 2007 года "Об образовании" и подпунктом 1) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:anchor="z19" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>10-бабының</w:t>
+          <w:t>статьи 10</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
-[...11 lines deleted...]
-      </w:r>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:";</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor="z15" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>қағидаларында</w:t>
+          <w:t>Типовых правилах</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> приема на обучение в организации образования, реализующие общеобразовательные учебные программы начального, основного среднего и общего среднего образования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="z6"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0058237E">
+      <w:bookmarkStart w:id="1" w:name="z9"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:anchor="z12" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId12" w:anchor="z17" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>1-тармақ</w:t>
+          <w:t>пункт 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t> мынадай редакцияда жазылсын:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "1. Настоящие Типовые правила приема на обучение в организации образования, реализующие общеобразовательные учебные программы начального, основного среднего, общего среднего образования (далее </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>–Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>иповые правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="z512" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>5-бабының</w:t>
+          <w:t>подпунктом 11)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> статьи 5 Закона Республики Казахстан от 27 июля 2007 года "Об образовании" (далее – Закон) и подпунктом 1) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="z19" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>10-бабының</w:t>
+          <w:t>статьи 10</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...20 lines deleted...]
-        <w:t>мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах", которые определяют </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>порядок приема на обучение в организации образования, реализующие общеобразовательные учебные программы начального, основного среднего, общего среднего образования, (далее – организации образования) независимо от форм их собственности и ведомственной подчиненности, а также порядок оказания государственных услуг "Прием документов и зачисление в организации образования независимо от ведомственной подчиненности для обучения по общеобразовательным программам начального, основного среднего, общего среднего образования" и "Прием документов для</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перевода детей между организациями начального, основного среднего, общего среднего образования"</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>."</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="z8"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0058237E">
+      <w:bookmarkStart w:id="2" w:name="z11"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:anchor="z18" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId15" w:anchor="z23" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>7-тармақ</w:t>
+          <w:t>пункт 7</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t> мынадай редакцияда жазылсын:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...9 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      "7. Родители или иные законные представители ребенка или обучающегося выбирают организации образования с учетом желания, индивидуальных склонностей и особенностей ребенка или обучающегося и в соответствии с условиями приема</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.";</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="z10"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0058237E">
+      <w:bookmarkStart w:id="3" w:name="z13"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:anchor="z21" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId16" w:anchor="z26" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>9-тармақ</w:t>
+          <w:t>пункт 9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t> мынадай редакцияда жазылсын:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...9 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      "9. Организации образования, реализующие общеобразовательные учебные программы начального образования, обеспечивают прием в первый класс детей шести лет и детей, которым в текущем календарном году исполняется шесть лет, с обеспечением доступа всех детей, проживающих на территории обслуживания организации образования, независимо от уровня подготовки</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.".</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      мынадай мазмұндағы 9-1, 9-2, 9-3, 9-4, 9-5 және 9-6-тармақтармен толықтырылсын:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      дополнить пунктами 9-1, 9-2, 9-3, 9-4, 9-5 и 9-6 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      "9-1. Құжаттарды қабылдау және мемлекеттік қызметті көрсетудің нәтижелерін беру екі тәсіл: көрсетілетін қызметті беруші арқылы "электрондық үкімет" веб-порталы (бұдан әрі – портал) және бастауыш, негізгі орта, жалпы орта білім беру ұйымдары арқылы (бұдан әрі - көрсетілетін қызметті беруші) қағаз түрінде жүзеге асырылады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "9-1. Прием документов и выдача результатов оказания государственной услуги осуществляются посредством веб-портала "электронного правительства" (далее – портал) и на бумажном носителе через организации начального, основного среднего, общего среднего образования </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      Мемлекеттік қызметті алу үшін баланың ата-аналары немесе өзге заңды өкілдері (бұдан әрі - көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге мемлекеттік қызметті көрсету стандартында көрсетілген Үлгілік қағидаларға 1-қосымшаның сәйкес құжаттар тізбесін ұсынады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Для получения государственной услуги родители или иные законные представители ребенка (далее - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) предоставляют </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перечень документов согласно </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложению 1 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      9-2. Бастауыш білімнің жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарының бірінші сыныбына қабылданатын балалардың ата-аналарынан немесе өзге де заңды өкілдерінен құжаттарды қабылдау ағымдағы күнтізбелік жылдың 1 сәуірінен бастап 1 тамызына дейін жүзеге асырылады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9-2. Прием документов от родителей или иных законных представителей ребенка, поступающих в первый класс организаций образования, реализующих общеобразовательные учебные программы начального образования, производится с 1 апреля по 1 августа текущего календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      9-3. Портал арқылы жүгінген көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесінің алу күні мен уақытын көрсете отырып, мемлекеттік қызметті көрсету үшін өтінімнің қабылданғаны туралы хабарлама (құжаттарды қабылдау не дәлелді бас тарту) жіберіледі.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, обратившемуся посредством портала в "личный кабинет", направляется уведомление о принятии запроса для оказания государственной услуги с указанием даты и времени получения результата государственной услуги (прием документов либо мотивированный отказ).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      9-4. Портал арқылы жүгінген кезде көрсетілетін қызметті алушының "жеке кабинетіне" бір жұмыс күні ішінде көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған электрондық құжат нысанында баланың ағымдағы жылдың 1 қыркүйегінен бастап білім беру ұйымына қабылданатыны туралы хабарлама не болмаса дәлелді бас тарту келеді.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-4. При обращении через портал в "личный кабинет" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение одного рабочего дня поступает уведомление о зачислении ребенка с 1 сентября текущего года в организацию образования, в форме электронного документа, подписанного электронной цифровой подписью (далее - ЭЦП) уполномоченного лица </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> либо мотивированный отказ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...20 lines deleted...]
-        <w:t>қабылданғаны туралы, содан соң - ағымдағы жылғы 1 қыркүйектен бастап бірінші болып тіркелгендердің ішінен білім беру ұйымының қызмет көрсету аумағынан тыс 1 (бір) үміткерге оқуға қабылданғаны туралы хабарлама жібереді.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при зачислении направляет уведомление о зачислении с 1 сентября текущего года первым троим подавшим заявление </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателям</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с территории обслуживания организации образования, затем - о зачислении с 1 сентября текущего года 1 (одному) претенденту не из территории обслуживания организации образования, из числа тех, кто зарегистрировался первым.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      9-6. Көрсетілетін қызметті беруші арқылы өтінімді қағаз жеткізгіште берген кезде көрсетілетін қызметті берушінің қызметкері құжаттарды тіркейді және бір жұмыс күні ішінде көрсетілетін қызметті алушыға Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша баланың ағымдағы жылғы 1 қыркүйектен бастап қабылданатыны немесе дәлелді бас тарту туралы қолхат береді.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-6. При подаче заявки на бумажном носителе через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работник </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регистрирует документы и в течение одного рабочего дня </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">выдает </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расписку по форме, согласно приложению 1 к Типовым правилам, о том, что ребенок будет принят с 1 сентября текущего года или о мотивированном отказе.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="00347512" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-[...11 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае подачи заявки на бумажном носителе, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при зачислении ребенка направляет уведомление о зачислении с 1 сентября текущего года первым троим подавшим заявление </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателям</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с территории обслуживания организации образования, затем - о зачислении с 1 сентября текущего года 1 (одному) претенденту не из территории обслуживания организации образования, из числа тех, кто зарегистрировался первым.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="00347512" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347512">
-[...8 lines deleted...]
-        <w:t>      Білім беру ұйымы бірінші сыныпқа қабылдау туралы бұйрықты ағымдағы жылғы 25 тамыздан кейін шығарады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Приказ о зачислении в первый класс издается организацией образования не ранее 25 августа текущего года.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="00347512" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="z19"/>
+      <w:bookmarkStart w:id="4" w:name="z25"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00347512">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:anchor="z29" w:history="1">
-        <w:r w:rsidRPr="00347512">
+      <w:hyperlink r:id="rId17" w:anchor="z34" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>10-тармақ</w:t>
+          <w:t>пункт 10</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00347512">
-[...8 lines deleted...]
-        <w:t> мынадай редакцияда жазылсын:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="00347512" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347512">
-[...8 lines deleted...]
-        <w:t>      "10. Бастауыш, негізгі орта, жалпы орта білім беру ұйымдары арасында балаларды ауыстыру үшін құжаттарды қабылдау осы Қағидаларға 2-қосымшаға сәйкес "Бастауыш, негізгі орта, жалпы орта білім беру ұйымдары арасында балаларды ауыстыру үшін құжаттарды қабылдау" мемлекеттік көрсетілетін қызмет стандартына сәйкес портал арқылы немесе көрсетілетін қызметті беруші арқылы қағаз жеткізгіште жүзеге асырылады;</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "10. Прием документов для перевода детей между организациями начального, основного среднего, общего среднего образования осуществляется в соответствии с государственной услугой "Прием документов для перевода детей между организациями начального, основного среднего, общего среднего образования" согласно приложению 2 к Типовым правилам через портал или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на бумажном носителе";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="00347512" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347512">
-[...8 lines deleted...]
-        <w:t>      мынадай мазмұндағы 10-1, 10-2, 10-3, 10-4, 10-5, 10-6 және 10-7- тармақтармен толықтырылсын:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      дополнить пунктами 10-1, 10-2, 10-3, 10-4, 10-5, 10-6 и 10-7 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="00347512" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347512">
-[...8 lines deleted...]
-        <w:t>      "10-1. "Бастауыш, негізгі орта, жалпы орта білім беру ұйымдары арасында балаларды ауыстыру үшін құжаттарды қабылдау" мемлекеттік қызметін алу үшін көрсетілетін қызметті алушы Үлгілік қағидаларға 2-қосымшадағы мемлекеттік қызметті көрсету стандартында көрсетілген құжаттар тізбесін портал немесе қағаз жеткізгіш арқылы тапсырады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "10-1. Для получения государственной услуги "Прием документов для перевода детей между организациями начального, основного среднего, общего среднего образования" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подает через портал или на бумажном носителе перечень документов, указанных в стандарте </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>госуслуг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в приложении 2 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="00347512" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347512">
-[...8 lines deleted...]
-        <w:t>      10-2. Портал арқылы жүгінген жағдайда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке өтінімнің қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-2. В случае обращения через портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в "личный кабинет" направляется статус о принятии запроса на государственную услугу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="00347512" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347512">
-[...8 lines deleted...]
-        <w:t>      Көрсетілетін қызметті алушы электрондық есептен шығару талонын және көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында білім беру ұйымына қабылданғаны туралы хабарламаны немесе дәлелді бас тартуды алады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> получает электронный открепительный талон и уведомление о зачислении в организацию образования в форме электронного документа, подписанного ЭЦП уполномоченного лица </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или мотивированный отказ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="00347512" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347512">
-[...8 lines deleted...]
-        <w:t>      10-3. Көрсетілетін қызметті алушыдан құжаттарды қағаз жеткізгіште қабылдаған кезде көрсетілетін қызметті беруші тиісті құжаттардың қабылданғаны және қабылданғаны туралы қолхат немесе дәлелді бас тарту береді.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-3. При приеме от </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документов на бумажном носителе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдается расписка о приеме соответствующих документов и зачислении или мотивированный отказ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="00347512" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347512">
-[...8 lines deleted...]
-        <w:t>      10-4. Көрсетілетін қызметті қағаз жеткізгіште алған жағдайда білім беру ұйымынан шығатын оқушы басқа білім беру ұйымына келгені туралы тегі, аты, әкесінің аты (бар болса), туған күні, оқу сыныбы, мектептің мекенжайы көрсетілген талон береді, осыдан кейін оған тегі, аты, әкесінің аты (бар болса), туған күні, оқу сыныбы, мектебінің мекенжайы және оның жеке ісі көрсетілген шығуы туралы есептен шығару талоны беріледі.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-4. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае получения услуги на бумажном носителе выбывающий из организации образования предоставляет талон о прибытии в другую организацию образования, в котором указывается его фамилия, имя, отчество (при наличии), дата рождения, класс обучения, школа с указанием адреса, далее выдается открепительный талон о выбытии с указанием фамилии, имени, отчества (при </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>наличии), даты рождения, класса обучения, школы с указанием адреса и его личное</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дело.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="00347512" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347512">
-[...20 lines deleted...]
-        <w:t>орта білім берудің білім беру бағдарламаларын іске асыратын орта білім беру ұйымынан екіншісіне ауыстыру растайтын құжаттардың негізінде білім беру ұйымдары басшыларының қабылдау/шығару туралы бұйрықтарымен жүргізіледі.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      10-5. Открепительный талон о выбытии выдается для предъявления в организацию образования для прибытия обучающегося и сдачи личного дела. Перевод из одной организации среднего образования в другую, реализующей образовательные программы начального, основного среднего, среднего образования производится приказами руководителей организаций образования о зачислении/отчислении на основании подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="00347512" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347512">
-[...8 lines deleted...]
-        <w:t>      10-6. Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған, ұсынылған құжаттарының дұрыс еместігі анықталған жағдайда көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-6. В случае предоставления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неполного пакета документов и (или) документов с истекшим сроком действия, установления недостоверности представленных документов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347512">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00347512">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-7. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечивает внесение сведений о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке согласно подпункту 11) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:anchor="z13" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>2-тармағының</w:t>
+          <w:t>пункта 2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00347512">
-[...9 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> статьи 5 Закона.";</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="z29"/>
+      <w:bookmarkStart w:id="5" w:name="z36"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:anchor="z35" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId19" w:anchor="z41" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>пункты 15</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:anchor="z36" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId20" w:anchor="z43" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:anchor="z37" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId21" w:anchor="z44" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:anchor="z42" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId22" w:anchor="z49" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:anchor="z43" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId23" w:anchor="z50" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="z44" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId24" w:anchor="z51" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:anchor="z45" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId25" w:anchor="z52" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:anchor="z46" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId26" w:anchor="z53" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:anchor="z47" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId27" w:anchor="z54" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:anchor="z48" w:history="1">
-        <w:r w:rsidRPr="0058237E">
+      <w:hyperlink r:id="rId28" w:anchor="z55" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:anchor="z57" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>25-тармақтар</w:t>
+          <w:t>25</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t> мынадай редакцияда жазылсын:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      "15. Мамандандырылған білім беру ұйымдарына оқуға қабылдау конкурстық негізде жүргізіледі (бұдан әрі-конкурс).</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      "15. Прием на обучение в специализированные организации образования производится на конкурсной основе (далее-конкурс).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      Мамандандырылған білім беру ұйымы өзінің интернет-ресурсында конкурстық іріктеуді жүргізу кезінде сынып-жинақтарды қалыптастыруды жүзеге асыруға мүмкіндік беретін квотаны орналастырады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Специализированная организация образования на своем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> размещает квоту, позволяющую осуществить формирование </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>класс-комплектов</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при проведении конкурсного отбора.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      16. Мамандандырылған білім беру ұйымына түсуге үміткерлердің ата-аналарынан/заңды өкілдерінен конкурсқа қатысу үшін құжаттарды қабылдау ағымдағы күнтізбелік жылдың 1 наурызынан 1 сәуірге дейін жүргізіледі.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      16. Прием документов для участия в конкурсе от родителей/законных представителей претендентов, поступающих в специализированную организацию образования, производится с 1 марта по 1 апреля текущего календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      17. Мамандандырылған білім беру ұйымы басшысының бұйрығымен құжаттарды қабылдау үшін жауапты тұлға тағайындалады. Жауапты тұлға конкурсқа қатысуға үміткерлердің электрондық базасын құруға (мамандандырылған білім беру ұйымының атауы, аты-жөні, ЖСН, сыныбы, оқыту тілі, электрондық мекен-жайы, дипломдарының көшірмелері (бар болса) жауапты болады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      17. Приказом руководителя специализированной организации образования назначается ответственное лицо для приема документов. Ответственное лицо несет ответственность за создание электронной базы претендентов (наименование специализированной организации образования, ФИО, ИИН, класс, язык обучения, электронный адрес, копии дипломов (при наличии)) на участие в конкурсе.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      18. Конкурсқа қатысу үшін үміткердің ата-анасы/заңды өкілі белгіленген мерзімде мамандандырылған білім беру ұйымының интернет-ресурсында тіркеуден өтеді немесе мамандандырылған білім беру ұйымына жауапты тұлғаға келесі құжаттарды ұсынады:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18. Для участия в конкурсе родитель/законный представитель претендента в установленные сроки проходит регистрацию на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> специализированной организации образования или предоставляет в специализированную организацию образования ответственному лицу следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      1) баланың ата-анасынан немесе өзге де заңды өкілдерінен өтініш;</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1)   заявление от родителей или иных законных представителей ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      2) ЖСН (қосымшада) көрсетілген үміткердің туу туралы куәлігінің көшірмесі;</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      2) копия свидетельства о рождении претендента с указанием (приложением) ИИН;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      3) үміткердің электрондық мекен-жайын көрсете отырып, үміткердің оқу орнынан ұйымның мөрімен расталған фотосуреті бар анықтамасы;</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) справка претендента с места учебы с фото, заверенная печатью организации, с указанием электронного адреса претендента;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      4) үміткердің 3х4 көлеміндегі 2 дана фотосуреті;</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4)  фотография претендента размером 3х4 в количестве 2 штук;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      5) бар болса Қазақстан Республикасы Білім және ғылым министрлігінің "Дарын" республикалық ғылыми-практикалық орталығы (бұдан әрі-"Дарын" орталығы), облыстық, Нұр-Сұлтан, Алматы, Шымкент қалаларының білім басқармалары өткізетін республикалық олимпиадаларға қатысқаны туралы дипломның көшірмесі қоса беріледі.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) при наличии прилагается копия диплома об участии в республиканских олимпиадах, проводимых Республиканским научно-практическим центром Министерства образования и науки Республики Казахстан "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" (далее-Центр </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), областными, городов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нур</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-Султан, Алматы, Шымкент управлениями образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      19. Конкурсқа қатысу туралы өтінішті белгіленген мерзімнен кеш беру немесе құжаттар топтамасын толық ұсынбау құжаттарды қабылдаудан бас тарту үшін негіз бола алады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      19. Основанием для отказа в приеме документов может являться подача заявления об участии в Конкурсе позже установленных сроков или неполный пакет документов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      20. Құжаттарды қабылдау аяқталғаннан кейін 3 сәуірге дейін әрбір мамандандырылған білім беру ұйымының жауапты тұлғасы конкурсқа қатысу үшін үміткерлердің электрондық базасын "Дарын" орталығына тест материалдарын қалыптастыру үшін тапсырады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      20. После завершения приема документов до 3 апреля ответственное лицо каждой специализированной организации образования передает электронную базу претендентов для участия в конкурсе Центру "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>" для формирования тестовых материалов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      21. "Дарын" орталығы басшысының бұйрығымен үміткерлердің электрондық базасымен жұмыс істеуге жауапты тұлға анықталады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      21. Приказом руководителя Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>" определяется ответственное лицо для работы с электронными базами претендентов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      22. "Дарын" орталығы оқуға қабылдау үшін конкурсты ұйымдастыру және өткізу үшін конкурстық комиссия құрады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      22. Для организации и проведения конкурса для приема на обучение Центром "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>" создается конкурсная комиссия.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      23. Конкурстық комиссияның құрамына конкурстық комиссияның төрағасы, Қазақстан Республикасы Білім және ғылым министрлігі Білім және ғылым саласындағы сапаны қамтамасыз ету комитетінің өңірлік органдарының, "Дарын" орталығының оқу-әдістемелік кеңесінің, арнайы мониторингтік топтар қызметкерлері, білім беру саласындағы қоғамдық ұйымдар өкілдері кіреді.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      23. В состав конкурсной комиссии входят председатель конкурсной комиссии, сотрудники территориальных органов Комитета по обеспечению качества в сфере образования и науки Министерства образования и науки Республики Казахстан, учебно-методического совета Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>", специальных мониторинговых групп, представителей общественных организаций в области образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      24. Конкурстық комиссияның төрағасы Комиссия мүшелерінің арасынан сайланады. Комиссия мүшелерінің саны тақ санды құрауы тиіс, бірақ жеті адамнан кем болмауы тиіс.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      24. Председатель конкурсной комиссии выбирается из числа членов комиссии. Количество членов комиссии должно составлять нечетное число, но не менее семи человек.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      25. Мамандандырылған білім беру ұйымы "Мың бала" ауыл мектептерінің ұлттық зияткерлік олимпиада жеңімпаздары үшін 7-сыныпқа қабылданатын оқушылардың жалпы санының он пайызы мөлшерінде квотаны бекітеді.";</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      25. Специализированной организацией образования утверждается квота в размере десяти процентов от общего количества принимаемых обучающихся в 7 классы для победителей национальной интеллектуальной олимпиады из сельских школ "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бала".";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      дополнить пунктами 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45 и 46 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>      мынадай мазмұндағы 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45 және 46-тармақтармен толықтырылсын:</w:t>
+        <w:t>      "26. Конкурсные материалы для проведения отбора в специализированные организации образования разрабатываются и утверждаются учебно-методическим советом Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      "26. Мамандандырылған білім беру ұйымдарына іріктеу жүргізу үшін конкурстық материалдарды "Дарын" орталығының оқу-әдістемелік кеңесі әзірлейді және бекітеді.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      27. Конкурс проходит в установленные Центром "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>" сроки в период с 15 по 30 апреля согласно утвержденному графику.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      27. Конкурс "Дарын" орталығы белгілеген мерзімде бекітілген кестеге сәйкес 15 – 30 сәуір аралығында өтеді.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28. График проведения конкурного отбора размещается на интернет </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ресурсах</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> специализированных организаций образования и Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>" с 5 по 15 апреля.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      28. Конкурстық іріктеуді өткізу кестесі мамандандырылған білім беру ұйымдарының және "Дарын" орталығының интернет-ресурстарында 5 сәуірден бастап 15 сәуірге дейін орналастырылады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29. Конкурс проходит в режиме </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>офф-лайн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (тестирование).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      29. Конкурс офф-лайн (тестілеу) режимінде өтеді.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      30. Тестовые материалы для проведения конкурса доставляются в специализированные организации образования в бумажном варианте, (запломбированные) сотрудниками Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>" за день до начала проведения конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      30. Конкурсты өткізу үшін тест материалдарын "Дарын" орталығының қызметкерлері конкурс басталғанға дейін бір күн бұрын мамандандырылған білім беру ұйымдарына қағаз түрінде (пломбаланған) жеткізеді.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      31. Конкурс проходит в каждом регионе на базе специализированной организации образования, заранее определяемой Центром "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>" по согласованию с местными исполнительными органами. Конкурс и подведение итогов проводится среди претендентов на зачисление в специализированную организацию образования в разрезе каждой специализированной организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      31. Конкурс әрбір өңірде жергілікті атқарушы органдармен келісім бойынша "Дарын" орталығы алдын ала айқындайтын мамандандырылған білім беру ұйымының базасында өтеді. Үміткерлер арасында конкурс және қорытынды шығару әрбір мамандандырылған білім беру ұйымы бөлінісінде өткізіледі.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      32. Для обеспечения прозрачности приема </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающихся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в специализированной организации образования устанавливаются системы видеонаблюдения и аудиозаписи, используемые для запуска в здание, аудитории и места проведения конкурсного отбора. Специализированная организация образования оснащается техническим оборудованием для проведения Конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      32. Білім алушыларды мамандандырылған білім беру ұйымдарына қабылдаудың ашықтығын қамтамасыз ету үшін ғимаратқа, аудиторияға және конкурстық іріктеу алаңына енгізу үшін қолданылатын бейнебақылау және дыбыс жазу жүйесі орнатылады. Мамандандырылған білім беру ұйымы конкурсты өткізу үшін техникалық жабдықтармен жарақтандырылады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      33. Тестирование для поступающих в 7 кла</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сс вкл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ючает 75 вопросов по следующим предметам:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      33. 7-сыныпқа түсушілерге арналған тестілеу келесі пәндер бойынша 75 сұрақтан тұрады:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      - математика и логика – 55 вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      - математика және логика - 55 сұрақ;</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      - грамотность чтения – 10 вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      - оқу сауаттылығы - 10 сұрақ;</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      - история Казахстана – 10 вопросов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      - Қазақстан тарихы - 10 сұрақ.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Тестирование для поступающих в 6 кла</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сс вкл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ючает 60 вопросов по следующим предметам:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      6-сыныпқа түсушілерге арналған тестілеу келесі пәндер бойынша 60 сұрақтан тұрады:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      - математика и логика – 35 вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      - математика және логика - 35 сұрақ;</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      - грамотность чтения – 15 вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      - оқу сауаттылығы - 15 сұрақ;</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      - история Казахстана – 10 вопросов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      - Қазақстан тарихы - 10 сұрақ.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Тестирование для поступающих в 5 кла</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сс вкл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ючает 40 вопросов по следующим предметам:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      5-сыныпқа түсушілерге арналған тестілеу келесі пәндер бойынша 40 сұрақтан тұрады:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      - математика и логика – 30 вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      - математика және логика - 30 сұрақ;</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      - грамотность чтения – 10 вопросов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      - оқу сауаттылығы - 10 сұрақ.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Время, отведенное на тестирование в 7 классе составляет</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 120, в 6 классе – 90 минут, в 5 классе - 60 минут (время на раздачу тестовых материалов, заполнение секторов Листа ответов, а также разъяснительную работу в указанное время не входит).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      34. Тапсырмаларды шешуге бөлінген уақыт 7 сыныпта - 120 минут, 6 сыныпта - 90 минут, 5 сыныпта- 60 минут, (тест материалдарын тарату, жауап парағының бөлімдерін толтыру, сондай-ақ көрсетілген уақытқа түсіндіру жұмыстары кірмейді).</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35. При вычислении итоговых результатов теста количество правильных ответов умножается на коэффициент "4" (четыре), тогда как один неправильный ответ умножается на коэффициент "-1". Таким образом, высчитывается общий итог (4* </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>правильных</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ответа +(-)* неправильный ответ= общему итоговому баллу).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      35. Тестілеудің қорытынды нәтижелерін есептеу кезінде дұрыс жауаптар саны "4" (төрт) коэффициентіне көбейтіледі, ал бір дұрыс емес жауап "-1" коэффициентіне көбейтіледі. Осылайша, жалпы қорытынды есептеледі (4* дұрыс жауап + ( - ) * дұрыс емес жауап= жалпы қорытынды балл).</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      36. Обработка результатов проводится конкурсной комиссией при помощи сканирования листов ответа, получение результатов обеспечивается через единую систему проверки Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>". Книжка-вопросник не рассматривается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      36. Нәтижелерді өңдеуді Конкурстық комиссия жауап парақтарын сканерлеу арқылы жүргізеді, нәтижелерді алу "Дарын" орталығының бірыңғай тексеру жүйесі арқылы қамтамасыз етіледі. Сұрақ-кітапшасы қарастырылмайды.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      37. Апелляция по результатам конкурсного отбора не проводится.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      37. Конкурстық іріктеу нәтижелері бойынша апелляция жүргізілмейді.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      38. Победители и призеры областного этапа диплома об участии в республиканских олимпиадах, проводимых Центром "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", областными, городов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нур</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-Султан, Алматы, Шымкент управлениями образования при одинаковом количестве набранных баллов имеют преимущество при зачислении в специализированную организацию образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      38. "Дарын" орталығы, облыстық, Нұр-Сұлтан, Алматы, Шымкент қалалары білім басқармалары өткізетін республикалық олимпиадаларға қатысу туралы дипломның облыстық кезеңінің жеңімпаздары мен жүлдегерлері бірдей балл жинаған жағдайда мамандандырылған білім беру ұйымына қабылдау кезінде басымдыққа ие болады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      39. Конкурсный отбор для претендентов, поступающих в специализированные организации образования, за исключением "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-инновация" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лицейі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>", проводится в один тур (тестирование). Конкурсный отбор и прием в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ілім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-инновация" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лицейі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>" проводится в порядке определенном Международным общественным фондом "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-инновация".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      39. "Білім-инновация лицейді" қоспағанда, мамандандырылған білім беру ұйымдарына оқуға түсушілерге конкурстық іріктеу бір турда (тестілеу) өткізіледі. "Білім-инновация" лицейіне конкурстық іріктеу және қабылдау "Білім-Инновация" халықаралық қоғамдық қоры белгілеген тәртіппен жүргізіледі.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      40. Зачисление претендентов на обучение в специализированную организацию образования происходит от максимального количества баллов в соответствии с вакантными местами в разрезе каждой специализированной организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      40. Мамандандырылған білім беру ұйымына оқуға үміткерлерді қабылдау әрбір мамандандырылған білім беру ұйымының бөлінісінде бос орындарға сәйкес баллдардың ең көп санынан басталады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      41. Итоги конкурсного отбора претендентов оформляются протоколом конкурсной комиссии и размещаются на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>интернет-ресурсах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Центра "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>" и специализированной организации образования не позднее следующего дня после проведения конкурсного отбора.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>мамандандырылған білім беру ұйымының интернет-ресурстарында конкурстық іріктеу өткізілгеннен кейінгі келесі күннен кешіктірмей орналастырылады.</w:t>
+        <w:t>      42. По итогам конкурса до 5 мая руководитель специализированной организации образования издает приказ о зачислении в специализированную организацию образования с 1 сентября следующего учебного года и приказ по зачислению в резервный список.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      42. Конкурс қорытындылары бойынша мамандандырылған білім беру ұйымының басшысы 5 мамырға дейін келесі оқу жылының 1 қыркүйегінде мамандандырылған білім беру ұйымына қабылдау туралы бұйрық, резервтік тізімге қабылдау туралы бұйрық шығарады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43. Конкурсной комиссией формируется резервный список претендентов из числа претендентов конкурса (не более 10-ти претендентов), не вошедших в основные вакансии, по сумме набранных баллов в порядке убывания и размещается на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> специализированной организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      43. Үміткерлердің резервтік тізімін конкурстық комиссия негізгі бос орындарға кірмеген конкурсқа үміткерлер қатарынан (10 үміткерден артық емес) жиналған балдардың сомасы бойынша кему тәртібімен қалыптастырады және мамандандырылған білім беру ұйымының интернет-ресурсында орналастырылады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      44. Претенденты, зачисленные в резервный список, могут быть приняты в специализированные организации образования в течение учебного года при наличии вакантных мест. Наличие вакантных мест размещается на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> специализированной организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...36 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      45. При высвобождении мест в 8-11 классах специализированная организация образования проводит конкурсный отбор самостоятельно, но не более утвержденного количества учащихся в соответствии с Санитарно-эпидемиологическими требованиями к объектам образования, утвержденными </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:anchor="z4" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>бұйрығмен</w:t>
+          <w:t>приказом</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізбесінде № 15681 болып тіркелген) Білім беру нысандарына қойылатын санитарлық эпидемиологиялықс талаптарға сәйкес бекітілген оқушылар санынан аспайды.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> Министра здравоохранения Республики Казахстан от 16 августа 2017 года № 611 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15681).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...9 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      46. Специализированные организации образования, обеспечивающие образование, направленное на углубленное освоение одаренными детьми основ военного дела, спорта, искусства, согласно Уставу школ проводят второй тур претендентов с учетом функциональных профессиональных, психологических и физиологических данных</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.";</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      мынадай мазмұндағы 3-тараумен толықтырылсын:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      дополнить главой 3 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      "3-тарау. Мемлекеттік қызметтерді көрсету мәселелері бойынша республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдарының көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Глава 3. Порядок обжалования решений, действий (бездействий) местных исполнительных органов, города республиканского значения и столицы, района (города областного значения) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) его должностных лиц по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      47. Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті берушінің басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      47. Жалоба на решение, действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг может быть подана на имя руководителя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в уполномоченный орган по оценке и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поступившая в адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:anchor="z68" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>25-бабының</w:t>
+          <w:t>пунктом 2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t> 2) тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поступившая в адрес уполномоченного органа по оценке и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...9 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      48. В случаях несогласия с результатами оказания государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обращается в суд в установленном законодательством Республики Казахстан порядке</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.".</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      3. Мыналардың:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:anchor="z3" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>1) тармақшасының</w:t>
+          <w:t>подпункт 1)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...9 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> пункта 1 приказа Министра образования и науки Республики Казахстан от 8 апреля 2015 года № 179 "Об утверждении стандартов государственных услуг в сфере среднего образования, оказываемых местными исполнительными органами" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 11057, опубликован в информационно-правовой системе нормативных правовых актов Республики Казахстан "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әділет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>" 22 мая 2015 года);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:anchor="z3" w:history="1">
+        <w:r w:rsidRPr="00953188">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>бұйрығының</w:t>
+          <w:t>приказ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16749 болып тіркелген, 2018 жылғы 20 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкінде жарияланған) күші жойылды деп танылсын.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> Министра образования и науки Республики Казахстан от 25 января 2018 года № 28 "О внесении изменений и дополнения в приказ Министра образования и науки Республики Казахстан от 8 апреля 2015 года № 179 "Об утверждении стандартов государственных услуг в сфере среднего образования, оказываемых местными исполнительными органами" (зарегистрирован в Реестре государственной регистрации нормативно-правовых актов за № 16749, опубликован 20 апреля 2018 года</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...9 lines deleted...]
-        <w:t>      4. Қазақстан Республикасы Білім және ғылым министрлігінің Мектепке дейінгі және орта білім беру комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Комитету дошкольного и среднего образования Министерства образования и науки Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Білім және ғылым министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) размещение настоящего приказа на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министерства образования и науки Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      3) осы бұйрық мемлекеттік тіркелген күннен бастап он жұмыс күні ішінде осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Білім және ғылым министрлігінің Заң департаментіне жіберуді қамтамасыз етсін.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) в течение десяти рабочих дней со дня государственной регистрации настоящего приказа направление его в Юридический департамент Министерства образования и науки Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      5. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Білім және ғылым вице-министрі Ш.Т.Кариноваға жүктелсін.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. Контроль за исполнением настоящего приказа возложить на </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>вице-министра</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования и науки Республики Казахстан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Каринову</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ш.Т.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      6. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13380" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8702"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="0058237E">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00953188">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасының</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+              <w:t>      </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="z101"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>Министр образования и науки</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:br/>
-              <w:t>Білім және ғылым министрі</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>А. Аймагамбетов</w:t>
-            </w:r>
+              <w:t xml:space="preserve">А. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Аймагамбетов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00973268">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...133 lines deleted...]
-        <w:t>      "____" ______________ 2020 жыл</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      "СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Министерство цифрового развития,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>инноваций и аэрокосмической промышленности</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>"____" ______________ 2020 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9856" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7021"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="002E4292">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00973268" w:rsidRDefault="00973268" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="z76"/>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:bookmarkStart w:id="7" w:name="z103"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Приложение к приказу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:br/>
+              <w:t>Министра образования и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:br/>
+              <w:t>науки Республики Казахстан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...447 lines deleted...]
-              </w:rPr>
               <w:br/>
-              <w:t>Білім және ғылым министрінің</w:t>
-[...29 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>от 24 июня 2020 года № 264</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="002E4292">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="z77"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            <w:bookmarkStart w:id="8" w:name="z104"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Бастауыш, негізгі орта және</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>жалпы орта білімнің жалпы</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+              <w:t>к Типовым правилам приема на</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>білім беретін оқу</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+              <w:t>обучение в организации образования,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>бағдарламаларын іске асыратын</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+              <w:t>реализующие общеобразовательные</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>білім беру ұйымдарына оқуға</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+              <w:t>учебные программы начального,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>қабылдаудың үлгілік</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+              <w:t>основного среднего и общего</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>қағидасына</w:t>
-[...9 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>среднего образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9998" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="395"/>
-        <w:gridCol w:w="5143"/>
-        <w:gridCol w:w="4460"/>
+        <w:gridCol w:w="4824"/>
+        <w:gridCol w:w="4779"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9998" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00001AFA" w:rsidRDefault="00953188" w:rsidP="00001AFA">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:t>"Бастауыш, негізгі орта, жалпы орта білім берудің жалпы білім беретін бағдарламалары бойынша оқыту үшін ведомстволық бағыныстылығына қарамастан білім беру ұйымдарына құжаттарды қабылдау және оқуға қабылдау" мемлекеттік қызметті көрсету стандарты</w:t>
+            <w:r w:rsidRPr="00001AFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Стандарт государственной услуги: "Прием документов и зачисление в организации образования независимо от ведомственной подчиненности для </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00001AFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>обучения по</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00001AFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> общеобразовательным программам начального, основного среднего, общего среднего образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...9 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4460" w:type="dxa"/>
+            <w:tcW w:w="4779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:t>Бастауыш, негізгі орта, жалпы орта білім беру ұйымдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организации начального, основного среднего, общего среднего образования (далее – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:t>Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4460" w:type="dxa"/>
+            <w:tcW w:w="4779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1) веб-портал "электронного правительства" www.egov.kz (далее – портал);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>2) көрсетілетін қызметті беруші арқылы жүзеге асырылады.</w:t>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:t>Мемлекеттік қызметті көрсету мерзімі</w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4460" w:type="dxa"/>
+            <w:tcW w:w="4779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">С момента сдачи пакета документов </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, а также при обращении через портал – один рабочий день.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Бастауыш, негізгі орта, жалпы орта білім беру ұйымдарына қабылдау үшін:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="z107"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Для зачисления в организацию образования начального, основного среднего, общего среднего образования:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>сырттай және кешкі оқу нысанына – 30 тамыздан кешіктірмей;</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="z108"/>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>на очную и вечернюю форму обучения – не позднее 30 августа;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>1-сыныпқа – 1 сәуірден 1 тамыз аралығында.</w:t>
+              <w:t>в первый класс – с 1 апреля по 1 августа текущего года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:t>Мемлекеттік қызметті көрсету нысаны</w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4460" w:type="dxa"/>
+            <w:tcW w:w="4779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:t>Электронды / қағаз түрінде</w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Электронная/бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:t>Мемлекеттік қызметті көрсету нәтижелері</w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4460" w:type="dxa"/>
+            <w:tcW w:w="4779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Выдача расписки о приеме документов и уведомления о зачислении в организацию среднего образования по форме согласно приложению 1 к </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>сәйкес нысан бойынша жүзеге асырылады.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+              <w:t>настоящему Стандарту.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Портал арқылы жүгінген кезде көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасы (бұдан әрі - ЭЦҚ) қойылған электрондық құжат нысанында білім беру ұйымына қабылданғаны туралы хабарлама келеді.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="z110"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При обращении через портал в "личный кабинет" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> приходит уведомление о зачислении в организацию образования в форме электронного документа, подписанного электронной цифровой подписью (далее - ЭЦП) уполномоченного лица </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Көрсетілетін қызметті беруші қабылдау барысында ағымдағы жылғы 1 қыркүйектен бастап өз аумағынан өтініш берген үш көрсетілетін қызметті алушыға, содан кейін - басқа аумақтан алдыңғы тіркелгендер қатарынан 1 (бір) үміткерге ағымдағы жылғы 1 қыркүйектен бастап қабылданғаны туралы хабарлама жолдайды.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="z111"/>
+            <w:bookmarkEnd w:id="12"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> при зачислении направляет уведомление о зачислении с 1 сентября текущего года первым троим подавшим заявление </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателям</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> из территории обслуживания, затем - о зачислении с 1 сентября текущего года 1 (одному) претенденту не из территории обслуживания, из числа тех, кто зарегистрировался первым.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Мемлекеттік қызметті көрсетуден бас тарту кезінде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға бас тарту себептерін көрсете отырып, дәлелді жауап жолдайды.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="13" w:name="z112"/>
+            <w:bookmarkEnd w:id="13"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При отказе в оказании государственной услуги </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> направляет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мотивированный ответ с указанием причин отказа.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Көрсетілетін қызметті берушіге мемлекеттік қызмет көрсету нәтижесі үшін қағаз жеткізгіште жүгінген кезде нәтиже қағаз жеткізгіште ресімделеді.</w:t>
+              <w:t xml:space="preserve">При обращении к </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> за результатом оказания государственной услуги на бумажном носителе результат оформляется на бумажном носителе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:t>Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Размер оплаты, взимаемой с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4460" w:type="dxa"/>
+            <w:tcW w:w="4779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:t>Тегін</w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:t>Жұмыс кестесі</w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4460" w:type="dxa"/>
+            <w:tcW w:w="4779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...11 lines deleted...]
-              <w:r w:rsidRPr="0058237E">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:anchor="z205" w:history="1">
+              <w:r w:rsidRPr="00953188">
                 <w:rPr>
                   <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                   <w:color w:val="073A5E"/>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>кодексіне</w:t>
+                <w:t>Трудовому кодексу</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0058237E">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Республики Казахстан от 23 ноября 2015 года (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="z114"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявлений и выдача результатов оказания государственной </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>кестесіне сәйкес сағат 9.00-ден 18.30-ға дейін.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+              <w:t>услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, </w:t>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="z115"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Мемлекеттік қызметті көрсету орындарының мекенжайлары:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="z116"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>интернет-ресурсе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>1) көрсетілетін қызметті берушінің интернет-ресурсында;</w:t>
-[...11 lines deleted...]
-              <w:t>2) www.egov.kz порталында орналасқан.</w:t>
+              <w:t>2) портале www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:t>Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Перечень документов необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4460" w:type="dxa"/>
+            <w:tcW w:w="4779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>1) осы стандартқа 2-қосымшаға сәйкес өтініш;</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="z118"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1) заявление согласно приложению 2 к настоящему Стандарту;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>2) жеке басын растайтын құжаттың түпнұсқасы (жеке басын сәйкестендіру үшін талап етіледі),</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="18" w:name="z119"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2) оригинал документа, удостоверяющего личность (требуется для идентификации),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>3) денсаулық жағдайы туралы анықтама ("Денсаулық сақтау ұйымдарының бастапқы медициналық құжаттама нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2010 жылғы 23 қарашадағы № 907 </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="19" w:name="z120"/>
+            <w:bookmarkEnd w:id="19"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3) справка о состоянии здоровья (форма № 063/у, утвержденная </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:anchor="z1" w:history="1">
-              <w:r w:rsidRPr="0058237E">
+              <w:r w:rsidRPr="00953188">
                 <w:rPr>
                   <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                   <w:color w:val="073A5E"/>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>бұйрығымен</w:t>
+                <w:t>приказом</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0058237E">
-[...151 lines deleted...]
-              <w:t>2) денсаулық жағдайы туралы анықтамаларының ("Денсаулық сақтау ұйымдарының бастапқы медициналық құжаттама нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2010 жылғы 23 қарашадағы № 907 </w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> исполняющего обязанности Министра здравоохранения Республики Казахстан от 23 ноября 2010 года № 907 "Об утверждении форм первичной медицинской документации организаций здравоохранения" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 6697) и форма № 026/у-3, утвержденная </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:anchor="z1" w:history="1">
-              <w:r w:rsidRPr="0058237E">
+              <w:r w:rsidRPr="00953188">
                 <w:rPr>
                   <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                   <w:color w:val="073A5E"/>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>бұйрығымен</w:t>
+                <w:t>приказом</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0058237E">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Министра здравоохранения Республики Казахстан от 24</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> июня 2003 года № 469 "Об утверждении Инструкции по заполнению и ведению учетной формы 026/у-3 "Паспорта здоровья ребенка" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 2423));</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="20" w:name="z121"/>
+            <w:bookmarkEnd w:id="20"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4) фотографии ребенка размером 3х4 см в количестве 2 штук.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="21" w:name="z122"/>
+            <w:bookmarkEnd w:id="21"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для приема на обучение в организации образования детей с особыми образовательными потребностями дополнительно представляется заключение </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>педагого</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-медико-психологической комиссии при согласии законных представителей.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="22" w:name="z123"/>
+            <w:bookmarkEnd w:id="22"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатели</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-иностранцы и лица без гражданства также представляют один из следующих документов, определяющих их статус, с отметкой о регистрации по месту проживания:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="23" w:name="z124"/>
+            <w:bookmarkEnd w:id="23"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1) иностранец - вид на жительство иностранца в Республике Казахстан;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="24" w:name="z125"/>
+            <w:bookmarkEnd w:id="24"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>маусымдағы № 469 </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="0058237E">
+              <w:t>2) лицо без гражданства - удостоверение лица без гражданства;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="25" w:name="z126"/>
+            <w:bookmarkEnd w:id="25"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3) беженец - удостоверение беженца;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="26" w:name="z127"/>
+            <w:bookmarkEnd w:id="26"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4) лицо, ищущее убежище - свидетельство лица, ищущего убежище;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="27" w:name="z128"/>
+            <w:bookmarkEnd w:id="27"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оралман</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - удостоверение </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оралмана</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="28" w:name="z129"/>
+            <w:bookmarkEnd w:id="28"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>На портал:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="29" w:name="z130"/>
+            <w:bookmarkEnd w:id="29"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) заявление одного из родителей (или иных законных представителей) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в форме электронного документа, подписанного ЭЦП его представителя, с указанием фактического места жительства </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="30" w:name="z131"/>
+            <w:bookmarkEnd w:id="30"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2) электронные документы о состоянии здоровья формы № 063/у, утвержденной </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:anchor="z1" w:history="1">
+              <w:r w:rsidRPr="00953188">
                 <w:rPr>
                   <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                   <w:color w:val="073A5E"/>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>бұйрығымен</w:t>
+                <w:t>приказом</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0058237E">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> исполняющего обязанности Министра здравоохранения Республики Казахстан от 23 ноября 2010 года № 907 "Об утверждении форм первичной медицинской документации организаций здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 6697), формы № 026/у-3, утвержденной </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:anchor="z1" w:history="1">
+              <w:r w:rsidRPr="00953188">
+                <w:rPr>
+                  <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                  <w:color w:val="073A5E"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>приказом</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Министра здравоохранения Республики Казахстан от 24 июня 2003 года № 469 "Об утверждении</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Инструкции по заполнению и ведению учетной формы 026/у-3 "Паспорта здоровья ребенка" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 2423));</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>4) баланың 3х4 см өлшеміндегі сандық фотосуретi.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="31" w:name="z132"/>
+            <w:bookmarkEnd w:id="31"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4) цифровая фотография ребенка размером 3х4 см.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Көрсетілетін қызметті алушының жеке басын растайтын құжат, баланың туу туралы куәлігі, мекенжай анықтамасы туралы мәліметтерді "электронды үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="32" w:name="z133"/>
+            <w:bookmarkEnd w:id="32"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сведения о документе, удостоверяющего личность </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, свидетельство о рождении ребенка, адресную справку </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Көрсетілетін қызметті алушының порталы арқылы жүгінген кезде "жеке кабинетіне" ЭЦҚ-мен расталған электронды құжат нысанында мемлекеттік қызметті көрсету үшін сұратудың қабылданғаны туралы хабарлама-есеп жолданады.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="33" w:name="z134"/>
+            <w:bookmarkEnd w:id="33"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При обращении через портал </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в "личный кабинет" направляется уведомление-отчет о принятии запроса для оказания </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>государственной услуги в форме электронного документа, удостоверенного ЭЦП.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызмет стандартында қарастырылған тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолдану мерзімі өткен құжаттарды ұсынған жағдайда көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+              <w:t xml:space="preserve">В случаях представления </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателем</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> неполного пакета документов согласно перечню, предусмотренному настоящим пунктом стандарта государственной услуги, и (или) документов с истекшим сроком действия </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> отказывает в приеме заявления.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...20 lines deleted...]
-              <w:t>мемлекеттік қызметтер көрсетуден бас тартуы</w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4460" w:type="dxa"/>
+            <w:tcW w:w="4779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) установление недостоверности документов, представленных </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателем</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>2) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін қажетті ұсынған құжаттарының Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 12 қазандағы № 546 </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="34" w:name="z136"/>
+            <w:bookmarkEnd w:id="34"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) несоответствие представленных документов </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:anchor="z15" w:history="1">
+              <w:r w:rsidRPr="00953188">
                 <w:rPr>
                   <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                   <w:color w:val="073A5E"/>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>бұйрығымен</w:t>
+                <w:t>Типовыми правилами</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0058237E">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> приема на обучение в организации образования, реализующие общеобразовательные учебные программы начального, основного среднего и общего среднего образования, утвержденными приказом Министра образования и науки Республики Казахстан от 12 октября 2018 года №546 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17553);</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>3) сынып-жинақталымының шамадан тыс толуы.</w:t>
+              <w:t xml:space="preserve">3) переполненность </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>класс-комплектов</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-              <w:t>Мемлекеттік қызметтерді, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ұсыну ерекшеліктерін ескеретін өзге де талаптары</w:t>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4460" w:type="dxa"/>
+            <w:tcW w:w="4779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1) максимально допустимое время ожидания для сдачи пакета документов – 15 минут;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Қызмет көрсетудің ең ұзақ мерзімі 15 минуттан аспайды.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="35" w:name="z138"/>
+            <w:bookmarkEnd w:id="35"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2) максимально допустимое время обслуживания – 15 минут.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Көрсетілетін қызметті алушы ата-анасының (заңды өкілдерінің) ЭЦҚ болған жағдайда портал арқылы мемлекеттік көрсетілетін қызметті электрондық нысанда алуға мүмкіндігі бар.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="36" w:name="z139"/>
+            <w:bookmarkEnd w:id="36"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП родителей (законных представителей).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс-орталығы, және бірыңғай байланыс-орталығы (1414), 8-800-080-7777 арқылы қашықтықтан қолжетімділік режимінде алу мүмкіндігі бар.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="37" w:name="z140"/>
+            <w:bookmarkEnd w:id="37"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">посредством "личного кабинета" портала, справочных служб </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, а также Единого </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>контакт-центра</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "1414", 8-800-080-7777.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Үшінші тұлғалардың қызмет алу шарттары:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            </w:r>
+            <w:bookmarkStart w:id="38" w:name="z141"/>
+            <w:bookmarkEnd w:id="38"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Условия получения услуги третьими лицами:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Порталдағы "жеке кабинеттен" ақпарат сұралатын тұлғаның келісімімен, үшінші тұлғалардың электрондық сұранысы.</w:t>
+              <w:t>Электронный запрос третьих лиц, при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на портале.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9755" w:type="dxa"/>
+        <w:tblW w:w="9714" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7305"/>
-        <w:gridCol w:w="2450"/>
+        <w:gridCol w:w="6879"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7305" w:type="dxa"/>
+            <w:tcW w:w="6879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="39" w:name="z142"/>
+            <w:bookmarkEnd w:id="39"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 1 к Стандарту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"Прием документов и</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="40" w:name="z143"/>
+            <w:bookmarkEnd w:id="40"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>зачисление в организации</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>образования, независимо</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>от ведомственной подчиненности, для</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>обучения по</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> общеобразовательным</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>программам начального,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="41" w:name="z144"/>
+            <w:bookmarkEnd w:id="41"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>основного среднего, общего</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>среднего образования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="42" w:name="z145"/>
+            <w:bookmarkEnd w:id="42"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="43" w:name="z146"/>
+            <w:bookmarkEnd w:id="43"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Руководителю</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>_______________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Наименование организации образования</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>_______________________/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Ф.И.О. (при наличии) полностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00001AFA">
+      <w:pPr>
+        <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Расписка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      о получении документов у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>            (полное наименование организации образования)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>            (наименование населенного пункта, района, города и области)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Расписка о приеме документов № _________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Получены </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________ следующие документы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">            (Ф.И.О. (при наличии) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>1. Заявление</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>2. Другие _______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Дата приема заявления ________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ф.И.О. (при наличии) (ответственного лица, принявшего документы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Телефон _____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Получил: Ф.И.О. (при наличии)/подпись </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>"___" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10180" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7730"/>
+        <w:gridCol w:w="2450"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F0391D" w:rsidRDefault="00F0391D" w:rsidP="00973268">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="z78"/>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:bookmarkStart w:id="44" w:name="z149"/>
+            <w:bookmarkEnd w:id="44"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 2 к Стандарту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...287 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>орта білім беру бағдарламалары</w:t>
-[...69 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>"Прием документов и</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7305" w:type="dxa"/>
+            <w:tcW w:w="7730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:bookmarkStart w:id="45" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="45"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:bookmarkStart w:id="46" w:name="z150"/>
+            <w:bookmarkEnd w:id="46"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>зачисление в организации</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>образования, независимо</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>от ведомственной подчиненности, для</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>обучения по</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> общеобразовательным</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>программам начального,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7305" w:type="dxa"/>
+            <w:tcW w:w="7730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:bookmarkStart w:id="47" w:name="z151"/>
+            <w:bookmarkEnd w:id="47"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>_______________________</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+              <w:t>основного среднего, общего</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Оқу орынының атауы</w:t>
-[...29 lines deleted...]
-              <w:t>Аты-жөні (толық)</w:t>
+              <w:t>среднего образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...539 lines deleted...]
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7872" w:type="dxa"/>
+            <w:tcW w:w="7730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00F0391D">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:hanging="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="z80"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+            <w:bookmarkStart w:id="48" w:name="z152"/>
+            <w:bookmarkEnd w:id="48"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>"Бастауыш, негізгі орта, жалпы</w:t>
-[...79 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidTr="00F0391D">
+      <w:tr w:rsidR="00953188" w:rsidRPr="00953188" w:rsidTr="00001AFA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7872" w:type="dxa"/>
+            <w:tcW w:w="7730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00F0391D">
-[...42 lines deleted...]
-          <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+          <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0058237E">
+            <w:bookmarkStart w:id="49" w:name="z153"/>
+            <w:bookmarkEnd w:id="49"/>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t> </w:t>
-[...62 lines deleted...]
-            <w:r w:rsidRPr="0058237E">
+              <w:t>Руководителю</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
               <w:t>_______________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="0058237E">
+            <w:r w:rsidRPr="00953188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Аты-жөні (толық)</w:t>
+              <w:t>Наименование организации образования</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>_______________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Ф.И.О. (при наличии) полностью/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="00F0391D">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00001AFA">
       <w:pPr>
         <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
+      <w:r w:rsidRPr="00953188">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Өтініш</w:t>
+        <w:t>Заявление</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
+    <w:p w:rsidR="00953188" w:rsidRPr="00953188" w:rsidRDefault="00953188" w:rsidP="00953188">
       <w:pPr>
         <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058237E">
-[...8 lines deleted...]
-        <w:t>      Менің ұлымды / қызымды (баланың Т. А. Ә. (болған жағдайда))</w:t>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Прошу зачислить моего сына/дочь (Ф.И.О. (при наличии) ребенка)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>для обучения в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>_________ класс __________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>            (полное наименование организации образования)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>проживающего по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>адресу __________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      (наименование населенного пункта, района, города и области)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>______________ "___" ________ 20__ г.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953188">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(подпись)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058237E" w:rsidRPr="0058237E" w:rsidRDefault="0058237E" w:rsidP="0058237E">
-[...275 lines deleted...]
-    <w:sectPr w:rsidR="0058237E" w:rsidRPr="0058237E">
+    <w:sectPr w:rsidR="00953188" w:rsidRPr="00953188">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="288D547A"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="0B6C66F8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="31BC78D8"/>
+    <w:tmpl w:val="28D25052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -8589,743 +11024,766 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0058237E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F0391D"/>
+    <w:rsidRoot w:val="00953188"/>
+    <w:rsid w:val="00001AFA"/>
+    <w:rsid w:val="000D480B"/>
+    <w:rsid w:val="002E4292"/>
+    <w:rsid w:val="00343DD9"/>
+    <w:rsid w:val="00953188"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{DA8E59FE-5D48-4D13-8343-DEAA6BA6EA74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0058237E"/>
+    <w:rsid w:val="00953188"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0058237E"/>
+    <w:rsid w:val="00953188"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0058237E"/>
+    <w:rsid w:val="00953188"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0058237E"/>
+    <w:rsid w:val="00953188"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0058237E"/>
+    <w:rsid w:val="00953188"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0058237E"/>
+    <w:rsid w:val="00953188"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="Balloon Text"/>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00953188"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00953188"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00973268"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00953188"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00953188"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00953188"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="Текст выноски Знак"/>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00973268"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00953188"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="1629823312">
+    <w:div w:id="1095781592">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="147596638">
+        <w:div w:id="1156609259">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="225533980">
+        <w:div w:id="2005744010">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="695035328">
+            <w:div w:id="1995178931">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="165243113">
+        <w:div w:id="658315944">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1202860372">
+            <w:div w:id="1316177145">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/K1500000414" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/K1500000414" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1700015681" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800016749" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V030002423_" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1000006697" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011057" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1000006697" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/K1500000414" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1000006697" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V030002423_" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1700015681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1000006697" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800016749" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V030002423_" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9573,67 +12031,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>29914</Characters>
+  <Pages>16</Pages>
+  <Words>5147</Words>
+  <Characters>29342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>249</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>244</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35091</CharactersWithSpaces>
+  <CharactersWithSpaces>34421</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>1</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>