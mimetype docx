--- v0 (2025-12-19)
+++ v1 (2026-05-24)
@@ -12,5703 +12,6277 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13380" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13380"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidTr="006427EF">
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...15 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9 к Приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>Білім және ғылым министрінің</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>Министра образования и науки</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>2020 жылғы 24 сәуірдегі</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>№ 158 бұйрығына</w:t>
-[...10 lines deleted...]
-              <w:t>9-қосымша</w:t>
+              <w:t>от 24 апреля 2020 года № 158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
+        <w:spacing w:before="225" w:beforeAutospacing="0" w:after="135" w:afterAutospacing="0" w:line="390" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
-        <w:outlineLvl w:val="2"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>"Шалғайдағы ауылдық елді мекендерде тұратын балаларды жалпы білім беру ұйымдарына және кейін үйлеріне тегін тасымалдауды ұсыну" мемлекеттік қызметті көрсету қағидалары</w:t>
+        </w:rPr>
+        <w:t>Правила оказания государственной услуги "Предоставление бесплатного подвоза к общеобразовательным организациям и обратно домой детям, проживающим в отдаленных сельских пунктах"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
+        <w:spacing w:before="225" w:beforeAutospacing="0" w:after="135" w:afterAutospacing="0" w:line="390" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
-        <w:outlineLvl w:val="2"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>1-тарау. Жалпы ережелер</w:t>
+        </w:rPr>
+        <w:t>Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="006427EF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      1. Настоящие Правила оказания государственной услуги "Предоставление бесплатного подвоза к общеобразовательным организациям и обратно домой детям, проживающим в отдаленных сельских пунктах" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:anchor="z19" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+            <w:rStyle w:val="a6"/>
+            <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>10-бабының</w:t>
+          <w:t>статьи 10</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t> 1) тармақшасына сәйкес әзірленді және шалғайдағы ауылдық елді мекендерде тұратын балаларды жалпы білім беру ұйымдарына және кері қарай үйлеріне тегін тасымалдауды ұсыну тәртібін айқындайды.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее - Закон) и определяют порядок предоставления бесплатного подвоза к общеобразовательным организациям и обратно домой детям, проживающим в отдаленных сельских пунктах.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерді және квазимемлекеттік сектор субъектілерінің қызметтерін көрсету, "бір терезе" қағидаты бойынша мемлекеттік қызметтерді, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерді, квазимемлекеттік сектор субъектілерінің қызметтерін көрсетуге өтініштер қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, сондай-ақ электрондық нысанда мемлекеттік қызметтер көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, орналасқан жері бойынша жылжымайтын мүлікке құқықтарды мемлекеттік тіркеуді жүзеге асыратын заңды тұлға;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг, услуг по выдаче технических условий на подключение к сетям субъектов естественных монополий и услуг субъектов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>квазигосударственного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сектора в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг, услуг по выдаче технических условий на подключение к сетям субъектов естественных монополий, услуг субъектов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>квазигосударственного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сектора и выдаче их результатов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по принципу "одного окна", а также обеспечения оказания государственных услуг в электронной форме, осуществляющее государственную регистрацию прав на недвижимое имущество по месту его нахождения (далее – Государственная корпорация);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      2) жеке сәйкестендiру нөмiрi - жеке тұлға, соның iшiнде өзiндiк кәсiпкерлiк түрiнде қызметiн жүзеге асыратын дара кәсiпкер үшiн қалыптастырылатын бiрегей нөмiр;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      2) индивидуальный идентификационный номер - уникальный номер, формируемый для физического лица, в том числе индивидуального предпринимателя, осуществляющего деятельность в виде личного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      3) мемлекеттік көрсетілетін қызмет стандарты – мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      3) стандарт государственной услуги – перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>      4) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе (бұдан әрі - портал);</w:t>
+        <w:t xml:space="preserve">      4) веб-портал "электронного правительства" – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>квазигосударственного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сектора, оказываемым в электронной форме (далее - портал);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      5) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы (бұдан әрі - ЭЦҚ).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      5) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания (далее - ЭЦП).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
+        <w:spacing w:before="225" w:beforeAutospacing="0" w:after="135" w:afterAutospacing="0" w:line="390" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
-        <w:outlineLvl w:val="2"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+        </w:rPr>
+        <w:t>Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="006427EF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. Для получения государственной услуги "Предоставление бесплатного подвоза к общеобразовательным организациям и обратно домой детям, проживающим в отдаленных сельских пунктах" (далее – государственная услуга) физические лица (далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) подают </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>акимам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> поселка, села, сельского округа (далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>), в Государственную корпорацию или через портал заявление, по форме, согласно </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:anchor="z638" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+            <w:rStyle w:val="a6"/>
+            <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>2-қосымшаға</w:t>
+          <w:t>приложению 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006427EF">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="006427EF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> к настоящим Правилам с приложением документов, предусмотренных стандартом государственной услуги "Предоставление бесплатного подвоза к общеобразовательным организациям и обратно домой детям, проживающим в отдаленных сельских пунктах" согласно </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:anchor="z643" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+            <w:rStyle w:val="a6"/>
+            <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>1-қосымшаға</w:t>
+          <w:t>приложению 2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t> сәйкес нысан бойынша өтініш береді.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      4. Құжаттарды Мемлекеттік корпорация арқылы қабылдаған кезде көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны туралы қолхат беріледі.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. При приеме документов через Государственную корпорацию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдается расписка о приеме соответствующих документов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="006427EF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. В случае предоставления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неполного пакета документов и (или) документов с истекшим сроком действия работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме, согласно </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:anchor="z667" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+            <w:rStyle w:val="a6"/>
+            <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>3-қосымшаға</w:t>
+          <w:t>приложению 3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      6. Мемлекеттік корпорация құжаттар топтамасын көрсетілетін қызметті берушіге курьер арқылы жеткізуді 1 (бір) жұмыс күні ішінде жүзеге асырады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6. Государственная корпорация осуществляет доставку пакета документов через курьера </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение 1 (одного) рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      При обращении в Государственную корпорацию день приема не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      7. Портал арқылы жүгінген жағдайда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке сұрау салудың қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7. В случае обращения через портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в "личный кабинет" направляется статус о принятии запроса на государственную услугу, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      8. Көрсетілетін қызметті беруші құжаттарды алған сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение 1 (одного) рабочего дня с момента получения документов, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...17 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9. Сведения о документах, удостоверяющих личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, свидетельстве о рождении ребенка (при отсутствии сведений в информационной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>жүйесінде мәліметтер болмаған жағдайда) Мемлекеттік корпорацияның қызметкері және көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
+        <w:t xml:space="preserve">системе "Регистрационный пункт ЗАГС") работник Государственной корпорации и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде көрсетілетін қызметті беруші және Мемлекеттік корпорацияның қызметкері ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының келісім алады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и работник Государственной корпорации получает согласие </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      Көрсетілетін қызметті алушы құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда, көрсетілетін қызметті беруші өтінішті портал арқылы қабылдаудан бас тартады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В случае представления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неполного пакета документов и (или) документов с истекшим сроком действия </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отказывает </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в приеме заявления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="006427EF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10. По итогам проверки документов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение 3 (трех) рабочих дней готовит справку о предоставлении бесплатного подвоза к общеобразовательной организации и обратно домой (далее - справка) по форме, согласно </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:anchor="z671" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+            <w:rStyle w:val="a6"/>
+            <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>4 - қосымшаға</w:t>
+          <w:t>приложению 4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t> сәйкес нысан бойынша жалпы білім беру ұйымдарына және үйлеріне тегін тасымалдауды ұсыну туралы анықтаманы (бұдан әрі-анықтама) немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты дайындайды.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> к настоящим Правилам либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      11. Көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде анықтаманы не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты көрсетілетін қызметті алушыға немесе Мемлекеттік корпорацияға жолдайды.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение 1 (одного) рабочего дня направляет справку либо мотивированный ответ об отказе в оказании государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или в Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      12. Мемлекеттік корпорацияда дайын құжаттарды беру жеке куәлігін (не нотариалды куәландырылған сенімхат бойынша оның өкілі) көрсеткен кезде жүзеге асырылады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      12. В Государственной корпорации выдача готовых документов осуществляется при предъявлении удостоверения личности (либо его представителя по доверенности, удостоверенный нотариально).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      Мемлекеттік корпорация бір ай ішінде нәтижені сақтауды қамтамасыз етеді, содан кейін оны көрсетілетін қызметті берушіге одан әрі сақтау үшін тапсырады. Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген жағдайда Мемлекеттік корпорацияның сұранысы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Государственная корпорация обеспечивает хранение результата в течение одного месяца, после чего передает его </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для дальнейшего хранения. При обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по истечении одного месяца по запросу Государственной корпорации </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      13. Құжаттарды қарастырудың жалпы мерзімі және жалпы білім беру ұйымдарына және үйге тегін тасымалдауды ұсыну туралы анықтама алу немесе Мемлекеттік қызмет көрсетуден бас тарту 5 (бес) жұмыс күнін құрайды.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      13. Общий срок рассмотрения документов и получение справки либо отказ в оказании государственной услуги составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
+        <w:spacing w:before="225" w:beforeAutospacing="0" w:after="135" w:afterAutospacing="0" w:line="390" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
-        <w:outlineLvl w:val="2"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>3-тарау. Мемлекеттік қызмет көрсету процесінде көсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Глава 3. Порядок обжалования решений, действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) его должностных лиц в процессе оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      14. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға Қазақстан Республикасының заңнамасына сәйкес беріледі.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14. Жалоба на решение, действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг подается на имя руководителя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>      Мемлекеттік қызметті тікелей көрсеткен көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="006427EF">
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поступившая в адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> непосредственно оказавшего государственную услугу, в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:anchor="z68" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+            <w:rStyle w:val="a6"/>
+            <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>2-тармағына</w:t>
+          <w:t>пунктом 2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарастыруға жатады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      15. Көрсетілген мемлекеттік қызмет нәтижесімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15. В случаях несогласия с результатами оказания государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10005" w:type="dxa"/>
+        <w:tblW w:w="10572" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="5529"/>
         <w:gridCol w:w="5043"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidTr="006427EF">
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="z254"/>
+            <w:bookmarkStart w:id="0" w:name="z638"/>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="006427EF">
-[...15 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>мекендерде тұратын балаларды</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>оказания государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>жалпы білім беру ұйымдарына</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>услуги "Предоставление</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>және кейін үйлеріне тегін</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>бесплатного подвоза к</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>тасымалдауды ұсыну"</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>общеобразовательным</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>мемлекеттік қызметті көрсету</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>организациям и обратно домой</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>қағидаларына</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>детям, проживающим в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>1-қосымша</w:t>
+              <w:t>отдаленных сельских</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>пунктах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidTr="006427EF">
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...7 lines deleted...]
-              <w:t>Нысан</w:t>
+            <w:bookmarkStart w:id="2" w:name="z639"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidTr="006427EF">
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...15 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:bookmarkStart w:id="3" w:name="z640"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Акиму поселка, аула (села),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>округінің әкімі</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>аульного (сельского) округа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>от _________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427EF">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>өтініш берушінің Т.А.Ә.</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>Ф.И.О. (при его наличии) и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>(бар болғанда) және жеке</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>сәйкестендіру нөмері</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>идентификационный номер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>мекенжайы телефоны</w:t>
+              <w:t>заявителя, адрес проживания и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
+        <w:spacing w:before="225" w:beforeAutospacing="0" w:after="135" w:afterAutospacing="0" w:line="390" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
-        <w:outlineLvl w:val="2"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Өтініш</w:t>
+        </w:rPr>
+        <w:t>                                    Заявление</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...319 lines deleted...]
-        <w:t>      "___" _____________ 20__ жыл                   өтініш берушінің қолы</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      Прошу Вас обеспечить подвоз моего(их) несовершеннолетнего(их) ребенка (детей)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>______________________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(Ф.И.О.(при его наличии) и индивидуальный идентификационный номер, дата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>рождения) проживающего в ____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(указать наименование населенного пункта, района) и обучающегося в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(указать № класса, полное наименование организации образования) к общеобразовательной организации образования и обратно домой на 20 __ - 20__ учебный год (указать учебный год). Согласен(а) на использования сведений, составляющих охраняемую </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:anchor="z1" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+            <w:color w:val="073A5E"/>
+            <w:spacing w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> РК "О персональных данных и их защите" тайну,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>содержащихся в информационных системах.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>"__" _____________ 20 ___года ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                              (подпись заявителя)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10489" w:type="dxa"/>
+        <w:tblW w:w="9519" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5529"/>
-        <w:gridCol w:w="4960"/>
+        <w:gridCol w:w="7088"/>
+        <w:gridCol w:w="2431"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidTr="006427EF">
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="z643"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>оказания государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>услуги "Предоставление</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>бесплатного подвоза к</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>общеобразовательным</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>организациям и обратно домой</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>детям, проживающим в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отдаленных сельских пунктах"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="225" w:beforeAutospacing="0" w:after="135" w:afterAutospacing="0" w:line="390" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Стандарт государственной услуги "Предоставление бесплатного подвоза к общеобразовательным организациям и обратно домой детям, проживающим в отдаленных сельских пунктах"</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9915" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="395"/>
+        <w:gridCol w:w="4908"/>
+        <w:gridCol w:w="4612"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Акимы поселков, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги (каналы доступа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Прием заявления и выдача результата оказания государственной услуги осуществляются через:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="z646"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) канцелярию </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="z647"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>3) веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) с момента сдачи документов </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, в Государственную корпорацию, а также при обращении на портал – 5 (пять) рабочих дней.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="z649"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) максимально допустимое время ожидания для сдачи документов у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или Государственной корпорации – 15 минут;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">3) максимально допустимое время обслуживания у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 30 минут, в Государственной корпорации – 15 минут.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Форма оказания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная (частично автоматизированная) и (или) бумажная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Справка о предоставлении бесплатного подвоза к общеобразовательной организации образования и обратно домой либо мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, предусмотренным пунктом 9 настоящего порядка оказания государственной услуги.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Размер оплаты, взимаемой с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Бесплатно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>График работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="z652"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2) Государственной корпорации: с понедельника по субботу включительно в соответствии с установленным графиком работы с 9.00 до 20.00 часов без перерыва на обед, за исключением воскресенья и праздничных дней, согласно трудовому законодательству.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="z653"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прием осуществляется в порядке "электронной" очереди, по месту регистрации </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, или по месту регистрации несовершеннолетнего, нуждающегося в опеке, без ускоренного обслуживания, возможно "бронирование" электронной очереди посредством портала.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="z654"/>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) портала: круглосуточно, за исключением технических перерывов в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">связи с проведением ремонтных работ (при обращении </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="z655"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="z656"/>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>интернет-ресурсе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министерства образования и науки Республики Казахстан: www.edu.gov.kz;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2) портале: www.egov.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При обращении к </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и в Государственную корпорацию:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="13" w:name="z658"/>
+            <w:bookmarkEnd w:id="13"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="z659"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) документ, удостоверяющий личность </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (требуется для идентификации личности);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="z660"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3) копия свидетельства о рождении ребенка (детей), при отсутствии сведений в информационной системе "Регистрационный пункт ЗАГС" (далее – ИС ЗАГС) либо родившегося за пределами Республики Казахстан;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="z661"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4) справка с места учебы по форме согласно приложению к настоящему стандарту государственной услуги.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="z662"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Документы представляются в подлинниках для сверки, после чего подлинники возвращаются </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="18" w:name="z663"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>на портал:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="19" w:name="z664"/>
+            <w:bookmarkEnd w:id="19"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) заявление в форме электронного документа, подписанное ЭЦП </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или удостоверенное одноразовым паролем, в случае регистрации и подключения абонентского номера </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, предоставленного оператором сотовой связи, к учетной записи портала;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2) электронная копия справки с места учебы по форме согласно приложению к настоящему стандарту государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) установление недостоверности документов, представленных </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателем</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="20" w:name="z666"/>
+            <w:bookmarkEnd w:id="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) несоответствие </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:anchor="z79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                  <w:color w:val="073A5E"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Законом</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> Республики Казахстан от 27 июля 2007 года "Об образовании" и </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:anchor="z3" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                  <w:color w:val="073A5E"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> Правительства Республики Казахстан от 21 декабря 2007 года № 1256 "Об утверждении гарантированного государственного норматива сети организаций образования";</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">3) в отношении </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеется вступившее в законную силу решение суда, на основании которого </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Скачать</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10630" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5670"/>
+        <w:gridCol w:w="4960"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="z256"/>
-[...17 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:bookmarkStart w:id="21" w:name="z667"/>
+            <w:bookmarkEnd w:id="21"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>мекендерде тұратын балаларды</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>оказания государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>жалпы білім беру ұйымдарына</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>услуги "Предоставление</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>және кейін үйлеріне тегін</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>бесплатного подвоза к</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>тасымалдауды ұсыну"</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>общеобразовательным</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>мемлекеттік қызметті көрсету</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>организациям и обратно домой</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>қағидаларына</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>детям, проживающим в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>2-қосымша</w:t>
+              <w:t>отдаленных сельских</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>пунктах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...1751 lines deleted...]
-      <w:tr w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidTr="006427EF">
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:hanging="1402"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="z258"/>
-[...86 lines deleted...]
-              <w:t>3-қосымша</w:t>
+            <w:bookmarkStart w:id="22" w:name="z668"/>
+            <w:bookmarkEnd w:id="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidTr="006427EF">
+    </w:tbl>
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="225" w:beforeAutospacing="0" w:after="135" w:afterAutospacing="0" w:line="390" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      Руководствуясь </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="z45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+            <w:color w:val="073A5E"/>
+            <w:spacing w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>пунктом 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах", Государственная корпорация </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(указать адрес) отказывает в приеме документов на оказание государственной услуги ________________________ ввиду представления Вами неполного пакета документов согласно перечню, предусмотренному стандартом государственной услуги, а именно:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Наименование отсутствующих документов:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>1)________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>2)________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>3)….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>________________________________________ ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ФИО (работника Государственной корпорации) (подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Исполнитель. Ф.И.О._____________ Телефон__________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Получил:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Ф.И.О. / подпись </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>"___" _________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10772" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="4960"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...7 lines deleted...]
-              <w:t>Нысан</w:t>
+            <w:bookmarkStart w:id="23" w:name="z671"/>
+            <w:bookmarkEnd w:id="23"/>
+          </w:p>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>оказания государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>услуги "Предоставление</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>бесплатного подвоза к</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>общеобразовательным</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>организациям и обратно домой</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>детям, проживающим в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отдаленных сельских</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>пунктах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...533 lines deleted...]
-      <w:tr w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidTr="006427EF">
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="z260"/>
-[...86 lines deleted...]
-              <w:t>4-қосымша</w:t>
+            <w:bookmarkStart w:id="24" w:name="z672"/>
+            <w:bookmarkEnd w:id="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidTr="006427EF">
+    </w:tbl>
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="225" w:beforeAutospacing="0" w:after="135" w:afterAutospacing="0" w:line="390" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>СПРАВКА о предоставлении бесплатного подвоза к общеобразовательной организации образования и обратно домой</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      Дана ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(ФИО (при его наличии) обучающегося и воспитанника) в том, что он (она) действительно будет обеспечен (-а) бесплатным подвозом к общеобразовательной организации образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>№__________________________ (наименование школы) и обратно домой.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Справка действительна на период учебного года.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Аким поселка, аула (села), аульного (сельского) округа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ф.И.О. (при его наличии)_________ (подпись) _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(наименование населенного пункта)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="4960"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:ind w:hanging="2111"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...7 lines deleted...]
-              <w:t>Нысан</w:t>
+            <w:bookmarkStart w:id="25" w:name="z675"/>
+            <w:bookmarkEnd w:id="25"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к стандарту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>"Предоставление бесплатного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>подвоза к общеобразовательным</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>организациям и обратно домой</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>детям, проживающим в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отдаленных сельских пунктах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...298 lines deleted...]
-      <w:tr w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidTr="006427EF">
+      <w:tr w:rsidR="00AC47E7" w:rsidTr="00AC47E7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006427EF">
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+          <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-126" w:firstLine="126"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="z262"/>
-[...174 lines deleted...]
-              <w:t>Нысан</w:t>
+            <w:bookmarkStart w:id="26" w:name="z676"/>
+            <w:bookmarkEnd w:id="26"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
+        <w:spacing w:before="225" w:beforeAutospacing="0" w:after="135" w:afterAutospacing="0" w:line="390" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
-        <w:outlineLvl w:val="2"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Оқу орнынан АНЫҚТАМА</w:t>
+        </w:rPr>
+        <w:t>СПРАВКА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                                    с места учебы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
+    <w:p w:rsidR="00AC47E7" w:rsidRDefault="00AC47E7" w:rsidP="00AC47E7">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006427EF">
-[...8 lines deleted...]
-        <w:t>      Осы анықтама ____________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      Дана ________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(Ф.И.О. (при его наличии) обучающегося и воспитанника) в том, что он действительно обучается в _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(указать наименование школы) в _____ классе ______ смены</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(период обучения с ___ до ____ часов) и нуждается в подвозе.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Справка дана для предъявления по месту требования.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Директор школы №___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(указать наименование школы)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ф.И.О. (при его наличии)_______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(инициалы и подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Место печати</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006427EF" w:rsidRPr="006427EF" w:rsidRDefault="006427EF" w:rsidP="006427EF">
-[...183 lines deleted...]
-    <w:sectPr w:rsidR="00385504">
+    <w:p w:rsidR="00CE1AB3" w:rsidRPr="00AE0AFC" w:rsidRDefault="00CE1AB3" w:rsidP="00AE0AFC"/>
+    <w:sectPr w:rsidR="00CE1AB3" w:rsidRPr="00AE0AFC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009C2D1D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009C2D1D"/>
+    <w:rsidRoot w:val="00D97E49"/>
+    <w:rsid w:val="00AC47E7"/>
+    <w:rsid w:val="00AE0AFC"/>
+    <w:rsid w:val="00C6239F"/>
+    <w:rsid w:val="00C930C2"/>
+    <w:rsid w:val="00CE1AB3"/>
+    <w:rsid w:val="00D74CB2"/>
+    <w:rsid w:val="00D97E49"/>
+    <w:rsid w:val="00FE34E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="07A83DA9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4F744D30-D799-401F-A5D2-A17AB336EC83}"/>
+  <w15:docId w15:val="{774D046E-4C43-4707-B228-00757D145203}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6068,162 +6642,205 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006427EF"/>
+    <w:rsid w:val="00C930C2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006427EF"/>
+    <w:rsid w:val="00C930C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006427EF"/>
+    <w:rsid w:val="00C930C2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D74CB2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D74CB2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006427EF"/>
+    <w:rsid w:val="00AC47E7"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="32048994">
+    <w:div w:id="704791321">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1028138729">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V2000020478" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V2000020478" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V2000020478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V2000020478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/Z1300000088" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V2000020478" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V2000020478" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/P070001256_" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V2000020478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V2000020478" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1300000094" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6447,55 +7064,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>15965</Characters>
+  <Pages>10</Pages>
+  <Words>2703</Words>
+  <Characters>15412</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>128</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18728</CharactersWithSpaces>
+  <CharactersWithSpaces>18079</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Отдел образования</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>